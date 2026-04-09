--- v0 (2025-12-21)
+++ v1 (2026-04-09)
@@ -10,299 +10,311 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="87">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>José Ricardo Rodrigues Mattar</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4440/of._043.2020._exec._proj._de_lei_002.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4440/of._043.2020._exec._proj._de_lei_002.2020.pdf</t>
   </si>
   <si>
     <t>REVOGA "IN  TOTUM" O QUADRODO ART. 2º DA LEI  Nº 885 DE 18.12.2019.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4439/of._070.2020._exec._proj._de_lei_003.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4439/of._070.2020._exec._proj._de_lei_003.2020.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SEDE OU FILIAL PRÓPRIA DE EMPRESAQUE DESENVOLVA SERVIÇOS INERENTES UM CONJUNTO DE INSTALÇÃO DE PROCESSAMENTO TRATAMENTO TRIAGEM SEGREGAÇÃO DE RESÍDUOS SÓLIDO URBANO DE CARACTERISTICA COMERCIAL E DOMICILIAR PARA REAPROVEITAMENTO RESIDUAL.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4438/of._086.2020._exec._proj._de_lei_004.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4438/of._086.2020._exec._proj._de_lei_004.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL ESPECIAL NO VALO DE 111.027,00 (CENTO E ONZE MIL E VINTE E SETE REAIS) NOORÇAMETO FISCAL.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/3100/of._087.2020._exec._proj._de_lei_005.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/3100/of._087.2020._exec._proj._de_lei_005.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA, CONTRATO, TERMOS ADITIVOS E OUTROS AJUSTES COM O ESTADO DE SÃO PAULO, AGÊNCIA REGULADORA DE SANEAMENTO E ENERGIA DO ESTADO DE SÃO PAULO - ARSESP E COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP PARA AS FINALIDADES DE CONDIÇÕES QUE ESPECIFICA, E DÁO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4445/of._123.2020._exec._proj._de_lei_006.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4445/of._123.2020._exec._proj._de_lei_006.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ESPECIAL  NO VALOR DE 510.616,71 (QUINHENTOS E DEZ MIL E SEISCENTOS EDEZESSEIS REAIS E SETENTA E UM CENTAVOS  NO ORÇAMENTO FISCAL.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4446/of._124.2020._exec._proj._de_lei_007.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4446/of._124.2020._exec._proj._de_lei_007.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ESPECIAL NO VALOR 293.000,00 (DUZENTOS E NOVENTA ETRÊS MIL REAIS ) NO ORÇAMENTO FISCAL.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4437/of._008.2020._exec._proj._de_lei_008.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4437/of._008.2020._exec._proj._de_lei_008.2020.pdf</t>
   </si>
   <si>
     <t>CORRIGE QUADRO DO ART. 2º DA LEI Nº 884 DE 18.12.2019.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4447/of._150.2020._exec._proj._de_lei_009.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4447/of._150.2020._exec._proj._de_lei_009.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSESSÃO DE DESCONTOS E PARCELAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4448/of._151.2020._exec._proj._de_lei_010.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4448/of._151.2020._exec._proj._de_lei_010.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 100.000.00 (CEM MIL REAIS) NO ORÇAMENTO FISCAL.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4449/of._183.2020._exec._proj._de_lei_011.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4449/of._183.2020._exec._proj._de_lei_011.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE  SÁLARIOS E VENCIMENTOS DOS SERVIDORES DE PREFEITURA MUNICIPAL DE IGARAPAVA</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4456/of._311.2020._exec._proj._de_lei_019.2020._l.d.o.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4456/of._311.2020._exec._proj._de_lei_019.2020._l.d.o.pdf</t>
   </si>
   <si>
     <t>SOLICITA DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA  LEI ORÇAMENTÁRA PARA EXERCICÍO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4457/of._385.2020._exec._proj._de_lei_021.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4457/of._385.2020._exec._proj._de_lei_021.2020.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DO PROJETO DE LEI MUNICIPAL 021/2020 AUTORIZANDO O CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4458/of._391.2020._exec._proj._de_lei_022.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4458/of._391.2020._exec._proj._de_lei_022.2020.pdf</t>
   </si>
   <si>
     <t>FINALIDADE DE CRIAR DOTAÇÃO DE RECUSOS DESTINADOS A ANTENDER AS DESPESAS COM A SAÚDE COM RECURSOS ADVINDOS DE EMENDAS PARLAMENTARES.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4694/of._567.2020._exec._proj._de_lei_029.2020._loa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4694/of._567.2020._exec._proj._de_lei_029.2020._loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE IGARAPAVA PARA O EXERCICIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4450/of._302.2020._exec._proj._de_lei_complementar_002.2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4450/of._302.2020._exec._proj._de_lei_complementar_002.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO ÚNICO DO ARTIGO 2º E ANEXO I DA LEI COMPLEMENTAR Nº  055/2018.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2866/processo_tc_00018290.989.20.1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2866/processo_tc_00018290.989.20.1.pdf</t>
   </si>
   <si>
     <t>PROCESSO TRIBUNAL DE CONTAS - 00018290.989.20.1</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2867/processo_tc_-_015388.899.17-0_e_015452.989.17-1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2867/processo_tc_-_015388.899.17-0_e_015452.989.17-1.pdf</t>
   </si>
   <si>
     <t>PROCESSO TRIBUNAL DE CONTAS  - 015388.899.17-0 e 015452.989.17-1</t>
+  </si>
+  <si>
+    <t>5657</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/5657/contas_executivo_-_exercicio_financeiro_ano_2.018.pdf</t>
+  </si>
+  <si>
+    <t>Processo n.º TC – 4418.989.18-2 relativo às contas do exercício de 2.018 do Governo do Município de Igarapava, representado pelo DR. JOSÉ RICARDO RODRIGUES MATTAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -606,67 +618,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4440/of._043.2020._exec._proj._de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4439/of._070.2020._exec._proj._de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4438/of._086.2020._exec._proj._de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/3100/of._087.2020._exec._proj._de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4445/of._123.2020._exec._proj._de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4446/of._124.2020._exec._proj._de_lei_007.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4437/of._008.2020._exec._proj._de_lei_008.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4447/of._150.2020._exec._proj._de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4448/of._151.2020._exec._proj._de_lei_010.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4449/of._183.2020._exec._proj._de_lei_011.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4456/of._311.2020._exec._proj._de_lei_019.2020._l.d.o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4457/of._385.2020._exec._proj._de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4458/of._391.2020._exec._proj._de_lei_022.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4694/of._567.2020._exec._proj._de_lei_029.2020._loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4450/of._302.2020._exec._proj._de_lei_complementar_002.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2866/processo_tc_00018290.989.20.1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2867/processo_tc_-_015388.899.17-0_e_015452.989.17-1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4440/of._043.2020._exec._proj._de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4439/of._070.2020._exec._proj._de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4438/of._086.2020._exec._proj._de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/3100/of._087.2020._exec._proj._de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4445/of._123.2020._exec._proj._de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4446/of._124.2020._exec._proj._de_lei_007.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4437/of._008.2020._exec._proj._de_lei_008.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4447/of._150.2020._exec._proj._de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4448/of._151.2020._exec._proj._de_lei_010.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4449/of._183.2020._exec._proj._de_lei_011.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4456/of._311.2020._exec._proj._de_lei_019.2020._l.d.o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4457/of._385.2020._exec._proj._de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4458/of._391.2020._exec._proj._de_lei_022.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4694/of._567.2020._exec._proj._de_lei_029.2020._loa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/4450/of._302.2020._exec._proj._de_lei_complementar_002.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2866/processo_tc_00018290.989.20.1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/2867/processo_tc_-_015388.899.17-0_e_015452.989.17-1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2020/5657/contas_executivo_-_exercicio_financeiro_ano_2.018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1068,71 +1080,95 @@
       <c r="H17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>