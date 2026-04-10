--- v0 (2025-12-21)
+++ v1 (2026-04-10)
@@ -10,6817 +10,6817 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5806" uniqueCount="2331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5813" uniqueCount="2335">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE, AO ILUSTRÍSSIMO SENHOR AMADEU ANTONIO DIAS SOBRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO DEPUTADO ESTADUAL ALEXANDRE_x000D_
 PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_018.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_018.2021._luan.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO DEPUTADO FEDERAL MARCOS PEREIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_decreto_legislativo_019.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_decreto_legislativo_019.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Projeto para concessão de Título de Cidadania ao Dep. Federal Paulo Ferreira da Silva.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_legislativo_020.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_legislativo_020.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Concessão de Título de Cidadania Igarapavense ao Pastor Weber Moreira.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>JOSÉ AGUINALDO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/280/proj._de_decreto_legislativo_021.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/280/proj._de_decreto_legislativo_021.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania Igarapavense à Dep. Estadual Márcia Lia.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/281/proj._de_decreto_legislativo_022.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/281/proj._de_decreto_legislativo_022.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Título de Cidadania Igarapavense à Sra. Mônica Aguirre Mattar.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>José Ricardo Rodrigues Mattar</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/proj._de_lei_001.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/proj._de_lei_001.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/proj._de_lei_002.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/proj._de_lei_002.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA SERVIDÃO DE PASSAGEM DE TUBULAÇÃO DE VINHAÇA SOB A ESTRADA VICINAL GILBERTO ALVES DA CUNHA (IGP-020) MUNICÍPIO DE IGARAPAVA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/proj._de_lei_003.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/proj._de_lei_003.2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS ESPECIAIS DE IGARAPAVA, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/proj._de_lei_004.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/proj._de_lei_004.2021.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 3°, $ 2º, INCISO I ALINEA "A"; INCISO II ALINEA "B"; E INCISO III, ALINEA "B" DA LEI FEDERAL DE Nº 12.587, DE 3 DE JANEIRO DE 2012, DISCIPLINANDO O USO DO SISTEMA VIÁRIO URBANO DE IGARAPAVA PARA A EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS INTERMEDIADO POR PLATAFORMAS DIGITAIS GERENCIADAS POR EMPRESAS OPERADORAS DE TECNOLOGIA.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/proj._de_lei_005.2021._exec._of._055.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/proj._de_lei_005.2021._exec._of._055.2021.pdf</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/proj._de_lei_006.2021._exec._of._054.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/proj._de_lei_006.2021._exec._of._054.2021.pdf</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/proj._de_lei_007.2021._exec._of._057.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/proj._de_lei_007.2021._exec._of._057.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios, casas e construções abandonadas ou Desocupadas localizadas no perímetro urbano e revoga a Lei nº 770 de 10 de janeiro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/proj._de_lei_008.2021._exec._of._059.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/proj._de_lei_008.2021._exec._of._059.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DOS ARTIGOS 1° E 3° DA LEI Nº 913 DE 30 DE SETEMBRO DE 2020 E DEMAIS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/proj._de_lei_009.2021._exec._of._060.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/proj._de_lei_009.2021._exec._of._060.2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARAGRAFOS SEGUNDO E TERCEIRO NO ARTIGO 19 NA LEI Nº 805 DE 22 DE AGOSTO DE 2018 QUE CRIA A GRATIFICACÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA A SER PAGA AOS POLICIAIS MILITARES QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO POR MEIO DE CONVÊNIO CELEBRADO COM O MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/proj._de_lei_010.2021.exec._of._094.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/proj._de_lei_010.2021.exec._of._094.2021.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS, MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/proj._de_lei_011.2021.exec._of._099.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/proj._de_lei_011.2021.exec._of._099.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE DESCONTO E PARCELAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2021, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/proj._de_lei_012.2021.exec._of._102.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/proj._de_lei_012.2021.exec._of._102.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a cobrança do imposto sobre serviço de qualquer natureza e taxa de fiscalização referente exercício de 2021, na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/proj._de_lei_013.2021.exec._of._110.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/proj._de_lei_013.2021.exec._of._110.2021.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O ARTIGO 3°, $ 2º, INCISO I ALINEA "A"; INCISO II ALINEA "B"; E INCISO III, ALINEA "B" DA LEI FEDERAL DE Nº 12.587, DE 3 DE JANEIRO DE 2012, DISCIPLINANDO O USO DO SISTEMA VIÁRIO URBANO DE IGARAPAVA PARA A EXPLORAÇÃO DE SERVIÇO DE TRANSPORTE INDIVIDUAL PRIVADO REMUNERADO DE PASSAGEIROS INTERMEDIADO POR PLATAFORMAS DIGITAIS GERENCIADAS POR EMPRESAS OPERADORAS DE TECNOLOGIA"</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proj._de_lei_016.2021._exec._of._161.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proj._de_lei_016.2021._exec._of._161.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/proj._de_lei_017.2021._exec._of._201.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/proj._de_lei_017.2021._exec._of._201.2021.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE ESPORTES DE IGARAPAVA – CMEI E O FUNDO MUNICIPAL DE ESPORTE DE IGARAPAVA – FMEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/proj._de_lei_018.2021._exec._of._214.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/proj._de_lei_018.2021._exec._of._214.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – CACS-FUNDEB E CODIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/proj._de_lei_019.2021._exec._of._226.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/proj._de_lei_019.2021._exec._of._226.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/proj._de_lei_020.2021._exec._of._227.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/proj._de_lei_020.2021._exec._of._227.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/proj._de_lei_021.2021._exec._of._275.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/proj._de_lei_021.2021._exec._of._275.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA 0 CRÉDITO ESPECIAL NO ORÇAMENTO FISCAL, DA PREFEITURA DE IGARAPAVA, PARA O EXERCICIO DE 2021 E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/proj._de_lei_013.2021.exec._of._110.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/proj._de_lei_013.2021.exec._of._110.2021.pdf</t>
   </si>
   <si>
     <t>"REVOGA O INCISO V E ALTERA A REDAÇÃO DO $ 1º DO ART. 7º DA LEI MUNICIPAL Nº 943 DE 29 DE ABRIL DE 2021 E DA OUTRAS CONDIÇÕES".</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/proj._de_lei_023.2021._exec._of._287.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/proj._de_lei_023.2021._exec._of._287.2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUTORIZAR O PODER EXECUTIVO MUNICIPAL A PROMOVER CAMPANHA DE ESTÍMULO À ARRECADAÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU, MEDIANTE REALIZAÇÃO DE SORTEIOS DE PRÊMIOS, COMO MEIO DE AUXILIAR A FISCALIZAÇÃO E MELHORAR A ARRECADAÇÃO DE TRIBUTOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/proj._de_lei_024.2021._exec._of._302.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/proj._de_lei_024.2021._exec._of._302.2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL, DA PREFEITURA MUNICIPAL, PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/proj._de_lei_025.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/proj._de_lei_025.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 672, DE 23 DE JUNHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/proj._de_lei_026.2021_do_executivo._of._334.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/proj._de_lei_026.2021_do_executivo._of._334.2021.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE PRORROGAÇÃO DO VENCIMENTO DA PARCELA ÚNICA E DEMAIS PARCELAS DO IPTU, BEM COMO, PARCELA ÚNICA DO IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA E TAXA DE FISCALIZAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/proj._de_lei_027.2021._exec._of._355.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/proj._de_lei_027.2021._exec._of._355.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CELEBRAÇÃO CONVÊNIO COM CENTRO ESTADUAL DE EDUCAÇÃO TECNOLOGICA PAULA SOUZA - CEETESP.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/proj._de_lei_028.2021._exec._of._376.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/proj._de_lei_028.2021._exec._of._376.2021.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA O USO DE CAÇAMBAS OU CONTÊINERES ESTACIONÁRIOS NOS LOGRADOUROS PARA RECOLHIMENTO DE ENTULHO PROVENIENTE DE OBRA, E, REVOGAÇÃO DA LEI N° 016- 03/05/1999 ”.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/22/proj._de_lei_029.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/22/proj._de_lei_029.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAR SOCORRO AOS ANIMAIS ATROPELADOS NO MUNICÍPIO DE IGARAPAVA, ESTADO DE SÃO PAULO”</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/23/proj._de_lei_030.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/23/proj._de_lei_030.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IGARAPAVA O “DIA MUNICIPAL DO DEFICIENTE AUDITIVO” A SER COMEMORADO, ANUALMENTE, NO DIA 02 DE FEVEREIRO E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_031.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_031.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO A SEMANA DE PREVENÇÃO E CONSCIENTIZAÇÃO SOBRE A GRAVIDEZ NA ADOLESCENCIA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/proj._de_lei_032.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/proj._de_lei_032.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE IGARAPAVA A CONTRATAR COM O DESENVOLVE-SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/proj._de_lei_033.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/proj._de_lei_033.2021.pdf</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/proj._de_lei_034.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/proj._de_lei_034.2021.pdf</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/123/proj._de_lei_035.2021._exec._of._551.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/123/proj._de_lei_035.2021._exec._of._551.2021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/124/proj._de_lei_036.2021._exec._of._552.2021..pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IGARAPAVA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>124</t>
-[...10 lines deleted...]
-  <si>
     <t>3203</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/proj._de_lei_037.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/proj._de_lei_037.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/proj._de_lei_038.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/proj._de_lei_038.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/proj._de_lei_039.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/proj._de_lei_039.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL NO ORÇAMENTO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/proj._de_lei_040.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/proj._de_lei_040.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ACIDIONAL ESPECIAL NO ORÇAMENTO FISCAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/proj._de_lei_041.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/proj._de_lei_041.2021.pdf</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/proj._de_lei_042.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/proj._de_lei_042.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1 DA LEI Nº 967, DE 10 DE SETEMBRO DE 2021.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/84/proj._de_lei_043.2021._exec._of._699.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/84/proj._de_lei_043.2021._exec._of._699.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM OS MUNICÍPIOS DO ENTE FEDERATIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/63/proj._de_lei_044.2021._exec._of._700.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/63/proj._de_lei_044.2021._exec._of._700.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE - CMJ, VINCULADO AO DEPARTAMENTO MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/64/proj._de_lei_045.2021._exec._of._701.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/64/proj._de_lei_045.2021._exec._of._701.2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA – CMPCD, VINCULADO AO DEPARTAMENTO MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/65/proj._de_lei_046.2021._exec._of._725.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/65/proj._de_lei_046.2021._exec._of._725.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/243/proj._de_lei_047.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/243/proj._de_lei_047.2021._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CROSTRUÇÃO DE PRAÇA PÚBLICA E DENOMINAÇÃO DE "PRAÇA DA BÍBLIA SAGRADA" NA ÁREA LOCALIZADA NO SISTEMA DE LAZER DO BAIRRO RICARDO BOZZOLA NA CIDADE DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/172/proj._de_lei_048.2021._exec._of._771.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/172/proj._de_lei_048.2021._exec._of._771.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 048/2021 do Executivo que: REGULAMENTA O PARCELAMENTO DO CRÉDITO TRIBUTÁRIO E NÃO TRIBUTÁRIO NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_049.2021._exec._of._752.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_049.2021._exec._of._752.2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A REALIZAR CESSÃO DE USO GRATUITO DE IMÓVEL ASSOCIAÇÃO BENEFICENTE RECANTO DE AMOR CARIDADE E ESPERANÇA (ABRACE)</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/173/proj._de_lei_050.2021._exec._of._799.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/173/proj._de_lei_050.2021._exec._of._799.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 050/2021 do Executivo que: AUTORIZA A FILIAÇÃO DO MUNICÍPIO DE IGARAPAVA/SP À ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS E ALAGADOS (AMUSUH) E O PAGAMENTO DAS CONTRIBUIÇÕES CORRESPONDENTES.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/174/proj._de_lei_051.2021._exec._of._807.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/174/proj._de_lei_051.2021._exec._of._807.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 051/2021 do Executivo que: INSTITUI NO MUNICÍPIO DE IGARAPAVA O PROGRAMA DE INCENTIVO À AGRICULTURA FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/232/proj._de_lei_052.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/232/proj._de_lei_052.2021._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DOS RESTOS A PAGAR NÃO PROCESSADOS DE EXERCÍCIOS ANTERIORES, BEM COMO DOS RESTOS A PAGAR PROCESSADOS QUE SE ENCONTRAM PRESCRITOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/233/proj._de_lei_053.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/233/proj._de_lei_053.2021._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE RESTOS A PAGAR PROCESSADOS ESCRITURADOS NA CONTABILIDADE, QUE NAO SE ENCONTRAM PRESCRITOS EM RAZÃO DE CONTESTAÇÕES ADMINISTRATIVAS OU JUDICIAIS EM FACE DOS MESMOS, COM A CONSEQUENTE INCLUSÃO DA DÍVIDA FUNDADA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_054.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_054.2021._executivo.pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_055.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_055.2021._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO MUNICÍPIO DE IGARAPAVA COM O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE IGARAPAVA - PREVIGARAPAVA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/246/proj._de_lei_056.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/246/proj._de_lei_056.2021._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL À ASSOCIAÇÃO IGARAPAVENSE DE CICLISMO E ESPORTE DE AVENTURA - TRIBOS BIKE ADVENTURE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_057.2021._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_057.2021._exec..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 057/2021 DO EXECUTIVO QUE TRATA DE MANEJO DE RESÍDUOS SÓLIDOS (TMRS)</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/proj._de_lei_complementar_001.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/proj._de_lei_complementar_001.2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 2º E ANEXO I DA LEI COMPLEMENTAR Nº 055/2018.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/proj._de_lei_complementar_002.2021._exec._of._061.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/proj._de_lei_complementar_002.2021._exec._of._061.2021.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AS ALÍNEAS E DA NOVA REDAÇÃO AO INCISO XI E DO ART. 83 DA LEI COMPLEMENTAR Nº 56 DE 16 DE MARÇO DE 2018, NOS SEGUINTES TERMOS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/86/proj._de_lei_complementar_005.2021._exec._of._753.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/86/proj._de_lei_complementar_005.2021._exec._of._753.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de IGARAPAVA/SP; fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_complementar_006.2021._exec._of._754.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_complementar_006.2021._exec._of._754.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do RPPS - Regime Próprio de Previdência Social do Município de Igarapava aos termos da Emenda Constitucional nº 103 de 2019</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/235/proj._de_lei_complementar_008.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/235/proj._de_lei_complementar_008.2021._executivo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA A IMPLANTAÇÃO DE LOTEAMENTO FECHADO, CONDOMÍNIO HORIZONTAL DE LOTES, REGULAMENTA A APLICAÇÃO DO DIREITO DE PREEMPÇÃO NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/236/proj._de_lei_complementar_009.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/236/proj._de_lei_complementar_009.2021._executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 056, DE 16 DE MAIO DE 2018 (PLANO DIRETOR DE DESENVOLVIMENTO PARTICIPATIVO).</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/18/mocao_de_apoio_013.2021._rinaldo_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/18/mocao_de_apoio_013.2021._rinaldo_1.pdf</t>
   </si>
   <si>
     <t>Manifesto MOÇÃO DE APOIO ao Projeto de Lei Complementar nº 52 de 2019, que dispõe sobre o aumento da idade de 30 para 35 anos para ingresso na Polícia Militar de São Paulo, que tramita na Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/69/mocao_de_apoio_014.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/69/mocao_de_apoio_014.2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO DEP. FEDERAL ARNALDO JARDIM PELO EMPENHO E ESFORÇO EM PRÓ DA CONSTRUÇÃO DO HOSPITAL ESTADUAL DE FRANCA.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>REQLE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4119/requerimento_001.2021._carla_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4119/requerimento_001.2021._carla_mendonca.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE VACINA DA COVID - 19.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4121/requerimento_003.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4121/requerimento_003.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4122/requerimento_004.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4122/requerimento_004.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_005.2021._gilmar_fernandes.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_005.2021._gilmar_fernandes.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO CÓIPIAS DE DOCUMENTOS REFERENTES A GASTOS COM  OFICINA MECÂNICA DA FROTA MUNICIPAL NO ANO DE 2020 ATÉ A PRESENTE DATA INCLUINDO VALORES DE PEÇAS E MÃO DE OBRA.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_006.2021._carla_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_006.2021._carla_mendonca.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_007.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_007.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DE DOCUMENTOS SOBRE O CONVÊNIO PARA A DISTRIBUIÇÃO DE LEITE EM NOSSO MUNICÍPIO QUAL O RECURSO FINACEIRO A QUANTIDADE DE LEITE DISTRIBUIDO E FAIXA ETÁRIA NOMES DAS FAMÍLIAS BENEFICIÁRIAS E SEUS RESPECTIVOS  ENDEREÇOS E O DEPARTAMENTO RESPONSÁVEL PELA DISTRIBUIÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>GÉLIO JOSÉ PRECIOZO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_008.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_008.2021._gelio.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTO DE DESDE QUANDO E POR QUAL MOTIVO ESSES VEÍCULOS CITADOS ESTÃO PARADOS NA EMPRESA MENCIONADA, SE VERIFICAR A MÁQUINA ELA ESTÁ SEM O MOTOR E SEM NENHUM DE SEUS PENEUS EXISTE MOTIVO PARA ISSO.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_009.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_009.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE TENDO EMVISTAO  DECRETO MUNICIPAL 2105 DE 01 DE FEVEREIRO DE 2019 QUE  ESTE REGULAMENTA  A GRATIFICAÇÃO ESPECIAL POR ASSIDUIDADE A SER PARA QUE DE FORMA MENSAL AO PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DA REDE MUNICIAL POR QUAL MOTIVO A GRATIFICAÇÃO REGULAMENTADA PELO  DECRETO  SUPRA CITADO NEM ESTÁ SENDO PAGA NESTE ANO DE 2021.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento_010.2021._gilmar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento_010.2021._gilmar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A RESPOSTA DA SEGUINTE INDAGAÇÕES, QUAIS ESPECIALIDADES MÉDICAS FORAM CONTRATADAS JUNTAMENTE A EMPRESA USA PELASECRETÁRIA DA SAÚDE E QUAIS SÃO OFERECIDAS AO MUNICÍPIO E SE O PAGAMENTO DA EMPRESA ESTÁ EM DIA.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4247/requerimento_011.2021._carlos_roberto_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4247/requerimento_011.2021._carlos_roberto_.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS SOBRE OS ADI ( ASSISTENTE DE DESENVOLVIMENTO INFANTIL) COMO QUAL O MOTIVO DE NÃO PARTICIPAREM NEM RECEBER MAIS PARA ISSO E  SE OS ADI  INTEGRAM O  DEPARTAMENTO DE EDUCAÇÃO OU ADMINISTRATIVO DA  PREFEITURA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4248/requerimento_012.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4248/requerimento_012.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER A  RESOSTA  DA ENDAGAÇÕES  DE COMO É FEITO O TRANSPORTE DE ANIMAIS A SEREM SUBMETIDOS AS CASTRAÇÕES REALIZADAS ATRAVÉS DO CÔNVENIO ENTRE A PREFEITURA MUNICIPAL DE IGARAPAVA E A FAFRAM  E QUAL A QUANTIDADE MÁXIMA DE ANIMAIS TRANSPORTADOS POR  VEZ E QUAL O TRANSPORTE ULTILIZADO.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4249/requerimento_013.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4249/requerimento_013.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER  QUE FAÇA ESCLARECIMENTOS SOBRE O VEÍCULO DESTINADO AO CASTRA MOVÉL DA CIDADE DE COMO ESTÁ O ANDAMENTO DO PROJETO CASTRAMÓVEL E QUAL A PREVISÃO PARA A IMPLEMENTAÇÃO DO SERVIÇO.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_014.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_014.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS AS INDAGAÕES DE COMO ESTÁ O ANDAMENTO AO PROJETO DE CAPACITAÇÃO  "TIME D OEMPREGO" OU"FRENTE DE TRABALHO SE O PROJETO ESTÁ EM FUNCIONAMENTO QUAIS OS LOCAIS  E HORÁRIOS QUE  OS TRABALHADORES EXERCEM SUAS FUNÇÕES SE O PROJETO NÃO _x000D_
 ESTÁ EM FUNCIONAMENTO E QUAL O MOTIVO PRA ISSO.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4251/requerimento_015.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4251/requerimento_015.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS DE COMO ESTÁ O ANDAMENTO DO PROJETO QUE TRATA DA ACOMODAÇÃO DESSAS BARRACAS DE CAMELO</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4252/requerimento_016.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4252/requerimento_016.2021._luan.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTA AO SEGUINTE QUESTIONAMENTO DE QUANTOS FUCIONÁRIOS PÚBLICOS MUNICIPAIS ESTÃO DESVIADOS DE SUAS FUNÇÃO ORIGINAIS DE CADA UM.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_017.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_017.2021._luan.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTA AO QUESTIONAMENTO DE QUAL O PERCENTUAL QUE HOJE NOSSA PREFEITURA GASTA COM FOLHA DE PAGAMETO DE SEUS FUNCIONÁRIOS EM RELAÇAO ÀS SUAS RECEITAS.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_018.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_018.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERER AO EXECUTIVO QUE PRESTE NO PRAZO LEGAL AS DEVIDAS INFORMAÇÕES SOBRE A INADIMPLEMÊNCIA FRENTE AO PREVEIGARAPAVA HAJA A VISTA A FALTA DE REPASSE DE RECURSOS À TITULO DE APORTE E PARCELAMENTO PREVIDÊNCIÁRIO</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4255/requerimento_019.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4255/requerimento_019.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS SOBRE O ESTADO DE  COSERVAÇÃO DOS VEICULOS DA FROTA MUNICIPAL QUE ATUALMENTE NÃO ESTÃO EM FUNCIONAMENTO OU SEJA QUE ESTÃO CONTRATADAS PELA PREFEITURA E QUE ENCAMINHE A ESTA CASA  LEGISLATIVA  UMA RELAÇÃO ESPECIFICANDO O TIPO DE VEICULO  A PLACA O DEPARTAMENTO QUE FAZ USO DE VEÍCULO ESTACIONADOS NO PÁTIO OU EM OFICINAS MECÂNICAS PARA CONSERTOS E REPAROS.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_020.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_020.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS SOBRE OS SEGUINTES FATOS COMO SE EXISTE PREVISÃO PARA REALIZAÇÃO DE REFORMA  DA  EMEF ALFREDO CESÁRIO DE OLIVEIRA EM CASO POSITIVO JA FOI FEITO O PROCESSO LICITATÓRIO AINDA EM CASO DE POSITIVO SOBRE A REFORMA ELA SE DARÁ COM RECURSOS PRÓPRIOS OU SERA FEITA MEDIANTE DOAÇÃO DE RECURSO FINANCEIROS DE PARLAMENTARES E  SE A DOAÇÃO DE PARLAMENTARES QUE NOS EVIE O  NOME DO PARLAMENTARES QUE  DISPONIBILIZARAM RECURSO.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4257/requerimento_021.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4257/requerimento_021.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS E RESPOSTS SOBRE A CONSTRUÇÃO DA QUADRA POLIESPORTIVA DO CONJUNTO ASSAD SALIM.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_022.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_022.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A INFORMAÇÃO DE QUANTOS CARGOS COMISSIONDOS EXISTEM EM NOSSA PREFEITURA QUAIS ESTÃO SENDO OCUPADOS POR QUEM E QUAL O RESPECTIVO VALOR DE VENCIMENTO DE CADA CARGO.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4259/requerimento_023.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4259/requerimento_023.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTOS SOBRE O PARQUE ECOTURÍSTICO PORTO DAS CANOAS.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4260/requerimento_024.2021._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4260/requerimento_024.2021._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER  RESPOSTA DAS SEGUINTES INDAGAÇÕES DE QUAL O NÚMERO DE PACIENTES INSCRITOS NA FILA DE  ESPERA PARA ATENDIMENTO COM  ESPECIALISTAS MÉDICOS CONTRATADOS JUNTAMENTE A EMPRESA USA PELA SECRETARIA DE SAÚDE E QUAL O TEMPO MÉDIO DE ESPERA PRA CONSULTA.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4261/requerimento_025.2021._carlos_roberto_e_outros_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4261/requerimento_025.2021._carlos_roberto_e_outros_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER UM POSICIONAMENTO FORMAL SOBRE O TEMA APRESENTADO EM LEI QUE JUSTIFIQUE O NÃO ENVIO DO PROJETO PELA PREFEITURA OU SUA INTENÇÃO DE ENVIAR UM  PROJETO QUE TRATE DO ASSUNTO.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4262/requerimento_026.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4262/requerimento_026.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER AS INFORMAÇÕES REALÇÃO DE IMÓVEIS COM OU SEM EDIFICAÇÃO PERTENCENTE AO MUNICÍPIO  COM REGISTRO DO ENDEREÇO E METRAGEM DOS IMÓVEIS CEDIDOS EMPRESTADOS OU LOCADOS A  ENTIDADES FILANTRÓPICAS OU PARTICULARES OU CONCESSONÁRIAS TAMBÉM A RELAÇÃODAS ÁREAS VERDES E ÁREAS INSTITUCIONAIS DOS EMPREENDIMENTOS IMOBILIÁRIO OBRAS E INSTALAÇÕES  QUE AINDA NÃO FORAM FINALIZADAS  E  TAMBÉM IMÓVEIS JÁ DESAPROPRIAÇÃO PELA ADMINISTRAÇÃO MUNICIPAL COM ESPECIDICAÇÃO DAS CORRESPONDENTES FINALIDADES DEUSO DE IMÓVEL.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4263/requerimento_027.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4263/requerimento_027.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O TOTAL DE RECURSOS ENVIADOS  AO MUNICÍPIO PARA O COMBATE AO CORONAVÍRUS E DESSE TOTAL QUAL POR  DEPARTAMENTO DE RECURSOS JÁ FORAM APLICADOS.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4264/requerimento_028.2021._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4264/requerimento_028.2021._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER QUE CONSIDERANDO O ART. 96 DA LEI COMPLEMENTAR 045/2015 DE 03 DE JUNHO DE 2015  INFORME AOS VEREADORES O PORQUÊ ESSE DIREITO DOS FUNCIONÁRIOS NÃO ESTÁ SENDO CUMPRIDO QUANDO SOLICITADO.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4265/requerimento_029.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4265/requerimento_029.2021._luan.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTA AO QUESTIONAMENTO DE QUANTOS E QUAIS SÃO OS FUNCIONÁRIOS PUBLICOS MUNICIPAIS DO SETOR DA AGRICULTURA.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_030.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_030.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CÓPIA DE TODO MATERIAL QUE O SETOR DE  ENGENHARIA DESTA PREFEITURA POSSUI EM RELAÇÃO A REFORMA DO PISO DA QUADRA DO GINÁSIO MUNICIPAL DE ESPORTES E DA REFORMA E COBERTURA DA QUADRA DO TIRO DE GUERRA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_031.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_031.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE TESTES RÁPIDO PARA O CORONAVÍRUS  NOS FUNCIONÁRIOS DA FRENTE DE  TRABALHO QUAL A PREVISÃO DE REALIZAÇÃO DESES TESTES NOS FUNCIONÁRIOS PÚBLICO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_033.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_033.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA RESPONDIDA AS INDAGAÇÕES SOBRE O KIT ALIMENTAÇÃO QUE ESTA SENDO DISTRIBUIDO AOS ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4269/requerimento_034.2021._membros_com._educacao_saude_e_assistencia_social.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4269/requerimento_034.2021._membros_com._educacao_saude_e_assistencia_social.pdf</t>
   </si>
   <si>
     <t>REQUER A RESPOSTA SOBRE OS LEITOS O FUNCIONAMENTO DE 10 LEITOS DE UTI-COVID 19 NA SANTA CASA DE MISERCÓRDIA A REGULAÇÃO DE OFERTAS DE DESERVIÇO DE SAÚDE DO ESTADO DE SP -(CROSS).</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4270/requerimento_035.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4270/requerimento_035.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DE QUANTOS E QUAIS SÃO OS IMÓVEIS  LOCADOS PELA PREFEITURA COM RESPECTIVOS VALORES DE ALUGUEIS COM ENDEREÇOS DE CADA DEPARTAMENTO DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_036.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_036.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTA SOBRE COMO ESTÁ OPROJETO DE RESTAURAÇÃO DE CARGOS E SÁLARIOS DE FUNCIONÁRIOS PÚBLICOS E SE O PROJETO NÃO  ESTÁ EM ANDAMENTO QUAL O MOTIVO PARA ISSO</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_37.2021_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_37.2021_carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE HÁ ESTAGIÁRIOS NOMEADOS POR VEREADORES DESTA CASA LEGISLATIVA ATUANDO EM CASO DE SIM QUAL OS LOCAIS QUE ATUAM SEUS NOMES E SÁLARIOS, BOLSA E VALE RECEBIDOS E  POR FIM O NOME DOS VEREADORES QUE NOMEARAM OS ESTAGIÁRIOS</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_38.2021_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_38.2021_carla.pdf</t>
   </si>
   <si>
     <t>REQUER REFERENTE ÁS MEDIDAS ADOTADAS PELA ADMINISTRAÇÃO PÚBLICA PARA SANAR AS DIFICULDADES DOS CIDADÃOS DURANTE A PANDEMIA COVID-19</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_39.2021_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_39.2021_carla.pdf</t>
   </si>
   <si>
     <t>REQUER AS INFORMAÇÕES QUAIS FORAM OS REPASSES DOGOVERNO FEDERAL AO FUNDB MÊS A MÊS DOS ULTIMOS CINCO ANOS (2017 A 2021)</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_40.2021_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_40.2021_carla.pdf</t>
   </si>
   <si>
     <t>REQUER AS SEGUINTES INFORMAÇÕES QUAL O LOCAL QUE  ESTÁ SENDO FEITO O DESCARTE  DE TODO O LIXO RECOLHIDO EM IGARAPAVA-SP</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4277/requerimento_041.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4277/requerimento_041.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS DAS INDAGAÇÕES DA EMPRESA USA</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4278/requerimento_042.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4278/requerimento_042.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES  E DOCUMENTOS CÓPIA DO CONTRATO DE CONVÊNIO FIRMADO COM A FAFRAM PARA A CASTRAÇÃO DE ANIMAIS DE IGARAPAVA SOBRE O CASTRAMÓVEL E COMO ESTÁ A DOCUMENTAÇÃO A COMPRA DE EQUIPAMENTOS E OS INSUMOS PARA QUE POSSA FUNCIONAR POIS DE ACORDO COM AS RESPOSTAS DO REQUERIMENTO 13/2021 ELE JÁ DEVERIA ESTAR FUNCIONANDO.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4279/requerimento_043.2021_edil_dra_ednamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4279/requerimento_043.2021_edil_dra_ednamar.pdf</t>
   </si>
   <si>
     <t>REQUER  INFORMAÇÕES SE A CIDADE POSSUI CENSO ANIMAL EM CASO DE SIM SOLICITO UMA CÓPIA TAMBÉM DO NUMERO DE  ANIMAIS ABANDONADOS NA  CIDADE, QUAIS AS MEDIDAS PARA AMPLIAR A CASTRAÇÃO DOS ANIMAIS, E SE A CIDADE POSSUE UM TELEFONE PARA QUE O _x000D_
 MUNICÍPI INFORME O ABANDONO OS MAUS TRATOS DOS ANIMAIS SE SIM QUAIS AS MEDIDAS TOMADAS PELA ADMINISTRAÇÃO EM CASO DE  DENÚNCIA E SE EXISTE DOTAÇÃO ORÇAMENTÁRIA PARA PROGRAMAR PILITICAS PÚBLICAS PARA  DEFESA E PROTEÇÃO DOS ANIMAIS PARA O PRÓXIMO ANO SE SIM QUAL O VALOR TAMBÉM E SE EXISTE PROGARAMAS QUE BUSCAM INFORMAR E SOBRE A GUARDA RESPOSÁVEL SE HÁ PREVISÃO DE ELABORAÇÃO MATERIAL  SOBRE A ZOONOSES E CUIDADOS VETERINÁRIOS COM OS ANIMAIS SE  SIM QUANDO E SE EXISTE PREVISÃO PARA INSTALAÇÃO DE UM SISTEMA DE  IDENTIFICAÇÃO E CADASTRAMENTO DE ANIMAIS NO MUNICÍPIO -SAI ATRAVÉS DE INFORMAÇÕES QUE SERÃO GEOREFERENCIADAS AUTOMATICAMENTE E CASO SIM PRA QUANDO.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4280/requerimento_044_de_autoria_dos_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4280/requerimento_044_de_autoria_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER SOBRE A MATÉRIA QUE RATIFICAMOS OS TERMOS DA RENVINDICAÇÃO DE RECEBIMENTO DE "ADICIONAL DE INSALUBRIADADE" DE AUTORIA  DOS SERVIDORES PÚBLICOS  COM ATUAÇÃO  NOS CINCO EQUIPAMENTO DE TARBALHO DE ASSISTÊNCIA SOCIAL ACASA DO ACONCHEGO, CAPS, CRAS, CREAS, DEPARTAMNETO DE DESENVOLVIMENTO E CADASTRO Ú.NICO</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4281/requerimento_045_de_autoria_dos_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4281/requerimento_045_de_autoria_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>REQUER QUE DETERMINE AO SETOR COMPETENTE A ELABORAÇÃO DE ESTUDOS SOBRE AS FALTAS ABONADAS E O ENVIO DE PROJETO DE LEI COMPLEMENTAR VISANDO A REVOGAÇÃO DO PARAGRAFO ÚNICO DO ARTIGO 80 DO ESTATUTO DOS SERVIDORES PÚBLICOS DE IGARAPAVA-SP BEM COMO IMEDIATA SUSPENSÃO DOS PROCEDIMENTOS ADOTADOS EM RELAÇÃO A FALTAS ABONADAS.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4282/requerimento_046_de_autoria_da_edil_carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4282/requerimento_046_de_autoria_da_edil_carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER AS INFORMAÇÕES DE RELAÇÃO CONTENDO A DATA DE PAGAMENTO NOME DO BENEFICIÁRIO E O VALOR DE CADA PRECATÓRIO PAGO POR IGARAPAVA 01/01/2017 ATÉ A DATA RESPOSTA DO REQUERIMENTO A  RELAÇÃO CONTENDO A ORDEM CRONOLÓGICA DOS PRECATÓRIOS COM OS RESPECTIVOS VALORES E BENEFICIÁRIO E SE O MUNICÍPIO ESTÁ EM DIA COM O  PAGAMENTODOS DOS PRECATÓRIOS E QUAIS OS VALORES MENSAIS EM MÉDIA  NOS ULTIMOS 12 MESES REPASSADO AO MUNICÍPIO DE IGARAPAVA AO INSTITUTO DE PREVIDÊNCIA DE IGARAPAVA-PREVEIGARAPAVA A  TITULO DE CONTRIBUIÇÕES PREVIDÊNCIÁRIAS PATRONAL E AS DESCONTADAS DOS SERVIDORES BEM COMO AS REFERENTES AOS PARCELAMNETOS DE DÉBITOS MUNICIPAIS COM O REFERIDO INSTITUTO, QUAL O VALOR  DEVIDO PELO MUNICÍPIO DE IGARAPAVA PARA O PREVEIGARAPAVA ATÉ ADATA RESPOSTA  DESSE REQUERIMENTO, SE O VALOR  RESPONSÁVEL REPASSADO ESTA SENDO O SUFICIENTE PARA QUE O INSTITO CONSIGA EFETUAR OS PAGAMENTOS MENSAL DE TODOS OS APOSENTADOS  BENEFICÍOS DEVIDOS AOS INATIVOS/PENSIONISTAS SE NEGATIVA QUANTO FICA FALTANDO.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4283/requerimento_047_de_autoria_da_edil_carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4283/requerimento_047_de_autoria_da_edil_carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO "CASTRAMÓVEL" SE ESTÁ EM OPERAÇÃO E  ONDE O MESMO SE ENCONTRA E A AMBULÂNCIA DENOMINADA "SAMU" DESTINADA AO MUNICÍPIO ESTÁ EM OPERAÇÃO SE NÃO PORQUE E ONDE A MESMA SE  ENCONTRA.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4284/requerimento_048_de_autoria_da_edil_carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4284/requerimento_048_de_autoria_da_edil_carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE HAVIA CONTRATOS ANTERIORES COMO DEVOLVE/SÃOPAULO SE SIM FORAM REINCIDIDOS  E QUAL O MOTIVO, QUAIS OS VALORES E DATAS DESSES CONTRATOS, ESCLARECER FORMAS DE PAGAMENTOS INFORMANDO QUANTIDADE E VALORES DE TODAS AS PARCELAS INCLUSIVE O VALOR TOTAL DE CADA UM DOS FINACIAMEMTOS</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4285/requerimento_049.2021_da_edil_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4285/requerimento_049.2021_da_edil_carla.pdf</t>
   </si>
   <si>
     <t>REQUER A INFORMAÇÃO NO QUE SE REFERE AO DEPARTAMENTO DE TRÂNSITO E DE SEGURANÇA PÚBLICA QUAIS SÃO OS CONVÊNIOS EXISTENTES ENTRE O ESTADO E O MUNICÍPIO.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4286/requerimento_050.2021_da_edil_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4286/requerimento_050.2021_da_edil_carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO SOBRE QUAIS OS VALORES FORAM ARRECADADOS COM A APLICAÇÃO DE MULTAS TRÂNSITO NO ANO DE 2017 ATÉ A PRESENTE DATA E ONDE OS VALORES, PORCENTAGEM OU  PARTE DESSA ARRECADAÇÃO ESTÃO SENDO DESTINADAS.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4287/requerimento_051.2021_da_edil_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4287/requerimento_051.2021_da_edil_carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUE JÁ FORAM INSTALADOS TRÊS BRAÇOS DE  ENERGIA  DA FAZENDA ALIANÇA CONFORME EM ANEXO E QUE AINDA FALTA SETE BRAÇOS PARA SEREM INSTALADOS DIANTE DISTO QUAL A DATA PREVISTA PARA CONCLUIR O PROJETO</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4288/requerimento_052.2021_dos_edis_dra_edinamar_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4288/requerimento_052.2021_dos_edis_dra_edinamar_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM RELAÇÃO AO DESCREDENCIAMENTO DA EQUIPE DA ATENÇÃO PRIMÁRIA Á SAÚDE EM NOSSO MUNICÍPIO, SOBRE O IMPACTO EM % E TAMBÉM O IMPACTO FINANCEIRO DOS REPASSES DO MINISTÉRIO DA SAÚDE EM RELAÇÃO APS E LOCAL E COMPOSIÇÃO DA  MESMA  EM QUE A UBS FUNCIONAVA.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4289/requerimento_053.2021_da_edil_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4289/requerimento_053.2021_da_edil_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AÇÕES E MEDIDAS QUE  VEM  SENDO TOMADAS EM RELAÇÃO A PODA DE ÁRVORES EM NOSSO MUNICÍPIO AINDA QUE SEJA ENCAMINHADO OS PROJETOS AMBIENTAIS EXISTENTES E OS EM ANDAMENTO</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_054.2021_da_edil_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_054.2021_da_edil_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXECUÇÃO DO PROGRAMA DE SUBSTITUÇÃO DAS LÂMPADAS CONVÊNCIONAIS POR LÂMPADAS DE LED  VISTO QUE OS BENEFICIOS COM A REDUÇÃO DA CONTA DE ENERGIA ELÉTRICAS SERÃO REDUZIDOS PRATICAMENTE A METADE E  A POPULAÇÃO SERÁ BENEFICIADA NO ASPECTO DA SEGURANÇA PÚBLICA</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_056.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_056.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A DOCUMENTAÇÃO QUE FALTA PARA QUE O BAIRRO JARDIM  BOTÂNICO SEJA INCLUÍDO NO  SISTEMA DA CPFL PARA _x000D_
 QUE O SERVIÇO TERCERIZADO PELA EMPRESA QUE POSSA ATUAR NO BAIRRO NA MANUTENÇÃO E NA  TROCA  DE LÂMPADAS</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4293/requerimento_057.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4293/requerimento_057.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES EM CERCA DAS PROVIDÊNCIAS OU MEDIDAS TOMADAS EM RELAÇÃO DA LIMPEZA DOS BUEIROS.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4294/requerimento_058.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4294/requerimento_058.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SITUAÇAÕ DA RÁDIO AM DE IGARAPAVA ANTIGA RADIO SHOW ELA QUE A ANOS ESTA DESATIVADA SEU PRÉDIO E SUA  ANTENA JA SOFREM COM PRBLEMAS ESTRUTURAIS E ELA PODERIA ESTAR SERVINDO PARA OUTRO PROPÓSITO  QUE OUTRA HORAO O FEZ</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4295/requerimento_059.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4295/requerimento_059.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A CERCA DE PROVIDÊNCIAS OU MEDIDAS TOMADAS EM RELAÇÃO À INSTALAÇÃO DE REDUTOR DE VELOCIADE NO CRUZAMENTO DA RUA BERNARDINHO DE CAMPOS COM A RUA FLORIANO PEIXOTO</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_060.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_060.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DE COMO SE ENCONTRA O PROJETO DE MANUTENÇÃO E REVITALIZAÇÃO NAS PRAÇAS PÚBLICAS  DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_061.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_061.2021._gelio.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A CERCA DA PROVIDÊCIAS OU MEDIDAS TOMADAS EM RELAÇÃO A LIMPEZA E DESENTUPIMENTO DOS BUEIROS/BOCAS DE LOBO LOCALIZADO NO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_062.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_062.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE OS PROCEDIMENTOS DE IPLANTAÇÃO DO DISTRITO INDUSTRIAL ATRAVÉS DO FINANCIAMENTO DO DESENVOLVE SÃO PAULO CONTEMPLEM AS DIRETRIZES DO ANTE PROJETO DE LEI NOSSA AUTORIA QUE DISPÕE SOBRE INCENTIVOS FISCAIS E TRIBUTÁRIOS ÁS EMPRESAS INTERESSADAS A INVESTIR NO MUNICÍPIO DE IGARAPAVA</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_063.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_063.2021._carla.pdf</t>
   </si>
   <si>
     <t>REQUER A RESPOSTA A QUAL MOTIVO DO EXECUTIVO NÃO CREDENCIAR A UTI DA SANTA CASA DE IAGRAPAVA COMO UTI GERAL.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_064.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_064.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS AS INDAGAÇÕES COMO FOI APLICADO O CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO DESTINADO A ENFERMARIA  COVID-19  NA SANTA CASA E O NÚMERO DE ATENDIDOS NOS LEITOS DA ENFERMARIA NO PERIODO ENTRE  14/07/2021 ATÉ ADATA ATUAL</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_065.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_065.2021._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONTRAÇÃO DA EMPRESA PARA A PRETAÇÃO DE SERVIÇO DE COLETA DE LIXO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4302/requerimento_066.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4302/requerimento_066.2021._carla.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS SOBRE O MUSEU MUNICIPAL.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI, CARLA ADRIANA MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4303/requerimento_067.2021._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4303/requerimento_067.2021._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUER RESPOSTAS SOBRE A CONSTRUÇÃO DA ENTRADA DO CONJUNTO EVARSITO RODRIGUES NUNES.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4304/requerimento_068.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4304/requerimento_068.2021._carla.pdf</t>
   </si>
   <si>
     <t>REQUER A PRETAÇÃO DAS SEGUINTES INFORMAÇÕES SOBRE O  CALÇADÃO DA AVENIDA JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4305/requerimento_069.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4305/requerimento_069.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE RELAÇÃO DAS DENÚNICIAS DE MAUS TRATOS DE JANEIRODE 2018 ATÉ A PRESENTE DATA E QUAIS PROVIDÊNCIAS _x000D_
  FORAM TOMADAS.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4306/requerimento_070.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4306/requerimento_070.2021._luan.pdf</t>
   </si>
   <si>
     <t>REQUER QUESTIONAMENTOS SOBRE AS CÂMERAS DE MONITORAMENTO MUNICIPAL ESTÃO APLICANDO MULTAS SE SIM INSTALAR PLACAS DE LIMITE  DE VELOCIADE NESES LOCAIS.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4307/requerimento_071.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4307/requerimento_071.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A CERCA DE PROVIDÊNCIAS OU MEDIDAS TOMADAS EM RELAÇÃO A GRATIFICAÇÃO DE RECONHECIMETOS DOS SERVIÇOS PRESTADOS PELOS PROFISSIONAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4308/requerimento_072.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4308/requerimento_072.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER QUE REALIZE ESTUDOS NO SENTIDO DE REGULAMENTAR O  PAGAMNETO DO ADICIONAL DE LOCAL DE TRABALHO DOS PROFESSORES E SERVIDORES LOTADOS DA UNIDADE EDUCACIONAL EMEF CEL QUITO JUNQUEIRA.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>REQUER INFORMÇÃO DAS MEDIDAS TOMADAS EM  RELAÇÃO À RECOLOCAÇAO DO PONTO DE ÔNIBUS QUE EXISTIA NA RUA WANDERLEI RIBEIRO.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_074.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_074.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMÇÕES SOBRE O ANDAMENTO DO PROJETO QUE TRATA DA ACOMODAÇÃO DAS BARRACAS COMERCIAIS /CAMELÔS  TEMPORARIAMEMTE  LOCALIZADOS NA  PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_075.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_075.2021._carla.pdf</t>
   </si>
   <si>
     <t>REQUER O PAGAMENTO DE BONIFICAÇÕES  PREVISTAS EM LEI.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_076.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_076.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PAVIMENTAÇÃO SOBRE A PAVIMENTAÇÃO ASFÁLTICA NO MUNICÍPIO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_078.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_078.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato de Concessão n. 262/92, de 26 de junho de 1992, realizado com a Companhia de Saneamento Básico do Estado de São Paulo — SABESP,</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_079.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_079.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Solicita informações, com a juntada de documentos pertinentes sobre a existência da Brigada de Incêndio existente no Município, conforme foi informado a esta vereadora em recente reunião ordinária do Conseg.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_080.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_080.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REITERAR E REFORÇAR OS TERMOS DO REQUERIMENTO N. 07/2020, QUE SOLICITA INFORMACÕES SOBRE A VIABILIDADE ECONÔMICO-FINANCEIRA E RELATÓRIO DE IMPACTO ORÇAMENTÁRIO-FINANCEIRO NA REDUÇÃO DA ALÍQUOTA DE ISS (IMPOSTO SOBRE SERVIÇOS) PARA GRUPO DE SAÚDE, _x000D_
  COMPREENDENDO ANÁLISES CLÍNICAS, SERVIÇOS MÉDICOS E ASSISTÊNCIA MÉDICA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_081.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_081.2021._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER QUE DETERMINE AO SETOR COMPETENTE DA MUNICIPALIDADE A ELABORAÇÃO DE ESTUDOS E POSTERIORMENTE ENVIE A ESTA CASA DE LEIS, PROJETO DE LEI COMPLEMENTAR DISPONDO SOBRE ISENÇÃO DE ISS -IMPOSTO SOBRE SERVIÇOS PARA ENTIDADES BENEFICENTES E SEM FINS LUCRATIVOS, COM FUNDAMENTO NO ARTIGO 150, INCISO VI, DA CONSTITUICÃO FEDERAL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_082.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_082.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER SE DIGNE A PRESTAR AS SEGUINTES INFORMAÇÕES: • QUAIS OS CRITÉRIOS UTILIZADOS PELA MUNICIPALIDADE NA DISTRIBUIÇÃO DE CESTAS DE VERDURAS E FRUTAS AOS NOSSOS MUNÍCIPES</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>JOSÉ AGUINALDO DE OLIVEIRA, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_083.2021._jose_aguinaldo_e_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_083.2021._jose_aguinaldo_e_luan.pdf</t>
   </si>
   <si>
     <t>REQUERER, tendo em vista que a Santa Casa Misericórdia de lgarapava está sobre intervenção desde o ano de 2019, que envie a este Legislativo Municipal, os seguintes questionamentos:_x000D_
 • Desde o inicio da intervenção até o momento, o que foi apurado pelos interventores de irregularidades cometidas pela gestão anterior;_x000D_
 • Pedido nada mais justo, pois se houve uma intervenção porque existia irregularidades;_x000D_
 • Se teve alguma irregularidade, enviar copias a esta Casa de Leis;_x000D_
 • Existe algum tipo de auditoria para analisar o caso, se sim, enviar dados e cópias dos relatórios.</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO DE OLIVEIRA, LEANDRO PEREIRA GASQUI, Luan, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_084.2021._camara_municipal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_084.2021._camara_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre informações do não pagamento aos servidores municipais de 1/3 das férias em pecúnia.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_085.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_085.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a Cana Brava.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_086.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_086.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre os Departamentos de Engenharia e Arquitetura.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_087.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_087.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o ponto eletrônico dos servidores do Executivo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_088.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_088.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações adicionais sobre a resposta apresentada ao Requerimento 064/2021.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_089.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_089.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre sobre o setores de Engenharia, Cadastro e Recursos Humanos do Executivo Municipal.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_090.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_090.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o Igarapava Esporte Clube.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_091.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_091.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre as funções gratificadas do Executivo.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_092.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_092.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a instalação de lombada e sinalização vertical no cruzamento das Ruas Francisco de Souza com Azarias Arantes.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_093.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_093.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a paralização do transporte dos pacientes para Uberaba.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_094.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_094.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o andamento do decreto que regulamenta critérios de análise de certificados para progressão por via não acadêmica.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_095.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_095.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre o Plano de Carreira do Magistério.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_096.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_096.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações da empresa USA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_097.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_097.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre imóveis locados pela Prefeitura.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_098.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_098.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a aquisição de medicamentos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_099.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_099.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a aquisição de materiais de escritório.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_100.2021._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_100.2021._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a convocação do Diretor Municipal de Saúde.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_101.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_101.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a indicação pelo Executivo de local para a instalação de Creche.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_102.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_102.2021._carla.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações e documentos do Executivo através do Dep. de Meio Ambiente.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_103.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_103.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o problema das águas que escoam do Jardim Botânico.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_104.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_104.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações acerca dos peixes da Praça Sinhá Junqueira.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_105.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_105.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre recursos do FUNDEB.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_106.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_106.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações do Departamento de Educação Municipal.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_107.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_107.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações do Departamento de Saúde e da Santa Casa.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_108.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_108.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o Conselho e o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_109.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_109.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_110.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_110.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre os serviços oferecidos no Centro de Especialidades Odontológicas e os nomes dos Especialistas.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_111.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_111.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a Criação do Conselho Municipal do Bem Estar Animal.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_112.2021._carla_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_112.2021._carla_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando nomes dos funcionários do Centro de Especialidades Médicas.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_113.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_113.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a prestação de contas do FUNDEB.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_114.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_114.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre sobras de valores do FUNDEB.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_115.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_115.2021._carla_dra._edinamar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o quadro de funcionários do Dep. de Educação Municipal.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_116.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_116.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre o Projeto Castra Móvel.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_117.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_117.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre a falta de medicamentos de uso controlado na Farmácia Municipal</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_118.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_118.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE FOLHA DE PAGAMENTO DOS PROFISSIONAIS DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_119.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_119.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO INFORMAÇÕES E FORNECIMENTO DE DOCUMENTOS SOBRE PAGAMENTOS DE SERVIÇOS DE TERCEIROS COM RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_120.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_120.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕE SOBRE OS PROFISSIONAIS DE EDUCACÇÃO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO PROVIDÊNCIAS COM RELAÇÃO À BANDEIRA DA ROTATÓRIA DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_122.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_122.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O QUADRO DO MAGISTÉRIO DE NOSSA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_123.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_123.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE EMENDA PARLAMENTAR DO DEP. ANDRÉ DO PRADO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_124.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_124.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO TOMADA DE PROVIDÊNCIAS EM RELAÇÃO ÀS PALMEIRAS DA AV. JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_055.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_055.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER ESCLARECIMENTO DE QUANTAS PESSOA SÃO ATENDIDAS NO PROJETO "VIVA LEITE" PORQUE HOUVE DIMINUIÇÃO NA ENTREGA SOLICITO O ENVIO DE CÓPIAS DAS NOTAS FISCAIS DA COMPRA DO PRODUTO LEITE ENTRE JANEIRO E JULHO DE 2021</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJRFOR - Comissão Conjunta de Justiça e Redação - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/21/ata_reuniao_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_04.10.2021_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/21/ata_reuniao_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_04.10.2021_1.pdf</t>
   </si>
   <si>
     <t>Ata da reunião das Comissões de Justiça e Redação, Finanças e Orçamento para apreciação do PLO 029/2021, do PLO 030/2021, do PDL 016/2021 e PDL 017/2021.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/261/parecer_juridico_sobre_os_projetos_de_lei_054_e_055.2021_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/261/parecer_juridico_sobre_os_projetos_de_lei_054_e_055.2021_do_executivo..pdf</t>
   </si>
   <si>
     <t>Parecer Jurídico sobre os Projetos de Lei 054 e 055/2021 do Executivo.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/36/of._674.2021._exec._veto_ao_autografo_053.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/36/of._674.2021._exec._veto_ao_autografo_053.2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 674/2021 do Executivo Municipal contendo as razões do veto total ao autógrafo nº 053/2021</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/42/of._683.2021._exec._veto_ao_autografo_058.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/42/of._683.2021._exec._veto_ao_autografo_058.2021.pdf</t>
   </si>
   <si>
     <t>Ofício nº 683/2021 do Executivo Municipal contendo razões do veto ao autógrafo nº 058/2021</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/indicacao_001.2021._rinaldo_grou_gobbi.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/indicacao_001.2021._rinaldo_grou_gobbi.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando contratação de Fonoaudiólogo.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/indicacao_002.2021._carla_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/indicacao_002.2021._carla_mendonca.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando elaboração de Projeto de Lei que dispões de criação de programa de renda  emergencial temporário.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/indicacao_003.2021._carla_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/indicacao_003.2021._carla_mendonca.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a isenção do IPTU para os comerciante no ano de 2021.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/indicacao_004.2021._rinaldo_grou_gobbi.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/indicacao_004.2021._rinaldo_grou_gobbi.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a contratação de um medico Geriatra.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/indicacao_05_2021_rinaldo_imposto.doc</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/indicacao_05_2021_rinaldo_imposto.doc</t>
   </si>
   <si>
     <t>Solicitação de isenção de IPTU e ISS, aos contribuintes de baixa renda.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_006.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_006.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>SOLICITA GRATIFICAÇÃO DE R$ 250,00 REAIS, AOS PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_007.2021._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_007.2021._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA VICINAL JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/indicacao_008.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/indicacao_008.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O CUMPRIMENTO DA LEI FEDERAL 13.935/2019.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/indicacao_009.2021._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/indicacao_009.2021._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O CUMPRIMENTO DA LEI MUNICIPAL 812/2018.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/indicacao_010.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/indicacao_010.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AUMENTO DO VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/indicacao_011.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/indicacao_011.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CONSTRUÇÃO DE VALETA NO CRUZAMENTO DAS RUAS SEBASTIÃO RODRIGUES E MILTON VIEIRA ALVES.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3477/indicacao_012.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3477/indicacao_012.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO RECOLOCAÇÃO DE PONTO DE ÔNIVUS NA RUA WALDERLEY RIBEIRO.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3478/indicacao_013.2021._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3478/indicacao_013.2021._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A READEQUAÇÃO DA ROTATÓRIA NO CRUZAMENO DAS RUAS BRANCA MARCACINI COM JOAQUINA ALVES.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/indicacao_014.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/indicacao_014.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO MEDIDAS PROTETIVAS CONTRA O CORONAVIRUS - COVID 19.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/indicacao_015.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/indicacao_015.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DOAÇÃO DE LEITE AOS PORTADORES DE NEOPLASIA MALIGNA.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_016.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_016.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>Implementação de uma Academia ao Ar Livre na ' Fazenda Aliança'.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_017.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_017.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de ''braço de luz'' nos postes de iluminação pública na ''Fazenda  Aliança''.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_018.2021._claudio_reis.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_018.2021._claudio_reis.pdf</t>
   </si>
   <si>
     <t>Solicitar a necessidade  de  estudos do Setor de Engenharia sobre a  construção de calçadas públicas na vicinal que faz a ligação entre conjunto Jardim Primavera e  a ETEC " Escola Agrícola".</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_019.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_019.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de um mecânico para a manutenção de veículos do município de Igarapava.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_020.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_020.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de limpeza da Rua Expedicionário Rodrigues de Lima de fronte ao nº121 no Jardim Madrugada.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_021.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_021.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a limpeza e desentupimento de bueiros localizados no bairro Morada do Verde.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_022.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_022.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de iluminação pública.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_023.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_023.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de redutor de velocidade (lombada) na Rua Nicolau Nassif ao lado da creche Cheda Moyses.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_024.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_024.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar poda de árvores.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>Indicar a Instituição da Carteira De Identificação Da Pessoa Com Transtorno do Aspecto Autista (CIPTEA).</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4010/indicacao_026.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4010/indicacao_026.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de recapeamento na Rua Marechal Hermes entre os números 90 e 130 e a construção de uma canaleta para o escoamento da água.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4011/indicacao_027.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4011/indicacao_027.2021._luan.pdf</t>
   </si>
   <si>
     <t>Indicar a analise da matéria e a elaboração de projeto de Lei Complementar com a finalidade de adequar a legislação do PREVIGARAPAVA em relação aos  professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4012/indicacao_029.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4012/indicacao_029.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar que seja determinado ao Departamento de Obras que realize o calçamento da Rua Munir Mattar.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_030.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_030.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a concessão de transporte aos funcionários do centro operacional e frente de trabalho.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>Indicar a colocação de iluminação (lâmpadas) na pracinha dos predinhos.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_032.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_032.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar que o Departamento Competente realize estudos com intuito de fornecer remédios de uso continuo (tarja  preta) aos funcionários na ativa ou não pela farmácia com devido cadastro e solicitação antecipada do medicamento.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_034.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_034.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar poda de árvores da EMEF JARDEL DOMENEGUI.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_035.2021.frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_035.2021.frederick.pdf</t>
   </si>
   <si>
     <t>Indicar ao Departamento De Manutenção e Serviço que faça estudos com o objetivo de sanar de forma definitiva o problema de erosão que ocorre na Rua Coronel José Alves Ferreira.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>Indicar poda de árvores no conjunto Felicio Bichuete.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_037.2021_de_autoria_da_edil_dra_ednamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_037.2021_de_autoria_da_edil_dra_ednamar.pdf</t>
   </si>
   <si>
     <t>Indicar que o Departamento Competente realize estudos para fornecer cestas básicas aos alunos da rede municipal e estadual  pública do município em razão da suspenção das aulas presenciais por conta da Covid-19  nos termos do convênio com governo federal - Programa Nacional De Alimentação Escolar (Lei Federal nº13.987/20).</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_038.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_038.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de estudos com o objetivo da possibilidade da instalação de redutor de velocidade (lombada) na Rua Custódia Ribeiro Soares próximo ao nº2053.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_039.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_039.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>Indicar ao Setor Competente que providencie a limpeza e a manutenção e a colocação de iluminação (lâmpadas) na praça pública localizada  no conjunto Jamil Mattar.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4022/indicacao_040.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4022/indicacao_040.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar que determine a secretaria de saúde do município a retomada da finalização da obra da academia de saúde no  conjunto Felicio Bichuette.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_042.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_042.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar o desentupimento e reparo no bueiro localizado na Rua Coronel Francisco Martins em  frente ao número 176.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4024/indicacao_043.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4024/indicacao_043.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar que determine ao Departamento de Manutenção e Serviço a doação de medidas com objetivo de realizar melhorias nas vicinais do município em especial na Vicinal IGP-010 ( Igarapava- Rifaina ).</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4025/indicacao_044.2021.rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4025/indicacao_044.2021.rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar uma melhora na acomodação para as caçambas de coleta de lixo que se encontra nas entradas e saídas da cidade.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4026/indicacao_045.2021.gilmar_fernandes.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4026/indicacao_045.2021.gilmar_fernandes.pdf</t>
   </si>
   <si>
     <t>Indicar a o andamento e término na instalação da caneleta no cruzamento das Ruas Sebastião Rodrigues Teixeira com Calixto Marçal Vieira ao lado da oficina "Dailton Motos".</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_046.2021.gilmar_fernandes.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_046.2021.gilmar_fernandes.pdf</t>
   </si>
   <si>
     <t>Indicar andamento e término na instalação da canaleta no cruzamento das Ruas Sebastião Rodrigues Teixeira com a David Schuetti ao lado do "Bruno Cabelereiro".</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_047.2021._legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_047.2021._legislativo.pdf</t>
   </si>
   <si>
     <t>Indicar reforma para uma melhor organização do espaço do atendimento da base do 192.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_048.2021._legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_048.2021._legislativo.pdf</t>
   </si>
   <si>
     <t>Indicar a mudança de local de entrega de leite do projeto "Viva Leite" que atualmente ocorre no antigo almoxarifado ao lado da base do192.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_049.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_049.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar a manutenção e pavimentação asfáltica no prolongamento da Rua Benzinho Maciel até a  sua interligação com os bairros Morada do Verde e Waldir Dib Mattar.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_050.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_050.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar a implementação de fresas asfálticas nas entradas da Olaria Nossa Senhora da Aparecida antiga cerâmica São Gabriel.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_051.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_051.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar a implementação de bocas de lobos inteligentes dos logradouros  do município conforme o anteprojeto de Lei protocolado no dia14 de março de  2019.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_052.2021._claudio_reis.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_052.2021._claudio_reis.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de estudos para a possibilidade de instalação de redutor de velocidade (lombada) na Rua Paschoal Bozzola próximo ao nº 445 no _x000D_
 conjunto Monte Castelo.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_053.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_053.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a realização de serviços de tapas buracos e recapeamento asfáltico na Rua Marechal Hermes próximo ao número 120  no  Jardim Imperial.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_054.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_054.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao Departamento Competente a colocação de placa indicativa com diretrizes "proibido jogar lixo" na entrada da estrada da vicinal IGP 146  próximo a Chácara Carrer.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_055.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_055.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de redutor de velocidade (lombada) na Rua Dr. Antônio Ribeiro Soares próximo ao número 68 no conjunto Evaristo Rodrigues Nunes</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_056.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_056.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento responsável para a manutenção do asfalto na Rua Azarias Arantes próximo ao número 1318.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_057.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_057.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar o recapeamento asfáltico na Rua André Ribeiro de Mendonça entre as Ruas Azarias Arantes e  Av. Pedro José Araújo e a Rua Capitão Chico Ribeiro.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_058.2021._claudio_e_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_058.2021._claudio_e_luan.pdf</t>
   </si>
   <si>
     <t>Indicar a construção de um poste de iluminação na Rua Munir Mattar em frente ao número 336 conjunto Waldir Dib Mattar.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_059.2021._claudio_e_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_059.2021._claudio_e_luan.pdf</t>
   </si>
   <si>
     <t>Indicar o recapeamento asfáltico na Rua Ítalo Fagioni esquina com a Rua Valter Venâncio da Silva no Jardim Havaí ( Rua Subestação Da CPFL).</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_060.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_060.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar limpeza  e melhorias na Praça Jair Rodrigues poda de árvores e a troca de lâmpadas a remoção de  sujeiras que essa limpeza seja feita pelo menos uma vez por semana e de um jardineiro para a manutenção e de um vigia para evitar a depredação.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_061.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_061.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de um ponto de ônibus na Avenida Mogiana próximo ao bar Ceará.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_062.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_062.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar realização de estudos para projeto de fiscalização eletrônica ou dispositivo de redução de velocidade na Avenida Pereira Rebouças abaixo da Praça Sinhá Junqueira próximo ao córrego Santa Rita.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_063.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_063.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a criação de um local denominado Espaço Pet no município.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_064.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_064.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a mudança de sentido para via de mão única na entrada do bairro recanto dos pinheiros marginal João Augusto de Freitas em frente a nova escola Maiêutica e também Rua Edson Ribeiro localizada atrás da escola.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_065.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_065.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente que realize conserto e manutenção e pinturas com tintas refletivas nas lombadas existentes na vicinal que  interliga Igarapava/Buritizal.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_066.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_066.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de limpeza e as melhorias e também a manutenção no recinto do  Ginásio De Esportes.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4064/indicacao_068.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4064/indicacao_068.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a possibilidade de desvincular o esporte e o lazer da Secretaria da Cultura e Educação.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4065/indicacao_069.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4065/indicacao_069.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>Indicar aos setores responsáveis a instalação de redutores de velocidade ( lombada) e de sinalização vertical através de placas no cruzamento da Rua Francisco batista de Souza com a Rua Azarias Arantes.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_070.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_070.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de estudos para atualização dos cursos e a renovação do exame toxicológico de todos os motoristas categoria D ou E para que possamos evitar um possível infortúnio ao público desse município.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_071.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_071.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>Indicar ao setores responsáveis a realização de estudos para a criação de projeto de Lei de restauração de cargos e salários dos funcionários públicos do município.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_072.2021._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_072.2021._carla_adriana.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de estudos para instalação de redutor de velocidade e placas indicativas na Rua André Ribeiro de Mendonça.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_073.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_073.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a  instalação de placa indicativa com o nome da Vicinal que liga Igarapava ao parque Eco turístico Porto Das Canoas e também na mesma vicinal a construção de canaletas na suas laterais para a capitação das águas das chuvas.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_074.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_074.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a criação e a disponibilidade de mecanismos para melhor divulgar como está e onde estão sendo realizados os testes da Covid-19 no município e a realização de estudos para que seja feito testes em massa na população.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_076.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_076.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar aos Departamentos Epidemiológicos sendo Vigilância Sanitária e Controle de Vetores sejam alocados no mesmo local com objetivo de facilitar e atender melhor a população e facilitar a interação entre eles.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_077.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_077.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>Indicar realização de estudos para uma testagem do Corona Vírus em massa nos comerciantes do município para evitar a proliferação do vírus.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_078.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_078.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a elaboração de projeto de Lei sobre a criação do conselho municipal do bem estar dos animais no rol de conselhos municipais de Igarapava e a criação do respectivo fundo municipal como intuito de implantar politicas públicas permanentes na garantia da vida e da saúde de nossos animais.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_079.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_079.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar a utilização do espaço existente entre o campo e a arquibancada do ginásio municipal de esportes para a construção de  quadras de futevôlei.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_080.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_080.2021._carla.pdf</t>
   </si>
   <si>
     <t>Indicar pavimentação das ruas no bairro Vila Gomes.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4078/indicacao_081.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4078/indicacao_081.2021._carla.pdf</t>
   </si>
   <si>
     <t>Indicar pavimentação de ruas do Bairro Vila Gomes.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4079/indicacao_083.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4079/indicacao_083.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar realização de estudos para implementação de novos postes e melhorias na iluminação da Praça Ilka Fleury.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, Luan, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_084.2021._dra._edinamar_e_outros_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_084.2021._dra._edinamar_e_outros_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicar que conforme a demanda de animais no município que necessitam de castração e que o castramóvel não possui data para dar inicio ao projeto que seja revisto o contrato com a FAFRAM de Ituverava/SP onde são castrados esses animais para pelo menos 10 animais por semana sendo esse numero realizados em dois dias na semana.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_086.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_086.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a sinalização nos seguintes cruzamentos no Bairro Santo Antônio e a colocação de placas de PARE ou pintura no chão.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>Indicar ao departamento Competente que realize a troca de bandeira do Brasil localizada na Av. João Augusto de Freitas.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_088.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_088.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao Departamento Competente a oficialização do nome da Rotatória da cidade na Av. João Augusto de Freitas denominada pela população de "Carlos Stopatto" e a revitalização da rotatória com o plantio de "árvores" e o concerto do calçamento.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_090.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_090.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar aos setores responsáveis a construção de duas faixas elevadas (lombo faixas) em frente ao Supermercado Liberdade Loja I.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_091.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_091.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor competente providenciar aos funcionários da frente do trabalho que receba uma cesta básica por mês  durante a vigência do contrato de  trabalho.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_092.2021.gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_092.2021.gilmar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização da operação tapa buracos na Rua Coronel José Alves Ferreira no cruzamento com a Rua José Teixeira próximo ao número 2247.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_093.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_093.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável que faça a limpeza e desentupimento de 2 bueiros localizados na Av. Warderley Ribeiro próximo ao número 23 e 69.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_094.2021._dra._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_094.2021._dra._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor competente instale as devidas  sinalizações em todos  os cruzamentos com as faixas de demarcação de tráfego, lombadas, cruzamentos e pontos de acessibilidade em ruas, guias, vias e logradouros  públicos do município.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_095.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_095.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar ao prefeito municipal que viabilize e volte o serviço de transporte coletivo urbano (circular) no município de Igarapava.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_096.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_096.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a implementação do centro de zoonoses no município de Igarapava.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4096/indicacao_097.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4096/indicacao_097.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de recapeamento asfáltico na Travessa Colégio no trecho da Rua Amazonas e fundo com o campo de esportes Centro.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4097/indicacao_098.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4097/indicacao_098.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar realização do prolongamento da Rua Maria José Ferreira Teles e interligação e consequentemente prolongamento da Rua Pedro Bortoletto e Rua Dr. Antônio Ribeiro Soares no Evaristo Rodrigues Nunes.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_100.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_100.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de recapeamento asfáltico na Av. Pereira Rebouças nos dois sentidos da via no trecho na Rua Nasser Antônio e Rua Silvio Damásio no sentido da saída da cidade no trecho da Rua Miguel Abdala Saad e Rua Major Nicolau Bartolomeu na Vila Marilene.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_101.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_101.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar realização de recapeamento asfáltico na Rua Francisco Batista de Souza no trecho da Rua Conceição Rodrigues e Rua Niccolau Jorge Nunes além do trecho da rotatória do bairro José Pimentel Vila Gomes.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_102.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_102.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de recapeamento asfáltico na Rua Aristides Waldomiro Neri no trecho da Rua Antônia Bortoleto e Av. Mogiana na Vila Marilene.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_103.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_103.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de recapeamento asfáltico na Rua Coronel José Alves Ferreira no trecho da Rua Fioravante Bordon e Rua Ozorio Machado Jardim Nova Igarapava.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_104.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_104.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização do prolongamento da Rua Maria José Ferreira Teles e Interligação e consequentemente prolongamento da Rua Pedro Bortoletto e Rua Dr. Antônio Ribeiro Soares no Evaristo Rodrigues Nunes.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_105.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_105.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar que encaminhe projeto de Lei dispondo sobre concessão de uso do imóvel público (clinica municipal do bem estar animal) sendo que a associação protetora de animais de Igarapava e região CNPJ- 24.856.219/0001-55 utiliza parcialmente o referido espaço público á diversos anos.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_106.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_106.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor competente a elaboração de projeto de Lei Revogando o artigo 5º da Lei municipal N. 783/2018 que trata do reajuste do vale alimentação dos servidores públicos.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_107.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_107.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização do calçamento da rodoviária constante em Igarapava-SP  por toda sua extensão na Rua Sebastião Rodrigues Ferreira, Etore Fagioni, José Teixeira e em especial na Av. João Augusto de Freitas.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_108.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_108.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar que interceda junto a CPFL a substituição gradativa das lâmpadas de vapor de sódio  por lâmpadas de LED no  município de Igarapava.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4108/indicacao_109.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4108/indicacao_109.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor competente para realizar estudos e providências de reformas das quadras esportivas do bairros.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4109/indicacao_110.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4109/indicacao_110.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente juntamente com a secretaria de educação a viabilização do término da reforma do piso da quadra da EMEF Jardel Domenegui.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_111.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_111.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a inscrição do município no "Programa Mais Orgulho São Paulo" através da secretaria de cultura do Estado de São Paulo.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>LEANDRO PEREIRA GASQUI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_112.2021._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_112.2021._leandro.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a limpeza do leito do córrego Santa Rita.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_113.2021._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_113.2021._leandro.pdf</t>
   </si>
   <si>
     <t>Indicar aos departamentos responsáveis a realização de estudos para instalação de câmera de segurança  no cruzamento das Ruas Saldanha Marinho com a Coronel Francisco Martins esquina da Praça Sinhá Junqueira.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_114.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_114.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização da limpeza nas "bocas de lobo" do loteamento Jardim Botânico em todas as áreas que desaguam na lagoa de contenção ao lado da subestação de energia.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_115.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_115.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar aos departamentos competentes a realização de estudos para a melhoria e limpeza e a recomposição da área de erosão e a criação de contenção da água que escoa na lateral do condomínio residencial Itália situada na Rua Luiz De Almeida Lima antiga Rua projetada.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_116.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_116.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de estudos junto ao departamento competente para abertura da Rua Alagoas esquina com a Rua Manoel Leal Fonseca com devido calçamento, galeria, asfalto e o mesmo na continuação das Ruas Ítalo Fagioni, José Leal da Fonseca, Limiro Galvão e da Rua Jamil Mattar que da acesso a  abertura indicada e demais benfeitorias necessárias.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_117.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_117.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a realização de instalação de  placas e sinalização com limite de velocidade na Av. Mogiana próximo ao "Alto Pontilhão" e próximo aos predinhos.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_118.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_118.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a doação de bem imóvel  de propriedade do município ao Lar Espírita "Vovó Querubina".</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4118/indicacao_119.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4118/indicacao_119.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a doação de bem imóvel de propriedade do município a Associação Do Menor De Igarapava-AMIGA.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_120.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_120.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a construção de uma calçada de fronte a EMEI Diana Calil Rua Benjamin Contant.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_121.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_121.2021._luan.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a realização de estudos para a instalação de uma cobertura na entrada de veículos do pronto socorro da nossa Santa Casa.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_122.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_122.2021._luan.pdf</t>
   </si>
   <si>
     <t>Indicar que sejam instaladas barreiras Sanitárias nas principais entradas do município.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_124.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_124.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Indicar que seja realizado o estudo da viabilidade de implantação de albergue municipal para acolher moradores de rua.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_125.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_125.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de poda de árvore em frente o "antigo restaurante casa verde".</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_126.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_126.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a fiscalização de combate ao Corona vírus em nossa cidade com apoio da policia militar.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_127.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_127.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar realização de reforma e limpeza  da EMEI Waldemar B. Pessoa.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_128.2021._dra._edinamar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_128.2021._dra._edinamar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a intercessão junto a concessionária de energia elétrica-CPFL (Companhia Paulista de  Força e Luz) a execução do programa de substituição das lâmpadas convencionais por lâmpadas de LED para redução da conta de energia elétrica da  população para beneficio da segurança pública caso o mesmo n seja possível solicitamos a elaboração de projeto de Lei para a realização de parceria pública privada.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_129.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_129.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a limpeza das margens do "Córrego das Marocas" localizado ao longo da Rua Francisco Batista de Souza.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4132/indicacao_130.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4132/indicacao_130.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Indicar a criação do conselho municipal da juventude.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4133/indicacao_131.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4133/indicacao_131.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar remoção ou manutenção da placa com o nome da Av. Maciel localizada de fronte ao consultório médico do Dr. Cesário.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4134/indicacao_132.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4134/indicacao_132.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor responsável a realização de estudos para projeto de Lei sobre a restruturação administrativa dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4135/indicacao_133.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4135/indicacao_133.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a mudança de local para realização dos testes de COVID-19 em Igarapava-SP que atualmente vem sendo realizados na vigilância sanitária .</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4136/indicacao_134.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4136/indicacao_134.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de radar fixo na Av. João Augusto de Freitas limitando a 40km/h a velocidade máxima.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4137/indicacao_136.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4137/indicacao_136.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente para que seja colocado em todos os imóveis locados pela administração direta e indiretamente que tenha placa ou cartaz com as informações sobre respectivo contrato de locação contendo a data em que foi firmado o prazo de vigência bem como valor do aluguel  atualizado do imóvel.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4138/indicacao_137.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4138/indicacao_137.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>Indicar ao setor competente a realização da operação tapa buracos ou recapeamento na Av. Mogiana próximo do número 3225 próximo ao "Antigo Ferro Velho".</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_138.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_138.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de um poste de luz na "pracinha" do conjunto Jamil Mattar nas Ruas Major Nicolau Bartolomeu e Vicente Moreira.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_139.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_139.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar aos setores responsáveis a instalação de placa de sinalização "PARE" e a pintura horizontal no encontro da Av. DR. Pereira Rebonças com Av. Mogiana de fonte aos predinhos.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_140.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_140.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar a troca da lâmpadas externas e internas do prédio onde esta localizada a estrutura da caneca gelada.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4142/indicacao_141.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4142/indicacao_141.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de uma cabine com banheiro no ponto de taxi localizado ao lado da feira do produtor municipal para que seja utilizados pelos taxistas.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4143/indicacao_142.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4143/indicacao_142.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicar reparação na iluminação e instalação de novos braços de luz na praça maestro João Ribeiro situada em frente ao supermercado Peg Mais que seja   feito estudos pra revitalização e reparação para melhor iluminação da praça.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_143.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_143.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a realização de reparos no meio fio na altura do número 1441 da Av. Mogiana.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_144.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_144.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicar a construção de um passeio ao lado Guard Rail da parte da Av. Mogiana que liga ao bairro Santo Antônio à Vila Gomes.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_145.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_145.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar aos setores responsáveis a realização de estudos para instalação de redutor de velocidade/lombada na Rua Coronel José Alves altura número 2.277.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_146.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_146.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a limpeza e desentupimento do bueiro localizado próximo ao número 1913 da Rua Custódio Ribeiro Soares na Villa Marilene.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_147.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_147.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a limpeza e desentupimento do bueiro localizado próximo ao número 860 da Rua Aristides Waldomiro Nery.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_148.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_148.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação da de uma canaleta para a captação e escoamento de água na Rua Suzana Nirschil Rua de frente à rotatória da entrada do conjunto Jamil Mattar.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_149.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_149.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicar a instalação de um ponto de ônibus na entrada do conjunto Jamil  Mattar.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_150.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_150.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar ao departamento competente a realização de canaleta no cruzamento das  Ruas Macário dos Santos com Rua Paulo Balieiro.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_151.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_151.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE A REALIZAÇÃO DA MANUTENÇÃO DO BURACO DA GUIA E SARGETA EXISTENTE NA ESQUINA DA  RUA CERQUEIRA CESAR COM A AVENIDA GALDINO DE ALMEIDA.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_152.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_152.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A INSTALAÇÃO DE LIXEIRA TIPO CONTAINER NA ESQUINA DA RUA 22 DE MAIO COM A RUA CAPITÃO JOÃO MACIEL.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4168/indicacao_153.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4168/indicacao_153.2021._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAR AOS SETORES RESONSÁVEIS A REALIZAÇÃO DE ESTUDOS PARA  INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE/LOMBADA  SEMÁFARO RADAR OU  CRUZAMENTO DA RUA BERNARDINHO DE CAMPOS COM A RUA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4169/indicacao_154.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4169/indicacao_154.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A IRRIGAÇÃO DOS CANTEIROS CENTRAIS DAS AV. JOÃO AUGUSTO DE FREITAS E  WANDERLEI RIBEIRO E TODAS AS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4170/indicacao_155.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4170/indicacao_155.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE CAVALETES COM TORNEIRAS BORRACHAS OU ASPERSORES PARA IRRIGAÇÃO DAS PRAÇAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4171/indicacao_156.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4171/indicacao_156.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO A REALIZAÇÃO DE  ESTUDOS PARA DISPONIBILIZAR UM JARDINEIRO PARA A MANUTENÇÃO EM TODAS AS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4172/indicacao_157.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4172/indicacao_157.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A INSTALAÇÃO DE UM ESTACIONAMENTO 45º (QUARENTA E CINCO GARUS) NA RUA DE FRENTE A NOVA ESCOLA MAÊUTICA E UMA PLACA INDICATIVA COM PROIBIÇÃO DE ESTACIONAMENTO DO OUTRO LADO DA MESMA VIA.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4173/indicacao_158.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4173/indicacao_158.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA A LIMPEZA DA BOCA DE LOBO NA RUA FREI BENVINDO BELMONT PRÓXIMO AO Nº13.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE 04 (QUATRO) POSTES COM REFLETORES NO "CAMPINHO DE FUTEBOL DO CASCA FORA"  LOCALIZADO NA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_160.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_160.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE A REALIZAÇÃO DE DEMARCAÇÃO (PINTURA FAIXA AMARELA) E CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE E SINALIZAÇÃO DE PLACA NA CALÇADA DA ACADEMIA DE HIDROGINÁSTICA LOCALIZADA NA RUA RECIFE Nº57.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_168_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_168_2021.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL PELO SERVIÇO DE COLETA DE LIXO PARA MELHOR LOGÍSTICA  DE EXECUÇÃO DA COLETA DOS RESÍDUOS PELOS BAIRROS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_169_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_169_2021.pdf</t>
   </si>
   <si>
     <t>INDICAR SETOR RESPONSÁVEL A MANUTENÇÃO E REVITALIZAÇÃO DAS PRÇAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao__170_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao__170_2021.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO IDENTIFICANDO TODOS OS PONTOS DE PARADA DE ÔNIBUS NO  MUNICÍPIO.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_171.2021_edil_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_171.2021_edil_luan.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A ELABORAÇÃO DE PROJETO DE LEI CRIANDO REGRAS PARA A  SOLTURA DE FOGOS DE ARTIFICÍO EM IGARAPAVA EM CUMPRIMENTO DA LEI  ESTADUAL Nº 17.389/2021.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_172.2021_de_autoria_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_172.2021_de_autoria_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A VOLTA DO SERVIÇO DE TRANSPORTE  COLETIVO URBANO (CIRCULAR ) NO  MUNICÍPIO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_173.2021_de_autoria_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_173.2021_de_autoria_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A MANUTENÇÃO DA PRAÇA DA AMIZDE COM A REPOSIÇÃO DE AREIA DA QUADRA DE AREIA RECOLOCAÇÃO DO ARO E REPINTURA DA MINI  QUADRA DE  BASQUETE.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_176.2021_do_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_176.2021_do_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A REATIVAÇÃO DA PRAÇA DE EVENTOS PARA USO DOS JOVENS NOS  FINAIS DE SEMANA E O RETORNO DO PALCO DEVIDAMENTE REFORMADO E A CONTRUÇÃO DE UM LOCAL ADEQUADO PARA O DESCANSO DOS INSTRUTORES DO AUTO ESCOLA E  UM BANHEIRO PARA USO  DE AMBOS (ALUNOS E INSTRUTORES) E MELHORIAS NA ILUMINAÇÃO DO LOCAL.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_177.2021_do_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_177.2021_do_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A INSTALAÇÃO DE PLACAS DE ADVERTÊNCIAS PRÓXIMAS SEMÁFOROS ORIENTANDO OS MOTORISTAS PARA QUE DEEM " A PREFERÊNCIA " QUANDO AQUELES SE ENCONTRAREM COM DEFEITO OU QUADO ESTIVEREM " EM MODO DE ESPERA " NOS FINAIS DE SEMANA E APÓS ÀS 21:00.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_178.2021_do_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_178.2021_do_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE QUE REALIZE A TROCA DA BANDEIRA DO BRASIL LOCALIZADA NA ROTATÓRIA DA  ENTRADA DA CIDADE ASSIM COMO A MELHORI ANA SUA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_179.2021_da_edil_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_179.2021_da_edil_carla.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL A REALIZAÇÃO DE PINTURA COM TINTA REFLETIVA EM TODAS AS LOMBADAS LOCALIZADA NA VILA GOMES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_181.2021_da_edil_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_181.2021_da_edil_carla.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL A INSTALAÇÃO DE "ROTEADOR" PARA ACESSO A INTERNET NOS POSTOS DE SAÚDE DA REDE ESFs DO MINICÍPIO E EM TODOS OS POSTOS DE SAÚDE DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_182.2021_do_edil_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_182.2021_do_edil_luan.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL A ILUMINAÇÃO, CONCRETAGEM E INSTALAÇÃO  DE  ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO PORTO FELIZ.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4188/indicacao_183.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4188/indicacao_183.2021._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE O RECAPEAMENTO DAS RUAS MARIA INÊS ARANTES E BETTY RIBEIRO.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_184.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_184.2021._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE RECAPEAMENTO ASFÁLTICO NA RUA RECIFE NO TRECHO DA RUA CUSTÓDIO RIBEIRO SOARES E NA RUA ZECA MARLÇAL NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_185.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_185.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A POSSIBILIDADE DE INCLUIR NO POTAL DE ENTRADA DE NOSSA CIDADE ACONTRUÇÃO DA ESTÁTUA DA PADROEIRA DE IGARAPAVA "SANTA RITA DE CÁSSIA".</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4191/indicacao_186.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4191/indicacao_186.2021._carla.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NA RUA EUVIRA BALEIRO STOPATTO.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_188.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_188.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A CANALIZAÇÃO E APROVEITAMENTO DA ÁGUA QUE ESCORRE DO LAGO DOS PEIXES DA PRAÇA SINHA JUNQUEIRA.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_189.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_189.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR QUE TENDO EM VISTA A LIBERAÇÃO DO  PLANO DE SÃO PAULO DE  RETOMADA DE ATIVIDADES SUGIRO AO DEPERTAMENTO  RESPONSÁVEL  O RETORNO DE PRÁTICA ESPORTIVA NAS QUADRAS DOS BAIRROS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_190.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_190.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE QUE SEJA EFETUADO O PROLONGAMENTO DA RUA DR. PEREIRA REBOUÇAS AO LADO DO "AMBULATÓRIO DOS CANAVIEIROS" INTERLIGANDO A RUA JOSÉ MACHADO PRÓXIMO AO CORREGO DAS MAROCAS LOCALIZADO NA VILA GOMES .</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_191.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_191.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>INDICAR A LIMPEZA DE BUEIRO LOCALIZADO NA RUA DR. PEREIRA REBOUÇAS NA ESQUINA DO "AÇOGUE DO CARRARA".</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_192.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_192.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR QUE DETERMINE A PERMANÊNCIA DE VIGIA NOTURNO NA PRAÇA DE GILBERTO SOARES DOS SANTOS "PRAÇA DE EVENTOS" ISTO PORQUE OS FIOS ESTÃO SENDO FURTADOS DO LOCAL E TAMBÉM A REPARAÇÃO DESTA FIAÇÃO FURTADA.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_193.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_193.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE ESTUDOS PARA INSTALAÇÃO DE REDUTOR  DE VELOCIDADE (LOMBADA) NA RUA MARIA GÊNI DA SILVA ENTRE O NÚMERO  01 E 156 NO BAIRRO MIRANTE DO SOL.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_195.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_195.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE ESTUDOS OBEJETIVANDO A POSSIBILIDADE DE CONSTRUÇÃO DE CALÇADA PÚBLICA E DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA ÂNGELO ROBERTO BORTOLEDO LOCALIZADANO NO BAIRRO MIRANTE DO SOL.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_196.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_196.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE RECAPEAMENTO ASFÁLTICO NA RUA  JOSÉ  FRANCISCON PRÓXIMA A SEDE DA ASSOCIAÇÃO DO BAIRRO ASSAD SALIM.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_202.2021._dra._edinamar_carla_rinaldo_gilmar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_202.2021._dra._edinamar_carla_rinaldo_gilmar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAR AOS SETORES RESPONSÁVEIS PARA IMPLEMENTAÇÃO DA BRIGADA MUNICIPAL DE COMBATE AO INCÊNDIO.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_203.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_203.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR RESPONSÁVEL A IMPLEMENTAÇÃO DA GUARDA MUICIPAL EM IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_204.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_204.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A ALTERAÇÃO PARA O SENTIDO ÚNICO PARA O FLUXO DE VEÍCULOS DA RUA FLORIANO PEIXOTO NO TRECHO ENTRE RUA BERNARDINO DE CAMPOS E RUA CERQUEIRA CÉSAR.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_205.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_205.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO COMPETENTE  A REALIZAÇÃO DE SERIÇO DE  RECAPEAMENTO ÁSFALTICO DA RUA RIO BRANCO COM ESQUINA A RUA RAMIRO BORTOLETTO NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_206.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_206.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A INSTALAÇÃO DE BRAÇO DE LUZ NO POSTE LOCALIZADO NA RUA RAMIRO BORTOLEDO ESQUINA COM A EXPEDICIONÁRIO EURIPIDES RODRIGUES LIMA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_207.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_207.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA RAMIRO BORTOLETTO ESQUINA COM A EXPEDICIONÁRIO EURÍPEDES RODRIGUES LIMA AO LADO DO SUPERMERCARDO LIBERDADE.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_208.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_208.2021._luan.pdf</t>
   </si>
   <si>
     <t>INDICAR A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRAÇAS PUBLICAS D.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_209.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_209.2021._luan.pdf</t>
   </si>
   <si>
     <t>INDICAR A ULTILIZAÇÃO DO ESPAÇO EXISTENTE DO GINÁSIO MUNICIPAL DE ESPORTE A CONSTRUÇÃO DE 3 (TRÊS) QUADRAS DE AREIA.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_211.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_211.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A MANUTENÇÃO, CONSERTO OU TROCA DE APARELHOS DE TODAS AS ACADEMIAS DE GINASTICA  AO AR LIVRE DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4209/indicacao_212.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4209/indicacao_212.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR AO DEPARTAMENTO RESPONSÁVEL A LIMPEZA DAS RUAS DO CONJUNTO FELICIO BICHUETTE E TAMBÉM A CONTRUÇÃO DE GIAS/SARJETAS NA RUA MAJOR NICOLAU BARTOLOMEU  RUA LOCALIZADA NO MESMO CONJUTO.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4210/indicacao_213.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4210/indicacao_213.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAR UM REDUTOR DE VELOCIDAE/LOMBADA NA AV. MOGIANA NA ALTURA DO NÚMERO 3.656 NO BSIRRO ALTO IGATI.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_214.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_214.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR SETOR COMPETENTE A COLOCAÇÃO DE BRAÇO DE LUZ NO POSTE DE ILUMINAÇÃO LOCALIZADO ENTRE AS RUAS AMADEU GARCIA E ITALO FAGONNI DE FRENTE A SUBSTITUIÇÃO DA CPFL NO BAIRRO JARDIM HAVAI.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_215.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_215.2021._luan.pdf</t>
   </si>
   <si>
     <t>INDICAR A IMPLEMENTAÇÃO DO PROGRAMA CURRÍCULO CERTO NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_216.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_216.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR A  MANUTENÇÃO DO BUEIRO E REPAROS EM SUA GRADE LOCALIZADO NA ESQUINA DA RUA SALDANHA MARINHO COM A RUA DR. GABRIEL  VILELA NA ESQUINA DO ESTABELECIMENTO COMERCIAL PHARMACOPÉIA Nº 586 NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_217.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_217.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE O PROLONGAMENTO DA RUA RIO BRANCO NO BAIRRO SÂNTO ANTÔNIO INTERLIGANDO A RUA ANDRÉ RIBEIRO  DE MENDONÇA ESQUINA COM A TRAVESSA DAS MAROCAS NO BAIRRO VILA GOMES.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_218.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_218.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE O PROLONGAMENTO DAS RUAS RUBENS CARLOS TOLEDO NO BAIRRO ALCEU MOLINA INTERLIGANDO A AVENIDA MOGIANA ENTRE OS BAIRRO ALCEU MOLINA INTERLIGANDO A AV. MOGIANA ENTRE  OS BAIRROS MORADA DO VERDE EJARDIM  IMPERIAL.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_219.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_219.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR DEPARTAMENTO COMPETENTE A PRORROGAÇÃO OU A AMPLIAÇÃO DO PERIODO DE ENTREGA DAS CESTAS BÁSICAS PARA AS CRIÂNÇAS EM SITUAÇÃO DE  VULNERABILIDADE.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_220.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_220.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A MANUTENÇÃO/CONSERTO DA TELA DA QUADRA ESPORTIVA DO BAIRRO WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_222.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_222.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SETOR COMPETENTE A TROCA DE LÂMPADAS DAS QUADRAS ESPORTIVAS DAS EMEFES.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_223.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_223.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR AS PROVIDÊNCIAS NECESSÁRIAS JUNTO AO DEPARTAMENTO O PAGAMENTO DA GRATIFICAÇÃO POR ASSIDUIDADE PARA AS PROFESSORAS READAPTADA.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_224.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_224.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A EQUIPARAÇÃO SALARIAL ENTRE OS CARGOS DE DIRETORAS DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_225.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_225.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR A NOMEAÇÃO DE FISCAIS DE POSTURA PARA ATENDER A DEMANDA DO MUNICÍPIO PARA CASO TENHA CONCURSO EM VIGÊNCIA QUE A MESMA SEJA NOMEADA IMEDIATAMENTE NOS TERMOS DA LEI E EM CASO DE NEGATIVO QUE SEJA ABERTO O CONCURSO  DE  FORMA IMEDIATA.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_226.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_226.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A POSSIBILIDADE DE INCORPORAÇÃO NO SALÁRIO BASE DOS PROFESSORES DE EDUCAÇÃO INFANTIL DA GRATIFICAÇÃO PELO EXERCÍCIO DE  TRABALHO EXTRAORDINÁRIO.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4227/indicacao_227.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4227/indicacao_227.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR A MANUTENÇÃO E INSTALAÇÃO DE PLACAS SINALIZADORAS COM NOMES DAS RUAS E DE TRÂNSITO NA AVENIDA MACIEL.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_228.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_228.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR UM MECANISMO DE FICALIZAÇÃO AOS AMBULANTES DE OUTRAS CIDADES QUE  ACABAM PREJUDICANDO OS PRODUTORES RURAIS/FEIRANTES E O  COMÉRCIO DE FORMA GERAL QUE EMPREGA A NOSSA POPULAÇÃO GERANDO RENDA E IMPOSTOS PARA O CRESCIMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4229/indicacao_229.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4229/indicacao_229.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR A CELEBRAÇÃO DE CONVÊNIO COM ALGUM LABORATÓRIO PARA MELHOR ATENDER OS ANIMAIS ATENDIDOS NA CLINICA MUNICIPAL.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_231.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_231.2021._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAR O CONSERTO DA DEPRESSÃO LOCALIZADA NO FINAL DA RUA MAJOR NICOLAU BARTOLOMEU SENTIDO O BAIRRO MIRANTE DO SOL COM A INSTALAÇÃO DE  SITEMA DE CAPTAÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4231/indicacao_232.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4231/indicacao_232.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAR A REALIZAÇÃO DE RECAPIAMENTO ASFÁLTICO NA RUA  MANOEL ZEFERINO DE PAULA NA ALTURA DO NÚMERO 600 BAIRRO SAUDADE.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_233.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_233.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAR A DISPONIBILIDADE  DE CAÇAMBAS/LIXEIRAS PARA DEPÓSITOS DE LIXO EM PONTOS ESTRATÉGICOS DA ANTIGA RODOVIÁRIA LOCAL A ONDE É SEDIADA A FEIRA DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_236.2021._carla_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_236.2021._carla_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAR A COLOCAÇÃO DE  "PARA- RAIOS" NA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_242.2021._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_242.2021._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>INDICAR A DISPONIBILIZAÇÃO DE UM VEÍULO PARA USO EXCLUSIVO NO SETOR DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_245.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_245.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>TOME AS PROVIDÊNCIAS NECESSÁRIAS JUNTO AO DEPARTAMENTO COMPETENTE DESTA MUNICIPALIDADE A CONSTRUÇÃODE MEIO FIO NO ASFALTO DA RUA JORGE MIGUEL SAAD NA ALTURA DO Nº 379, PRÓXIMO A TORRE DO CELULAR, LOCALIZADA NO BAIRRO JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_246.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_246.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICANDO A URGENTE NECESSIDADE DA REALIZAÇÃO DE ESTUDOS OBJETIVANDO A POSSIBLIDADE DE CONSTRUÇÃO DE PRÉDIO PÚBLICO PARA OS SETORES DE FISIOTERAPIA E DO CAPS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_247.2021._dra._edinamar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_247.2021._dra._edinamar_e_carla.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO A REATIVAÇÃO DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS, ASSIM COMO A CRIAÇÃO DAS MESMAS NOS BAIRROS QUE AINDA NÃO AS POSSUEM.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_248.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_248.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NECESSÁRIAS JUNTO AO DEPARTAMENTO COMPETENTE DESTA MUNICIPALIDADE PARA A CRIAÇÃO DE MAIS VAGAS DE ESTACIONAMENTO RESERVADAS AOS DEFICIENTES FÍSICOS E IDOSOS NA PRAÇA RUI BARBOSA E COLAÇÃO DE PLACA INDICATIVA DE TRÂNSITO SOBRE AS REFERIDAS VAGAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_249.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_249.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando manutenção dos brinquedos da Praça da Amizade.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Indicação solicitando tapa buracos na Rua Valter Venâncio da Silva.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_251.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_251.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando troca de local de lombada.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_252.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_252.2021._carla.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando instalação de grade em bueiro da Rua Pacífico Pinheiro.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_253.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_253.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando reparos na canaleta da Rua Sebastião Rodrigues Ferreira.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_254.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_254.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando recapeamento da Rua Antônio Zeferino de Paula.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_255.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_255.2021._luan.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando Curso de Informática aos servidores municipais.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_256.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_256.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicação com solicitação de Instalação de Bebedouro de água na Central 192.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_257.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_257.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Indicação com solicitação para Instalação de Lombada na Rua Vereador Albertino Pinto.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_258.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_258.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando o Tapa Buracos em trecho na Cel. José Alves Ferreira.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_259.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_259.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando criação do Conselho Municipal de políticas sobre Álcool e Drogas.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_260.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_260.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a concessão de Título de Utilidade Pública à ABRACE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_262.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_262.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Solicitação de tapa buracos cruzamento das Ruas Sebastião Rodrigues Ferreira com José Macário dos Santos.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_263.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_263.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Indicação do Presidente Frederick solicitando serviço de capina no Jardim Portinari.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Indicação do Presidente Frederick solicitando a Instalação de Lombada na Rua Raul Bartolomeu Piedade.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_265.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_265.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Indicação da edil Dra. Edinamar solicitando limpeza e revitalização no Jardim do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_266.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_266.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO A RETIRADA DE LIXEIRA LOCALIZADA EM FRENTE AO CENTRO OPERACIONAL.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Luan, CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_267.2021._luan_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_267.2021._luan_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO O PAGAMENTO DO INCENTIVO ADICIONAL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_268.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_268.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA PODA DE PÉ DE MANGA LOCALIZADO NA RUA ALZIRA BASILE GALUPO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_269.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_269.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A LIMPEZA DA CALÇADA E DO TERRENO LOCALIZADO NA RUA MARIA INÊS ARANTES.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>JOSÉ AGUINALDO DE OLIVEIRA, CLAUDIO REIS VILAS BOAS, FREDERICK REQUI MENDONÇA, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_270.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_270.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>Indicação com solicitação para a transformação dos leitos de UTI Covid em leitos convencionais.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_272.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_272.2021._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA VALTER VENÂNCIO DA SILVA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_273.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_273.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Indicação com solicitação para manutenção em rampas de acesso, faixas de pedestres e placas de sinalização.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_274.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_274.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação som solicitação para retirada de árvores localizadas na Rua. Rosalina B. Moreira.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_275.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_275.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para a possível permanência do atual valor do Auxílio Transporte.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_276.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_276.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando compra de ônibus com parte do repasse do duodécimo do ano de 2021.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_277.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_277.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando o envio a esta Casa de Projeto tratando do reajuste salarial aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4098/indicacao_099.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4098/indicacao_099.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Indicar realização de recapeamento asfáltico na Rua Abílio de Paula no trecho da Rua Mariquinha e a rua André Ribeiro de Mendonça Vila Gomes.</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Modifica o artigo 3º do Projeto de Lei nº 044/2021 do Executivo, que passa a vigorar com a seguinte redação:_x000D_
 Modifica o artigo 3º do Projeto de Lei nº 044/2021 do Executivo, que passa a vigorar com a seguinte redação: _x000D_
 _x000D_
 Art. 4º. O Conselho Municipal da Juventude será composto por representação paritária entre o Governo Municipal, sendo que a indicação deverá recair sobre servidor público efetivo, e a sociedade civil, nos seguintes termos: _x000D_
 I - (...)_x000D_
 d) 1 (um) representante do Departamento de Saúde.</t>
   </si>
   <si>
     <t>Modifica o artigo 3º do Projeto de Lei nº 045/2021 do Executivo, que passa a vigorar com a seguinte redação: _x000D_
 _x000D_
 ARTIGO 3º: O conselho Municipal dos Direitos da Pessoa com Deficiência será composto por representação paritária entre o Poder Municipal, sendo que a indicação deverá recair sobre servidor público efetivo, e a sociedade civil, nos seguintes termos:</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/90/of._especial._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/90/of._especial._frederick.pdf</t>
   </si>
   <si>
     <t>Of. do Presidente Frederick com solicitação ao Executivo Municipal.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4841/oficio_04.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4841/oficio_04.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o cumprimento da lei n. 882/12/2019</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4842/oficio_07.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4842/oficio_07.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo, cópia da Ata Solene de Posse do Prefeito, Vice Prefeito e vereadores de 01/01/2021.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4843/oficio_10.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4843/oficio_10.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a reforma do prédio da Associação de Bairro, no Bairro Evaristo Rodrigues Nunes.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4844/oficio_17.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4844/oficio_17.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente da Prefeitura , que inclua no cronograma a recuperação asfáltica nas ruas Maria Saad Gariba e Juyba Rodrigues Sóra.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4845/oficio_19.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4845/oficio_19.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente da prefeitura, a cobertura da quadra poliesportiva do bairro Evaristo Rodrigues Nunes.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4846/oficio_20.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4846/oficio_20.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente da prefeitura a cobertura da quadra poliesportiva do bairro José Pimentel</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4847/oficio_21.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4847/oficio_21.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo, proposições aprovadas na sessão Extraordinária do dia 20/01/2021</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4849/oficio_27.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4849/oficio_27.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente da municipalidade  a instalação de lombada na rua Expedicionário Eurípedes Rodrigues Lima.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4851/oficio_28.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4851/oficio_28.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo, proposição aprovada na sessão ordinária de 27/01/2021.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4852/oficio_31.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4852/oficio_31.2021.pdf</t>
   </si>
   <si>
     <t>Solicita, fiscalização de medidas sobre aglomeração no comércio, sobre a disseminação da COVID 19.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4853/oficio_32.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4853/oficio_32.2021.pdf</t>
   </si>
   <si>
     <t>Informando ao executivo o arquivamento do projeto de Lei 38/2020.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/oficio_n._51.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/oficio_n._51.2022.pdf</t>
   </si>
   <si>
     <t>Informações sobre concurso público 01/2021.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/of._054.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/of._054.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 54/2021 de autoria do Edil Frederick Requi Mendonça ao Chefe do Executivo Municipal, estudos de viabilidade, para que os atendentes de farmácia possa ser incluídos ano grupo de prioridade da vacinação contra o covid 19.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4778/oficio_56.2021_encaminha_documentos_da_sessao_0802.2025.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4778/oficio_56.2021_encaminha_documentos_da_sessao_0802.2025.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos ao executivo da sessão plenária do dia 08/02/2021.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4780/oficio_582021_disponibilizacao_de_caminhao_pipa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4780/oficio_582021_disponibilizacao_de_caminhao_pipa.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um caminhão pipa para molhar periodicamente as mudas das árvores frutíferas no conjunto Evaristo Rodrigues Nunes.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4781/oficio_0602021_implantacao_do_projeto_brasil_em_campo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4781/oficio_0602021_implantacao_do_projeto_brasil_em_campo..pdf</t>
   </si>
   <si>
     <t>Implementação do projeto Brasil em Campo no município de Igarapava.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4782/oficio_622021_aquisicao_de_ambulancia_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4782/oficio_622021_aquisicao_de_ambulancia_.pdf</t>
   </si>
   <si>
     <t>Aquisição de ambulância, ao deputado federal  Rafael Silva.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_632021_aquisicao_de_micro_onibus_tipo_van.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_632021_aquisicao_de_micro_onibus_tipo_van.pdf</t>
   </si>
   <si>
     <t>Aquisição de micro ônibus/tipo van ao deputado federal Rafael Silva.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4785/oficio_752021_solicitar_cronigrama_de_recolocacao_de_asfalto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4785/oficio_752021_solicitar_cronigrama_de_recolocacao_de_asfalto.pdf</t>
   </si>
   <si>
     <t>Solicitar cronograma de recolocação de asfalto, quando dá abertura de algum buraco para manutenção da rede de água e esgoto de Igarapava.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4787/oficio_76a2021_solicitacao_de_cronograma_de_vacinacao_contra_o_corona_virus.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4787/oficio_76a2021_solicitacao_de_cronograma_de_vacinacao_contra_o_corona_virus.pdf</t>
   </si>
   <si>
     <t>Solicitar a continuação na análise do projeto de lei complementar 001/2021 do Executivo.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4791/oficio_0772021_encaminhamento_ao_executivo_da_sessao_dia_17022021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4791/oficio_0772021_encaminhamento_ao_executivo_da_sessao_dia_17022021.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos ao  executivo da sessão plenária do dia 17/02/2021.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/of._103.2021._ao_executivo._autoria_do_ver._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/of._103.2021._ao_executivo._autoria_do_ver._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 103/2021 de autoria do Edil Frederick ao Chefe do Executivo Municipal, solicitando serviços de melhorias na Rua Custodio Ribeiro Soares.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4792/oficio_1042021_encaminha_ao_executivo_documentos_da_sessao_do_dia_22022021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4792/oficio_1042021_encaminha_ao_executivo_documentos_da_sessao_do_dia_22022021.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos ao executivo da sessão plenária do dia 22/02/2021.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4793/oficio_1102021_sugere_a_edicao_de_ato_normativo_para_fins_de_regulamentacao_de_curso_de_formacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4793/oficio_1102021_sugere_a_edicao_de_ato_normativo_para_fins_de_regulamentacao_de_curso_de_formacao.pdf</t>
   </si>
   <si>
     <t>Ao Procurador da República e ao Promotor de Justiça sobre o curso de formação para os vereadores eleitos.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4796/oficio_1122021_solicitar_individualizacao_dos_hidrometros_de_agua_nos_predinhos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4796/oficio_1122021_solicitar_individualizacao_dos_hidrometros_de_agua_nos_predinhos.pdf</t>
   </si>
   <si>
     <t>Solicitar a individualização dos hidrômetro de água nos "Predinhos", para auferir o consumo de cada morador.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>Ao promotor de Justiça Filipe Teixeira Antunes solicito posicionamento diante dos fatos.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4799/oficio_1222021_encaminhamento_de_documentos_ao_executivo_da_sessao_do_dia_01032021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4799/oficio_1222021_encaminhamento_de_documentos_ao_executivo_da_sessao_do_dia_01032021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de documentos ao executivo da sessão plenária do dia 01/03/2021.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4802/oficio_1242021_departamento_de_manutencao_e_servicos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4802/oficio_1242021_departamento_de_manutencao_e_servicos.pdf</t>
   </si>
   <si>
     <t>Departamento de manutenção e serviços sobre a realização de serviços na rua Custódia Ribeiro que apresenta decorrente erosão e a incorreta canalização de águas que havia sido feita.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4804/oficio_1252021_solicitacao_de_contratacapo_de_cirurgioes_dentistas_e_auxiliares.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4804/oficio_1252021_solicitacao_de_contratacapo_de_cirurgioes_dentistas_e_auxiliares.pdf</t>
   </si>
   <si>
     <t>Solicitar a contratação de Cirurgiões dentista e auxiliares.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, GÉLIO JOSÉ PRECIOZO, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4805/oficio_1262021_aquisicao_de_vacinas_contra_covid_19_para_a_populacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4805/oficio_1262021_aquisicao_de_vacinas_contra_covid_19_para_a_populacao.pdf</t>
   </si>
   <si>
     <t>Solicitar a necessidade de tomada de medidas para a aquisição de vacinas contra a Covid-19 para toda a população.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4808/oficio_1282021_agradecimento_de_realizacao_de_servicos_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4808/oficio_1282021_agradecimento_de_realizacao_de_servicos_.pdf</t>
   </si>
   <si>
     <t>Solicitar agradecimento pela realização dos serviços na Rua Custódio Ribeiro.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4810/oficio_1292021_departamento_de_engenharia.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4810/oficio_1292021_departamento_de_engenharia.pdf</t>
   </si>
   <si>
     <t>Departamento de Engenharia agradecendo pelo serviços prestados na Rua Custódia Ribeiro.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4811/oficio_1312021_sobre_irregularidades_da_santa_casa_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4811/oficio_1312021_sobre_irregularidades_da_santa_casa_de_igarapava.pdf</t>
   </si>
   <si>
     <t>Alguns fatos sobre as irregularidades da Santa Casa de Igarapva.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/oficio_133.2021_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/oficio_133.2021_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A COLOCAÇÃO DE FRESAS ASFÁLTICAS NA ENTRADA E RUAS DA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4812/oficio_1342021_solicitar_ronda_policial_na_entrada_e_saida_do_alunos_da_emef_coronel_quito.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4812/oficio_1342021_solicitar_ronda_policial_na_entrada_e_saida_do_alunos_da_emef_coronel_quito.pdf</t>
   </si>
   <si>
     <t>Solicitar ronda policial na fundação Sinhá Junqueira em especial nos horários de entrada e saída dos alunos da EMEF Coronel Quito Junqueira e no período noturno.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4813/oficio_1352021_solicitacao_de_recursos_que_sao_destinados_ao_trasporte_escolar_e_a_merenda_escolar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4813/oficio_1352021_solicitacao_de_recursos_que_sao_destinados_ao_trasporte_escolar_e_a_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitar recursos a serem destinados ao transporte escolar e à merenda escolar.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4814/oficio_1362021_habitacoes_pre_montadas_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4814/oficio_1362021_habitacoes_pre_montadas_.pdf</t>
   </si>
   <si>
     <t>Solicita moradias econômicas, que é o nosso objetivo principal mas também com o meio ambiente, surgiram as habitações pré-montadas, estas, disponibilizadas com grande variedade de materiais e formatos.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4815/ofico_1372021_encaminhamento_de_documentos_ao_executivo_da_sessaao_do_doia_08032021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4815/ofico_1372021_encaminhamento_de_documentos_ao_executivo_da_sessaao_do_doia_08032021.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos ao executivo da sessão plenária do dia 08/03/2021.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4816/ofcio_1382021_falta_de_creches_e_escolas_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4816/ofcio_1382021_falta_de_creches_e_escolas_.pdf</t>
   </si>
   <si>
     <t>Solicitar mais creches e escolas pra crianças e adolescentes.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4817/ofico_1392021_construcao_de_uma_ubs_na_vila_marilene.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4817/ofico_1392021_construcao_de_uma_ubs_na_vila_marilene.pdf</t>
   </si>
   <si>
     <t>Solicitar a realização de estudos objetivando a construção de uma unidade básica de saúde UBS na Vila Marilene.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>GILMAR FERNANDES, CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4818/oficio_1402021_aquisicao_de_1_onibus_para_transporte_escolar_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4818/oficio_1402021_aquisicao_de_1_onibus_para_transporte_escolar_.pdf</t>
   </si>
   <si>
     <t>Solicitar ao deputado federal Arnaldo Calil Pereira Jardim através de emenda parlamentar recursos financeiro, destinado a aquisição de 01 ônibus com finalidade de ser utilizado no transporte escolar, deste município.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4819/ofico_1422021_solicitar_esclarecimentos_sobre_a_vacinacao_na_pandemina.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4819/ofico_1422021_solicitar_esclarecimentos_sobre_a_vacinacao_na_pandemina.pdf</t>
   </si>
   <si>
     <t>Solicitar esclarecimentos acerca da vacinação de profissionais de saúde do nosso município pelo momento de pandemia que estamos passando.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4820/oficio_1432021_devolucao_projeto_de_lei_0042021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4820/oficio_1432021_devolucao_projeto_de_lei_0042021.pdf</t>
   </si>
   <si>
     <t>Em entendimento ao Of. 109/2021 do Executivo pelo presente, faço a devolução do PL 004/2021.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4821/ofico_1442021_promotor_de_justica.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4821/ofico_1442021_promotor_de_justica.pdf</t>
   </si>
   <si>
     <t>Ao promotor de justiça Filipe Teixeira Antunes que solicita algumas informações desta casa Legislativa que seguem:</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4822/ofico_1452021_melhorias_rua_09_de_julhos_na_altura_do_numero_365.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4822/ofico_1452021_melhorias_rua_09_de_julhos_na_altura_do_numero_365.pdf</t>
   </si>
   <si>
     <t>Solicitar a realização de estudos objetivando melhorias na Rua 9 de Julho na altura do número 365.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4823/oficio_1462021_melhorar_a_publicidade_a_frespeito_da_vacinacao_da_covid_19_para_idosos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4823/oficio_1462021_melhorar_a_publicidade_a_frespeito_da_vacinacao_da_covid_19_para_idosos.pdf</t>
   </si>
   <si>
     <t>Solicitar estudos para uma melhor publicidade a respeito da vacinação contra a Covid-19 para os idosos do nosso município.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/of._147.2021.frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/of._147.2021.frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 147/2021 de autoria do Edil Frederick ao Chefe do Executivo Municipal, solicitando a viabilidade de instituir gratificação especial por assiduidade ou outra gratificação de reconhecimento aos profissionais da saúde.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4824/1482021_adesao_de_mais_medicos_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4824/1482021_adesao_de_mais_medicos_.pdf</t>
   </si>
   <si>
     <t>Solicitar a viabilidade de adesão ao Programa Mais Médicos tendo visto o prazo de 15 de março para os municípios manifestarem interesse.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4826/oficio_1512021_solicitacao_que_seja_feita_triagem_nas_criancas_da_emeif_maria_luiza_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4826/oficio_1512021_solicitacao_que_seja_feita_triagem_nas_criancas_da_emeif_maria_luiza_.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita uma triagem com as crianças da EMEIF Maria Luiza Gonçalves Costa (Antiga AMEI) com o objetivo de possível fornecimento de cestas básicas às famílias das crianças portadoras de necessidades especiais.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4827/ofcio_1522021_encaminhamento_de_documentos_ao_executivo_sessao_dia_15.03.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4827/ofcio_1522021_encaminhamento_de_documentos_ao_executivo_sessao_dia_15.03.2021.pdf</t>
   </si>
   <si>
     <t>Encaminho ao Executivo os documentos da sessão plenária do dia 15/0/2021 para as devidas providências dentro do prazo estabelecido.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4828/ofcio_1532021_solicitar_mudanca_de_local_do_ponto_de_onibus_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4828/ofcio_1532021_solicitar_mudanca_de_local_do_ponto_de_onibus_.pdf</t>
   </si>
   <si>
     <t>Solicitar a possibilidade de mudança de local do ponto de ônibus que se localiza na Rua Dr. Gabriel Vilela, de fronte ao Supermercado Palácio dos Paes, pois o ponto fica em baixo da janela de uma residência, e durante à noite pessoas dicam fazendo algazarras no local e incomodando o morador.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4829/oficio_1542021_adote_a_plataforma_meu_emprego.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4829/oficio_1542021_adote_a_plataforma_meu_emprego.pdf</t>
   </si>
   <si>
     <t>Solicitar que o município adote a plataforma MEU EMPREGO que possui iniciativas de qualificação profissional através das Secretarias de Desenvolvimento Econômico e pelo Fundo Social do Governo do Estado de São Paulo através de parcerias com os municípios.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4830/oficio_1552021_adequacao_contencao_e_canalizacao_das_aguas_das_chuvas_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4830/oficio_1552021_adequacao_contencao_e_canalizacao_das_aguas_das_chuvas_.pdf</t>
   </si>
   <si>
     <t>Solicitar que determine ao setor de Obras e Serviços Públicos Municipais, faça estudos para adequar a contenção, canalização e destinação das águas das chuvas em nosso município, pois são ruas constantemente danificadas, entulhos , com bueiros constantemente entupidos.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4831/ofico_1562021_parabenizar_pelo_emprestimo_de_moto_niveladora_da_cidade_de_delta_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4831/ofico_1562021_parabenizar_pelo_emprestimo_de_moto_niveladora_da_cidade_de_delta_.pdf</t>
   </si>
   <si>
     <t>Parabenizar o empréstimo de uma moto niveladora de propriedade da cidade de Delta para a realização de serviços na cidade de Igarapava.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4832/oficio_1572021_anilise_e_elabore_projeto_de_lei_complementar_para_adequar_sosbre_os_prodessores_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4832/oficio_1572021_anilise_e_elabore_projeto_de_lei_complementar_para_adequar_sosbre_os_prodessores_.pdf</t>
   </si>
   <si>
     <t>Solicitar informações a respeito da indicação 027/2021 que pedia a analise a matéria e elaboração de PLC com a finalidade de adequar a legislação do Previgarapava em relação aos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4833/oficio_1582021_solicitar_ao_setoe_de_obras_pavimentacao_nas_vias_aos_bairros.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4833/oficio_1582021_solicitar_ao_setoe_de_obras_pavimentacao_nas_vias_aos_bairros.pdf</t>
   </si>
   <si>
     <t>Solicitar que determine ao setor de Obras, pavimentação asfáltica, nas vias de acesso aos Bairros Morada Verde, Waldir Dib Mattar e Avenida Mogiana.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4834/oficio_1592021_defensoria_publica_do_estado_de_sp..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4834/oficio_1592021_defensoria_publica_do_estado_de_sp..pdf</t>
   </si>
   <si>
     <t>Defensoria Pública do Estado de São Paulo, que sugere a implementação de um Conselho Municipal dos Direitos das Mulheres no Município de Igarapava.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4835/oficio_1602021_coordenador_administrativo_da_raizen.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4835/oficio_1602021_coordenador_administrativo_da_raizen.pdf</t>
   </si>
   <si>
     <t>Agradecer pelos serviços prestados à população contribuindo com desenvolvimento econômico contribuindo socialmente com os cidadãos de Igarapava.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>LEANDRO PEREIRA GASQUI, JOSÉ AGUINALDO DE OLIVEIRA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4836/oficio_1612021_possibilidadede_o_envio_de_um_pl_para_subustituir_o_pl_0112021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4836/oficio_1612021_possibilidadede_o_envio_de_um_pl_para_subustituir_o_pl_0112021.pdf</t>
   </si>
   <si>
     <t>Solicitar que estude a possibilidade do envio de novo PL em substituição ao projeto 011/2021 deste executivo, que trata da concessão de desconto e parcelamento do IPTU, alterando percentual de desconto para quem fizer o pagamento em parcela única do IPTU de 5% para 10%.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4837/oficio_1622021_encaminha_documentos_ao_executivo_da_sessao_do_dia_22032021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4837/oficio_1622021_encaminha_documentos_ao_executivo_da_sessao_do_dia_22032021.pdf</t>
   </si>
   <si>
     <t>Encaminha os documentos ao Executivo da sessão plenária do dia 22/03/2021 para as devidas providências dentro do prazoestabelecido.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4838/oficio_1632021_realizacao_de_ronda_na_usina_junqueira_durante_periodo_no_notuno_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4838/oficio_1632021_realizacao_de_ronda_na_usina_junqueira_durante_periodo_no_notuno_.pdf</t>
   </si>
   <si>
     <t>Solicitar que intervenha junto a Empresa Tri Serviços Segurança e solicite aos seus responsáveis que estudem a possibilidade da realização de ronda na Usina Junqueira durante o período noturno, serviço que poderá trazer um pouco mais de segurança aos seus moradores.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4839/oficio_1642021_gerente_da_empresa_tri_servicos_seguranca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4839/oficio_1642021_gerente_da_empresa_tri_servicos_seguranca.pdf</t>
   </si>
   <si>
     <t>Solicitar que estude a possibilidade de fazer ronda na Usina Junqueira, durante o período noturno.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/of._165.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/of._165.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>Of. dos vereadores, solicitando reforma na escola Alfredo Cesário.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4756/oficio_166.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4756/oficio_166.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a possibilidade de aumentar a quantidade de ração ao Centro de Bem Estar Animal.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Solicita ao Poder executivo, a construção de lombadas na estrada de cana nas imediações da Vila Gomes (Chácara dos Carrer), até o bairro José Pimentel, proximidades da Cana Brava.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4758/oficio_168.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4758/oficio_168.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento Municipal de saúde, objetivando a ampliação dos atendimentos de consultas pediátricas no Posto de Saúde Central.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>Solicita ao Chefe de Divisão e Controle de Vigilância sanitária, objetivando a limpeza dos terrenos baldios localizados no loteamento recanto dos Pinheiros.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4760/oficio_170.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4760/oficio_170.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Departamento responsável da Prefeitura a colocação de barreiras sanitárias nas entradas da cidade.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4761/oficio_171.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4761/oficio_171.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas na sessão ordinária de 29/03/2021, para as devidas providências.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4762/oficio_172.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4762/oficio_172.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Coordenador Administrativo da Unidade Raizen, para que os caminhões Pipa, possam, jogar água nas estradas de cana próxima aos bairros da Vila Gomes e no Conjunto José Pimentel.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4763/oficio_173.2021-.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4763/oficio_173.2021-.pdf</t>
   </si>
   <si>
     <t>Solicita a Promotoria de Justiça para interceda á secretaria de saúde do município, visando a vacinação dos funcionários de farmácias</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4764/oficio_175.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4764/oficio_175.2021.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a contratação do veterinário aprovado no ultimo concurso público municipal</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4765/oficio_177.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4765/oficio_177.2021.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a possibilidade de realizar a reformas no Ginásio de Esporte "Jorge A. Scandiuzzi".</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4766/oficio_178.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4766/oficio_178.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a possibilidade de realizar a implantação de ciclovias em vias urbanas e nos trechos que dá acesso ao Parque Ecoturístico da cidade.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4767/oficio_180.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4767/oficio_180.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a possibilidade de realizar a construção de uma quadra de tênis no antigo "barracão" localizado no Ginásio de esportes A. Scandiuzzi</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4768/oficio_181.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4768/oficio_181.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a possibilidade de realizar a cobertura da Quadra Esportiva localizada no Conjunto José Pimentel..</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4770/oficio_184.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4770/oficio_184.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas na sessão ordinária de 05/04/2021, para as devidas providências.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4771/oficio_185.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4771/oficio_185.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a construção de uma quadra poliesportiva no Campo de Aviação.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4772/oficio_186.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4772/oficio_186.2021.pdf</t>
   </si>
   <si>
     <t>Parabeniza funcionários da Prefeitura, pela dedicação e esforço, pelo notável trabalho realizado com as rapas de asfalto em vias de ligação em bairros que sofriam com poeira ou lama.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4773/oficio_187.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4773/oficio_187.2021.pdf</t>
   </si>
   <si>
     <t>Agradece cidadão igarapavense pela doação de entulhos industrializados , para ser utilizado em estradas do município.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4774/oficio_188.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4774/oficio_188.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário da Saúde a possibilidade de divulgação o boletim informativo atualizados sobre os dados do Covid 19.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4775/oficio_189.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4775/oficio_189.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que adotem medidas de fiscalização aos trabalhadores informais de outras localidades que trabalham na cidade.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4776/oficio_190.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4776/oficio_190.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, a possibilidade de instalação de redutor de velocidade, na rua José Caetano de Menezes</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4777/oficio_191.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4777/oficio_191.2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações a Agência Bancaria, sobre termo de convênio de empréstimo consignando.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4779/oficio_192.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4779/oficio_192.2021.pdf</t>
   </si>
   <si>
     <t>Informações aos Membros do Conselho Municipal de Saúde de Igarapava, sobre reunião com comerciantes do municipio</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4784/oficio_193.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4784/oficio_193.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas na sessão ordinária de 12/04/2021, para as devidas providências.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4786/oficio_194.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4786/oficio_194.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a prorrogação de prazo de desconto de IPTU.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4788/oficio_195.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4788/oficio_195.2021.pdf</t>
   </si>
   <si>
     <t>solicita ao Secretário de Saúde, melhorias de condições de trabalhos nos postos de atendimento de saúde.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4790/oficio_196.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4790/oficio_196.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, o comparecimento de responsáveis pelo departamento financeiro, para participarem de reunião, com objetivo esclarecer dúvidas e questionamentos sobre em relação aos valores não repassados ao PREVIGARAPAVA</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Solicita ao Superintendente da CPFL Paulista, a suspensão dos cortes de energias, devido a pandemia do Covid 19</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4795/oficio_200.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4795/oficio_200.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Gerente da SABESP, a suspensão dos cortes de água, devido a pandemia do Covid 19</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4798/oficio_203.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4798/oficio_203.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário da Saúde, a criação de um posto de atendimento médico</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4800/oficio_204.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4800/oficio_204.2021.pdf</t>
   </si>
   <si>
     <t>Convite ao Presidente do PREVIGARAPAVA apara participar de uma reunião para sanar dúvidas em relação aos valores não repassados pelo executivo.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4801/oficio_205.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4801/oficio_205.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, o comparecimento de responsáveis pelo departamento competente da municipalidade, para participarem de reunião, com objetivo esclarecer dúvidas e questionamentos sobre o Projeto de Lei 16/2021.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4803/oficio_206.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4803/oficio_206.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente da CPFL informações sobre rede de energia elétrica.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4807/oficio_208.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4807/oficio_208.2021.pdf</t>
   </si>
   <si>
     <t>solicita à Deputada Estadual a implantação do Programa Alimento Solidário no município de Igarapava.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4809/oficio_210.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4809/oficio_210.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Interventor da Santa Casa,  para participar de reunião, com objetivo esclarecer dúvidas e questionamentos sobre em relação ao Projeto de Lei 16/2021.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/of._211.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/of._211.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação na Rua Limirio Galvão, no bairro Jardim Havaí.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/of._215.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/of._215.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação na Rua José Stopatto, n bairro da Saudade.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/of._216.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/of._216.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação na Rua Jamil Mattar, no bairro Jardim Havaí.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/of._219.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/of._219.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando operação tapa buracos nas avenidas da cidade.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/of._222.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/of._222.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento na rua Cel José Alves Ferreira, trecho compreendido entre as vias Ozório machado e Cel José Francisco Martins.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/of._223.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/of._223.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção e limpeza das bocas de lobo/bueiros das vias de nossa cidade.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/of._224.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/of._224.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando , para que sejam realizados os serviços de pavimentação e a implantação de iluminação pública na Rua Alameda Adão Gabeline, trecho compreendido com a Rua Olívio Passeto.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/of._222.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/of._222.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando os serviços de recapeamento na rua Nicolau Jorge Nunes.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/of._226.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/of._226.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando a pavimentação que interliga os bairros Jardim Primavera  e o Ricardo Bozolla, prolongamento da rua Lourdes Silveira, que dá acesso aos bairros Jardim Botânico, o Jardim Havaí e suas adjacentes.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/of._284.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/of._284.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando informações se nas Unidade Básica de Saúde - UBS, realizam consultas médicas com especialista em Neurologia e Ortopedia.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/of._285.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/of._285.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a respeito da execução da lei 882/2019.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/of._290.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/of._290.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando o credenciamento do IANSPE na Santa Casa.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4806/oficio_207.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4806/oficio_207.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária do dia 19/04/2021, para as devidas providências</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/of._300.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/of._300.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, Reestruturação Administrativa dos Servidores Públicos.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/of._361.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/of._361.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitando a urgente necessidade de realização de estudo e implantação de um Centro Específico para Avaliação, Atendimento e Tratamento de casos suspeitos e confirmados de COVID-19.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/of._375.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/of._375.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, concessão de novo prazo da lei municipal n. 938/2021.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/of._473.2021_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/of._473.2021_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, melhorias no espaço da Feira do Produtor.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/of._474.2021_edil_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/of._474.2021_edil_frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, a prorrogação de um novo prazo de desconto de débitos de tributos municipais.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/of._577.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/of._577.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício parabenizando a PM, pelo trabalho preventivo e de apoio no legislativo.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo, a pavimentação asfáltica e a iluminação publica, na rua Homero Arantes, trecho compreendido entre a rua Amadeu Garcia e a rua Valter Venâncio no Jardim Havaí.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/of._580.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/of._580.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, o prolongamento da Avenida São Paulo.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/of._582.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/of._582.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, o prolongamento da rua Juyba Rodrigues Sora.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/of._583.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/of._583.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, a instalação de "Guarda Corpo", nas laterais do Córrego Santa Rita.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/of._586.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/of._586.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo, a pavimentação asfáltica na rua Munir Mattar, no Bairro Waldir Dib Mattar.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/of._587.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/of._587.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo, recapeamento asfáltico na rua Piauí.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/of._588.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/of._588.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, recapeamento asfáltico, na rua Silvio Damásio.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/of._589.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/of._589.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo, recapeamento asfáltico, na rua João Orsi, no Jardim Igati.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/of._591.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/of._591.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo, sinalização na torre telefônica entre as ruas Jorge Miguel Saad com Sebastião Rodrigues Ferreira.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/of._598.2021._frederick_e_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/of._598.2021._frederick_e_claudio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, fornecimento de transporte gratuito aos alunos do Centro Promoção Social.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Ofício nº 658/2021 de autoria do Edil Frederick, ao Gerente da Sabesp da unidade de Igarapava-SP, solicitando informações a respeito do serviço de ligação de água e esgoto.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/7/oficio_660-2021_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/7/oficio_660-2021_claudio.pdf</t>
   </si>
   <si>
     <t>Ofício nº 660/2021 de autoria do Edil Cláudio ao Chefe do Executivo Municipal, solicitando viabilidade de estudos para a possibilidade de via de mão única na Rua José Mariano dos Santos, conjunto Assad Salim.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>Ofício nº 661/2021 de autoria do Edil Cláudio ao Chefe do Executivo Municipal, solicitando recapeamento asfáltico na Rua Cap. Chico Ribeiro, no trecho compreendido entre as Ruas Cel. Quito e Avenida 22 de maio.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>Ofício nº 662/2021 de autoria do Edil Cláudio ao Chefe do Executivo Municipal, solicitando serviços de recapeamento na Travessa José Severino, localizada no Jardim Beatriz.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/10/of._673.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/10/of._673.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Ofício º 673/2021 de autoria do Edil Rinaldo ao Chefe do Poder Executivo, solicitando ao setor responsável que sejam tomadas medidas para o bem estar e segurança dos discentes e docentes da EMEI Maria da Conceição dos Santos.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/11/of._681.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/11/of._681.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício º 681/2021 de autoria do Edil Frederick ao Chefe do Poder Executivo, solicitando que, com bons olhos, olhe para as reivindicações da Associação Igarapavense de Ciclismo e Esportes de Aventura.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/12/of._682.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/12/of._682.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício º 682/2021 de autoria do Edil Frederick ao Chefe do Poder Executivo, solicitando pedido de alteração e adequação da Lei Municipal nº 938 de 05 de abril de 2021, feito por Marcelo Bertanha (representante UBCAR)</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/44/of._706.2021._gilmar_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/44/of._706.2021._gilmar_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDOS COM O OBJETIVO DE CONCEÇÃO DE REPOSIÇÃO DE PERDAS SALARIAIS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/91/of._713.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/91/of._713.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Of. do vereador Gélio com solicitação ao Executivo Municipal.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/114/of._717.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/114/of._717.2021._luan.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação ao Executivo.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/92/of._721.2921._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/92/of._721.2921._frederick.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/93/of._722.2021._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/93/of._722.2021._gilmar.pdf</t>
   </si>
   <si>
     <t>Of. do vereador Gilmar com solicitação ao Executivo Municipal.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Of. solicitando informações do Executivo.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/116/of._726.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/116/of._726.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação ao Executivo Municipal.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/117/of._727.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/117/of._727.2021._frederick.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/118/of._728.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/118/of._728.2021._frederick.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/129/of._739.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/129/of._739.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Of. solicitando manutenção da Rua. Francisco Antônio da Silva.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/130/of._740.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/130/of._740.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Of. solicitando limpeza no Bairro Monte Castelo.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/131/of._741.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/131/of._741.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Of. solicitando poda de árvores em frente à escola EMEF. Jardel Biguetti Domeneghi.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/132/of._742.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/132/of._742.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Of. solicitando pintura e instalação de placa em frente à EMEF Jardel Biguetti Domeneghi.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/133/of._743.2021._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/133/of._743.2021._claudio.pdf</t>
   </si>
   <si>
     <t>Of. solicitando a instalação de placa para deficiente físico na Rua Francisco Antônio da Silva.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/144/of._744.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/144/of._744.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação do vereador para a inclusão do município no Programa de Equipagem e Modernização da Infraestrutura de Órgãos.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/175/of._801.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/175/of._801.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. solicitando melhoria de sinalização na Rua Floripes Domenegui.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/176/of._803.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/176/of._803.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. solicitando implantação de iluminação pública e lombada na via que interliga os Bairros Ricardo Bozolla e Monte Castelo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/185/of._804.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/185/of._804.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. solicitando informações e adequações à Lei Complementar 049/2016.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/187/of._808.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/187/of._808.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Of. solicitando reforço da vacina contra o Covid-19 aos profissionais de educação do município.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/oficio_n._810.2021_edil_frederick_requi_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/oficio_n._810.2021_edil_frederick_requi_mendonca.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Poder Executivo, a correta infraestrutura da Rua 9 de julho trecho compreendido com a Rua Cel José Alves Ferreira.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/197/of._814.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/197/of._814.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Edil José Aguinaldo solicitando implantação do Programa Auxílio Brasil.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/198/of._823.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/198/of._823.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do edil José Aguinaldo solicitando a aplicação do FUMACÊ contra o mosquito Aedes Aegypt.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/199/of._828.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/199/of._828.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. do edil Frederick solicitando recapeamento das Ruas Virgílio Marcacini e Rua Nicolau Nassif.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/200/of._833.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/200/of._833.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Of. do edil Gélio solicitando a criação do Projeto Jardim nas Escolas.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/228/of._847.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/228/of._847.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação para limpeza e roçagem do mato na EMEF. Alfredo Cesário.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/230/of._848.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/230/of._848.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação de melhorias na iluminação da Praça Sérgio Garcia.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/247/of._868.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/247/of._868.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação para revitalização de Ponte na Fazenda Aliança.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>Of. com solicitação de Contratação de Profissional Fonoaudiólogo.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Of. com solicitação para realizar vistoria na árvores da Praça Rui Barbosa.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/276/of._895.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/276/of._895.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. com solicitação para limpeza e reforma do Quiosque do Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4769/oficio_183.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4769/oficio_183.2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a possibilidade de distribuição de KIT ESPORTIVO, para a Secretária Municipal de Esportes</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>OFRES</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal</t>
   </si>
   <si>
     <t>Of. EM RESP. À INDICAÇÃO 268/2021. SOLICITANDO PODA DE PÉ DE MANGA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/288/of._s.n_exec._resp._a_indicacao_269.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/288/of._s.n_exec._resp._a_indicacao_269.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DA INDICAÇÃO 269/2021. SOLICITANDO LIMPEZA DE CALÇADA E DE TERRENO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/32/of._062.2021._exec._resp._ao_of._569.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/32/of._062.2021._exec._resp._ao_of._569.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Ofício 062/2021 do Executivo em resposta ao Ofício 569/2021 do Legislativo de autoria do edil Gélio.</t>
   </si>
   <si>
     <t>Resposta do Executivo ao Requerimento 073/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>Ofício nº 176/2021 do Executivo Municipal da Divisão de Turismo em resposta  ao Ofício Legislativo nº 527.2021 de autoria do Edis Luan e Gélio.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/33/of._557.2021._exec._resp._a_indicacao_226.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/33/of._557.2021._exec._resp._a_indicacao_226.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 557/2021 do Executivo Municipal em resposta à Indicação 226/2021 do edil Rinaldo</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2/of._623.2021._exec._resp._ao_req._056.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2/of._623.2021._exec._resp._ao_req._056.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 623/2021, do Executivo Municipal em resposta ao Requerimento 056/2021do Edil Rinaldo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3/of._648.2021._exec._res._ao_of._646.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3/of._648.2021._exec._res._ao_of._646.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 643/2021 do Executivo Municipal em Resposta ao Ofício 646/2021 do Edil Frederick.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Ofício nº  648/2021 do Executivo Municipal em resposta  ao Requerimento 054/2021 da Edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5/of._649.2021._exec._resp._ao_req._058.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5/of._649.2021._exec._resp._ao_req._058.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº  649/2021 do  Executivo Municipal em resposta ao Requerimento nº 058/2021 do Edil Frederick.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/143/of._650.2021._exec._resp._ao_requerimento_094.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/143/of._650.2021._exec._resp._ao_requerimento_094.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em Resposta ao Requerimento 094/2021 do edil Rinaldo.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/57/of._659.2021._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/57/of._659.2021._executivo.pdf</t>
   </si>
   <si>
     <t>Of. com informações do Executivo sobre repasses de recursos ao município.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/34/of._666.2021._exec._resp._ao_req._064.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/34/of._666.2021._exec._resp._ao_req._064.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Ofício nº 666/2021 do Executivo Municipal em resposta ao requerimento 064/2021 de autoria do edil Carlos Roberto</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/35/of._673.2021._exec._resp._ao_req._059.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/35/of._673.2021._exec._resp._ao_req._059.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 673/2021 do Executivo Municipal em resposta ao requerimento 059/2021 de autoria do edil Frederick</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/37/of._676.2021._exec._resp._ao_req._060.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/37/of._676.2021._exec._resp._ao_req._060.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Ofício nº 676/2021 do Executivo Municipal em resposta ao requerimento nº 060/2021 de autoria do edil Frederick</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/38/of._677.2021._exec._resp._ao_req._066.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/38/of._677.2021._exec._resp._ao_req._066.2021._carla.pdf</t>
   </si>
   <si>
     <t>Ofício nº 677/2021 do Executivo Municipal em resposta ao requerimento 066/2021 de autoria da edil Carla</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/39/of._678.2021._exec._resp._ao_req._061.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/39/of._678.2021._exec._resp._ao_req._061.2021._gelio.pdf</t>
   </si>
   <si>
     <t>Ofício nº 678/2021 do Executivo Municipal em resposta ao requerimento 061/2021 de autoria do edil Gélio</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/40/of._678.2021._exec._resp._ao_req._067.2021._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/40/of._678.2021._exec._resp._ao_req._067.2021._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>Ofício nº 678/2021 do Executivo Municipal em resposta ao requerimento 067/2021 de autoria dos edis Carla e Rinaldo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/41/of._681.2021._exec._resp._ao_req._062.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/41/of._681.2021._exec._resp._ao_req._062.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Ofício nº 681/2021 do Executivo Municipal em resposta ao requerimento 062/2021 de autoria do edil Rinaldo</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/43/of._715.2021._exec._resp._ao_req._075.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/43/of._715.2021._exec._resp._ao_req._075.2021._carla.pdf</t>
   </si>
   <si>
     <t>Ofício nº 715/2021 do Executivo Municipal em resposta ao requerimento 075/2021 de autoria da edil Carla</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/58/of._726.2021._exec._balancete_setembro_de_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/58/of._726.2021._exec._balancete_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Balancete do Executivo do mês de Setembro de 2021</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/59/of._731.2021._exec._resp._ao_requerimento_077.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/59/of._731.2021._exec._resp._ao_requerimento_077.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em Resposta ao Requerimento 077/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/60/of._732.2021._exec._resp._ao_requerimento_068.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/60/of._732.2021._exec._resp._ao_requerimento_068.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 068/2021 da edil Carla.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/61/of._734.2021._exec._resp._ao_requerimento_069.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/61/of._734.2021._exec._resp._ao_requerimento_069.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 069/2021 da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/125/of._745.2021._exec._resp._ao_req._078.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/125/of._745.2021._exec._resp._ao_req._078.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. reposta do Executivo ao Requerimento 078/2021 da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao Requerimento 074/2021 do edil Rinaldo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/82/of._748.2021._exec._resp._ao_requerimento_076.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/82/of._748.2021._exec._resp._ao_requerimento_076.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. reposta do Executivo ao Requerimento 076/2021 da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/83/of._749.2021._resp._ao_requerimento_072.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/83/of._749.2021._resp._ao_requerimento_072.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao requerimento 072/2021 do edil Rinaldo.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/126/of._760.2021._exec._resp._ao_req._065.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/126/of._760.2021._exec._resp._ao_req._065.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao Requerimento 065/2021 de autoria da edil Carla.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/127/of._763.2021._exec._resp._ao_req._071.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/127/of._763.2021._exec._resp._ao_req._071.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao Requerimento 071/2021 de autoria do Presidente Frederick.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/154/of._764.2021._exec._resp._ao_req._079.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/154/of._764.2021._exec._resp._ao_req._079.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 079/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/155/of._765.2021._exec._resp._ao_req._088.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/155/of._765.2021._exec._resp._ao_req._088.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 088/2021 de autoria da edil Carla Adriana.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/156/of._768.2021._exec._resp._ao_req._097.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/156/of._768.2021._exec._resp._ao_req._097.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em Resposta ao Requerimento 097/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/157/of._769.2021._exec._res._ao_req._081.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/157/of._769.2021._exec._res._ao_req._081.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 081/2021 de autoria do Presidente Frederick.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/158/of._775.2021._exec._resp._ao_req._096.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/158/of._775.2021._exec._resp._ao_req._096.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 096/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/159/of._787.2021._exec._res._aos_requerimentos_082_085_086_098_e_090.2021._dra._edinamar_carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/159/of._787.2021._exec._res._aos_requerimentos_082_085_086_098_e_090.2021._dra._edinamar_carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta aos Requerimentos 082, 085, 086, 089 e 090/2021 de autoria dos edis Dra. Edinamar, Carla Adriana e Rinaldo.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/167/of._794.2021._exec._resp._ao_req._092.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/167/of._794.2021._exec._resp._ao_req._092.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 092/2021 da edil Carla Adriana.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/168/of._795.2021._exec._resp._ao_req._101.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/168/of._795.2021._exec._resp._ao_req._101.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 101/2021 de autoria da edil Carla.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/169/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/169/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 095/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/170/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/170/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 084/2021 de autoria de todos os edis da Câmara Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/171/of._803.2021._exec._resp._ao_req._093.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/171/of._803.2021._exec._resp._ao_req._093.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 093/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 080/2021 de autoria do Presidente Frederick.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/189/of._809.2021._exec._resp._ao_requerimento_102.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/189/of._809.2021._exec._resp._ao_requerimento_102.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 102/2021 de autoria da edil Ccarla.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/190/of._810.2021._exec._resp._ao_requerimento_087.2021._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/190/of._810.2021._exec._resp._ao_requerimento_087.2021._carla.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 087/2021 de autoria da edil Carla.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 120/2021 QUE PEDIA INFORMAÇÕES DO DEPARTAMENTO DE EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/290/of._814.2021._rres._ao_req._122.2021._dila_carlos_carla_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/290/of._814.2021._rres._ao_req._122.2021._dila_carlos_carla_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM RESPOSTA AO REQUERIMENTO 122/2021 QUE SOLICITAVA INFORMAÇÕES DO DEP. DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/191/of._822.2021._exec._resp._ao_requerimento_103.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/191/of._822.2021._exec._resp._ao_requerimento_103.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 103/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/193/of._823.2021._exec._resp._ao_requerimento_105.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/193/of._823.2021._exec._resp._ao_requerimento_105.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 105/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/194/of._825.2021._exec._resp._ao_requerimento_106.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/194/of._825.2021._exec._resp._ao_requerimento_106.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 106/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/226/of._844.2021._exec._resp._ao_of._804.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/226/of._844.2021._exec._resp._ao_of._804.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao Of. 804/2021 de autoria do Presidente  Frederick.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/227/of._845.2021._exec._resp._ao_requerimento_110.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/227/of._845.2021._exec._resp._ao_requerimento_110.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. resposta do Executivo ao Requerimento 110/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/231/of._856.2021._exec._resp._ao_requerimento_107.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/231/of._856.2021._exec._resp._ao_requerimento_107.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo com resposta ao Requerimento 107/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/244/of._872.2021._exec._resp._ao_requerimento_108.2021._dila.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/244/of._872.2021._exec._resp._ao_requerimento_108.2021._dila.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 108 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/245/of._882.2021._exec._resp._ao_requerimento_112.2021._carla_e_dila.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/245/of._882.2021._exec._resp._ao_requerimento_112.2021._carla_e_dila.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 112/2021 de autoria das edis Carla e Dra. Edinamar</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/268/of._901.2021._exec._resp._ao_req._117.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/268/of._901.2021._exec._resp._ao_req._117.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 117/2021 de autoria do edil Carlos Roberto.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/269/of._906.2021._exec._resp._ao_of._816.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/269/of._906.2021._exec._resp._ao_of._816.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Ofício 816/2021 de autoria do Presidente Frederick.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/270/of._907.2021._exec._resp._ao_req._111.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/270/of._907.2021._exec._resp._ao_req._111.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 111/2021 de autoria da edil Dra. Edinamar.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/285/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/285/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em Resposta ao Requerimento 109/2021 de autoria do edil Carlos Roberto.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/272/of._918.2021._exec._res._ao_req._123.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/272/of._918.2021._exec._res._ao_req._123.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 123/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/292/of._939.2021._exec._res._ao_req._116.2021._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/292/of._939.2021._exec._res._ao_req._116.2021._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM REPOSTA AO REQUERIMENTO 116/2021 SOLICITANDO INFORMAÇÕES SOBRE O CASTRA MÓVEL.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/234/protocolo_7371._exec._resp._ao_of._823.2021._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/234/protocolo_7371._exec._resp._ao_of._823.2021._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>Documento em Resposta ao Of. 823/2021 de autoria do edil José Aguinaldo.</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 104/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>ANTPR</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE IGARAPAVA O PROGRAMA DE INCENTIVO A AGRICULTURA FAMILIAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/14/anteprojeto_de_lei_018.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/14/anteprojeto_de_lei_018.2021._frederick.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL DE IGARAPAVA A INSTITUIR O PROGRAMA COLETA SELETIVA DE RESÍDUOS RECICLÁVEIS, COM A FINALIDADE DE PROMOVER A DEFESA DO MEIO AMBIENTE E A GERAÇÃO DE TRABALHO E RENDA.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ADOTADAS PELO MUNICÍPIO PARA REALIZAR A ORIENTAÇÃO A PAIS E PROFESSORES DA CIDADE DE IGARAPAVA SOBRE AS CARACTERÍSTICAS DO TRANSTORNO DO DÉFICIT DE ATENÇÃO — TDA.</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, FREDERICK REQUI MENDONÇA, GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO DE OLIVEIRA, LEANDRO PEREIRA GASQUI, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/16/anteprojeto_de_lei_020.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/16/anteprojeto_de_lei_020.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE PRAÇA PÚBLICA E DENOMINAÇÃO DE “PRAÇA DA BÍBLIA SAGRADA” A ÁREA LOCALIZADA NO SISTEMA DE LAZER DO BAIRRO RICARDO BOZZOLA NA CIDADE DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/45/anteprojeto_de_lei_021.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/45/anteprojeto_de_lei_021.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Estabelece o regime jurídico das parcerias entre a administração pública e pessoas jurídicas interessadas na aquisição de_x000D_
 imóvel industrial situada no Distrito Industrial - Jacyr Mattar do Município de Igarapava-SP</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/66/anteprojeto_de_lei_022.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/66/anteprojeto_de_lei_022.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VACINAÇÃO CONTRA A HEPATITE A PARA HOMENS E MULHERES QUE TRABALHAM DIRETAMENTE NA COLETA DE LIXO E FRENTE DE TRABALHO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/180/anteprojeto_de_lei_023.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/180/anteprojeto_de_lei_023.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>Anteprojeto que proíbe a utilização de verba pública, no âmbito do município, em eventos e serviços que promovam a sexualização de crianças e adolescentes.</t>
   </si>
   <si>
     <t>DE AUTORIA DO EDIL FREDERICK REQUI MENDONÇA, QUE AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A CONCEDER ABONO EXCEPCIONAL AOS PROFISSIONAIS DA EDUCAÇÃO EM_x000D_
 EFETIVO EXERCICIO NA REDE MUNICIPAL DE ENSINO BÁSICO DE IGARAPAVA, E DÁ OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/181/anteprojeto_de_lei_025.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/181/anteprojeto_de_lei_025.2021._frederick.pdf</t>
   </si>
   <si>
     <t>Anteprojeto propondo a criação de ajuda de custo "Bolsa Atirador" aos atiradores do Tiro de Guerra.</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR GÉLIO JOSÉ PRECIOZO QUE: “DISPÕE SOBRE A REGULARIZAÇÃO DA PESCA DO TUCUNARÉ AMARELO (CICHLA KELBERI) E TUCUNARÉ AZUL (CICHLA PIQUITI) NAS ÁGUAS REPRESADAS DA USINA HIDRELÉTRICA DE IGARAPAVA E SEUS AFLUENTES NOS LIMITES DO MUNICÍPIO DE INTERESSE TURÍSTICO DE IGARAPAVA E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/217/anteprojeto_de_lei_027.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/217/anteprojeto_de_lei_027.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CRIAR ÓRGÃO DE ASSISTÊNCIA JUDICIÁRIA GRATUITA PARA PESSOAS HIPOSSUFICIENTES NO ÂMBITO DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/218/anteprojeto_de_lei_028.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/218/anteprojeto_de_lei_028.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER CESTA NATALINA AOS SERVIDORES PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/219/anteprojeto_de_lei_029.2021._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/219/anteprojeto_de_lei_029.2021._gelio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "VAMOS FLORIR" NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/220/anteprojeto_de_lei_030.2021._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/220/anteprojeto_de_lei_030.2021._frederick.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CICLOTURISMO NO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/251/anteprojeto_de_lei_031.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/251/anteprojeto_de_lei_031.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE INSTITUI O PROJETO CONSERVADOR E PRODUTOR DE ÁGUA E AUTORIZA O PODER EXECUTIVO A PAGAR POR SERVIÇOS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ATCOM</t>
   </si>
   <si>
     <t>Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/53/ata_reuniao_comissoes_13.10.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/53/ata_reuniao_comissoes_13.10.2021.pdf</t>
   </si>
   <si>
     <t>Emissão de Parecer referente ao Projeto de Lei nº 031/2021 de autoria do edil Carlos Roberto</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/78/ata_reuniao_comissoes_de_18.10.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/78/ata_reuniao_comissoes_de_18.10.2021.pdf</t>
   </si>
   <si>
     <t>ANALISE DO PROJETO DO DECRETO LEGISLATIVO 018/2021 E DOS VETOS DO EXECUTIVO AOS AUTÓGRAFOS 053 E 058/2021.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/120/ata_comissoes_25.10.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/120/ata_comissoes_25.10.2021.pdf</t>
   </si>
   <si>
     <t>Parecer Das Comissões referente ao Projeto de Lei Ordinária de autoria do Executivo Municipal nº 046/2021 que “DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR JUNTO AO ORÇAMENTO VIGENTE DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/139/ata_reuniao_comissoes_03.11.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/139/ata_reuniao_comissoes_03.11.2021.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião conjunta das comissões de Justiça e Redação e de Finanças e Orçamentos.</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária das Comissões de Justiça e Redação e Finanças e Orçamento.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/213/ata_reuniao_comissoes_29.11.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/213/ata_reuniao_comissoes_29.11.2021.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Conjunta Das Comissões de Justiça e Redação e Finanças e Orçamento.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ata_comissoes_06.12.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ata_comissoes_06.12.2021.pdf</t>
   </si>
   <si>
     <t>Ata das Comissões de Justiça e Redação e Finanças e Orçamento de 06/12/2021.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.12.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.12.2021.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária das Comissões de Justiça e Redação e Finanças e Orçamento de 10/12/2021</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ata_da_reuniao_das_comissoes_de_13.12.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ata_da_reuniao_das_comissoes_de_13.12.2021.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Conjunta das Comissões de Justiça e Redação e de Finanças e Orçamento de 13/12/2021.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária das Comissões de Justiça e Redação e Finanças e Orçamento 08/09/2021.</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DE INCLUSÃO NA ORDEM DO DIA do edil LEANDRO:  “DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA DO INTERSTÍCIO PARA QUE OS PROJETOS DE LEI 029 E 030/2021 DO LEGISLATIVO E OS PROJETOS DE DECRETO LEGISLATIVO 016 E 017/2021, SEJAM COLOCADOS NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>“DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA DO_x000D_
 INTERSTÍCIO PARA QUE O PROJETO DE LEI 031/2021 DO LEGISLATIVO, SEJA COLOCADO NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_de_dispensa_de_publicacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_de_dispensa_de_publicacao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE PUBLICAÇÃO: dispensa da publicação da Redação Final do PROJETO DE LEI 031/2021 DO LEGISLATIVO, nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/77/req-verbal-dispensa-leitura-ata-rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/77/req-verbal-dispensa-leitura-ata-rinaldo.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente, solicito a dispensa da leitura da Ata, tendo em visa que todos os vereadores já receberam cópia da mesma.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/79/neste_momento_o_edil_requereu_que.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/79/neste_momento_o_edil_requereu_que.pdf</t>
   </si>
   <si>
     <t>NESTE MOMENTO O EDIL REQUEREU QUE: DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, A DISPENSA DO INTERSTÍCIO PARA QUE O PROJETO DE DECRETO LEGISLATIVO 018/2021 DO LEGISLATIVO, AUTORIA DO VEREADOR LUAN, SEJA COLOCADO NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>Solicitação da dispensa da Publicação da Redação Final do PROJETO DE DECRETO LEGISLATIVO 018/2021, nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/119/dispensa_leitura_da_ata.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/119/dispensa_leitura_da_ata.pdf</t>
   </si>
   <si>
     <t>DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA DO INTERSTÍCIO PARA QUE O PROJETO DE LEI 046/2021 DO EXECUTIVO, SEJA COLOCADO NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_verbal_dispensa_publicacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_verbal_dispensa_publicacao.pdf</t>
   </si>
   <si>
     <t>Dispensa da publicação da Redação Final do PROJETO DE LEI 046/2021 DO EXECUTIVO, nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
     <t>Sr. Presidente, solicito a dispensa da leitura da Ata, tendo em visa que todos os vereadores já receberam cópia da mesma</t>
   </si>
   <si>
     <t>“DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO_x000D_
 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA DO_x000D_
 INTERSTÍCIO PARA QUE OS VETOS AOS AUTÓGRAFOS 053 E 058/2021, OS PROJETOS DE_x000D_
 LEI 043 e 049/2021 DO EXECUTIVO E PROJETOS DE DECRETO LEGISLATIVO 019 E_x000D_
 020/2021 SEJAM COLOCADOS NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO_x000D_
 E VOTAÇÃO ÚNICA E EM 1º DISCUSSÃO E 1º VOTAÇÃO OS PROJETOS DE LEI_x000D_
 COMPLEMENTAR 005 E 006/2021 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>Sr. Presidente, solicito a dispensa da publicação da Redação Final dos PROJETOS DE LEI 043, 044, 045 E 049/2021 E DO PROJETOS DE LEI COMPLEMENTAR 005 E 006/2021 TODOS DO EXECUTIVO E DOS PROJETOS DE DECRETO LEGISLATIVO 005 E 006/2021 nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
     <t>Sr. Presidente, solicito a dispensa da publicação da Redação Final dos PROJETOS DE LEI 043 E 049/2021 E DOS PROJETOS DE DECRETO LEGISLATIVO 019 E 020/2021 nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
     <t>Solicita vistas ao Projeto de Decreto Legislativo nº 19/2021 que "Concede Título de Cidadania ao Deputado Federal Paulo ferreira da Silva</t>
   </si>
@@ -6859,221 +6859,233 @@
   </si>
   <si>
     <t>Requeiro a dispensa da publicação da Redação Final do PROJETO DE LEI 050/2021 DO EXECUTIVO, nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
     <t>DIANTE DA IMPORTÂNCIA DA MATÉRIA E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA DO_x000D_
 INTERSTÍCIO PARA QUE OS PROJETOS DE LEI 054 E 055/2021 DO EXECUTIVO, SEJAM COLOCADOS NA ORDEM DO DIA EM DISCUSSÃO E VOTAÇÃO ÚNICA</t>
   </si>
   <si>
     <t>Requer a  dispensa da publicação da Redação Final dos Projetos de Lei 054 e 055/2021, ambos do Executivo, nos termos do artigo 185 do Regimento Interno.</t>
   </si>
   <si>
     <t>DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, REQUEIRO A DISPENSA_x000D_
 DO INTERSTÍCIO PARA QUE O PROJETO DE LEI COMPLEMENTAR 009/2021 DO EXECUTIVO, SEJA COLOCADO NA ORDEM DO DIA EM 1º DISCUSSÃO E 1º VOTAÇÃO E OS PROJETOS DE LEI 047 E 056/2021, TAMBÉM DO EXECUTIVO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>REQUER A DISPENSA DA PUBLICAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 009/2021 DO EXECUTIVO, NOS TERMOS DO ARTIGO 185 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>TADIT</t>
   </si>
   <si>
     <t>Termo Aditivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/47/termo_aditivo_004.2021._sms.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/47/termo_aditivo_004.2021._sms.pdf</t>
   </si>
   <si>
     <t>Termo Aditivo de Convênio nº 004/2021. Município de Igarapava e Santa Casa de Misericórdia  de Igarapava</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/166/of._786.2021._exec._balancete_outubro_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/166/of._786.2021._exec._balancete_outubro_2021.pdf</t>
   </si>
   <si>
     <t>Balancete Outubro de 2021 do Executivo.</t>
   </si>
   <si>
     <t>Of. do Executivo em resp. ao Requerimento 115/2021. de autoria dos edis Dra. Edinamar, Carla e Carlos Roberto.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/195/of._830.2021._executivo_sms.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/195/of._830.2021._executivo_sms.pdf</t>
   </si>
   <si>
     <t>Of. da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/229/of._847.2021._exec._dep._de_turismo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/229/of._847.2021._exec._dep._de_turismo.pdf</t>
   </si>
   <si>
     <t>Of. com informações do Departamento de Turismo do Município de Igarapava.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/291/of._896.2021._exec._balancete_novembro_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/291/of._896.2021._exec._balancete_novembro_2021.pdf</t>
   </si>
   <si>
     <t>BALANCETE DO EXECUTIVO REFERENTE AO MÊS DE NOBEMBRO DE 2021.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/271/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/271/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Of. do Executivo em resposta ao Requerimento 109/2021 de autoria do edil Carlos Roberto.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>DECEX</t>
   </si>
   <si>
     <t>Decreto do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_2501.2021._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_2501.2021._exec..pdf</t>
   </si>
   <si>
     <t>Decreto do Executivo para conhecimento sobre abertura de Crédito Extraordinário.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/128/decreto_2506.2021._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/128/decreto_2506.2021._exec..pdf</t>
   </si>
   <si>
     <t>Decreto sobre abertura de Crédito Extraordinário.</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
     <t>COMUNICADO, DIA 15 DE DEZEMBRO, DAS 13 ÀS 16 HORAS, SERÁ REALIZADA A ELEIÇÃO PARA A PRÉ-DIRETORIA DO CENTRO DE CONVIVÊNCIA DO IDOSO (TERCEIRA-IDADE) DE IGARAPAVA._x000D_
 _x000D_
 Convite Escola Dra. Nicolau Saad</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/88/of._010.2021._sabesp.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/88/of._010.2021._sabesp.pdf</t>
   </si>
   <si>
     <t>Of. da SABESP em resposta ao Of. 658/2021.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/196/of._011.2021._sabesp.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/196/of._011.2021._sabesp.pdf</t>
   </si>
   <si>
     <t>Of. da SABESP em resposta ao Of. 800/2021 de autoria do edil Rinaldo.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>Solicitar prioridade na vacinação das pessoas especiais tanto crianças jovens adultos oi idosos.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4840/ofico_1312021a_operacao_tapa_buracos_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4840/ofico_1312021a_operacao_tapa_buracos_.pdf</t>
   </si>
   <si>
     <t>Solicitar que determine ao setor competente a operação tapa-buracos ou recapeamento com a máxima urgência na Avenida 09 de julho próximo ao número 381 Conjunto Porto Feliz.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4825/ofico_1482021_reunioes_de_sessao_virtual_medidas_adotadas_para_enfrentamento_covid_19.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4825/ofico_1482021_reunioes_de_sessao_virtual_medidas_adotadas_para_enfrentamento_covid_19.pdf</t>
   </si>
   <si>
     <t>Todas a reuniões e sessões são realizadas de forma remota (virtual), tendo em vista as medidas adotadas para o enfrentamento da COVID-19.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/processo_tc-009781.989.16-5-011287.16.4-013253.989.17.2.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/processo_tc-009781.989.16-5-011287.16.4-013253.989.17.2.pdf</t>
   </si>
   <si>
     <t>PROCESSO TRIBUNAL DE CONTAS 009781.989.16-5-011287.16.4-013253.989.17.2</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/89/of._ddg_481.2021._delegada_graciela.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/89/of._ddg_481.2021._delegada_graciela.pdf</t>
   </si>
   <si>
     <t>Of. da Dep. Delegada Graciela.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>Of. TCE - SP</t>
   </si>
   <si>
+    <t>5662</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5662/contas_do_executivo_municipal_tc_4589.989.19-7._exercicio_de_2019.pdf</t>
+  </si>
+  <si>
+    <t>PROCESSO TC - 004759.989.19-7 - CONTAS DO EXECUTIVO ANO DE 2019.</t>
+  </si>
+  <si>
     <t>282</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_032.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_032.2021._luan.pdf</t>
   </si>
   <si>
     <t>DENOMINA O ANEL VIÁRIO NO TRECHO COMPREENDIDO ENTRE O JARDIM PRIMAVERA E JARDIM BOTHÂNICO DE WILBRACH ANTÔNIO COLMANETTI.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_033.2021._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_033.2021._luan.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANEL VIÁRIONO TRECHO COMPREENDIDO ENTRE O BAIRRO CONJUNTO WALDIR DIB MATTAR E AVENIDA MOGIANA DE SEBASTIANA MARIA DE OLIVEIRA PEREIRA.</t>
   </si>
   <si>
     <t>DENOMINA ANEL VIÁRIONO TRECHO COMPREENDIDO ENTRE O BAIRRO VILA GOMES E O PARQUE ECOTURISTICO IGP 146 DE JERONYMO SOARES DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -7383,67 +7395,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_018.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_decreto_legislativo_019.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_legislativo_020.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/280/proj._de_decreto_legislativo_021.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/281/proj._de_decreto_legislativo_022.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/proj._de_lei_001.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/proj._de_lei_002.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/proj._de_lei_003.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/proj._de_lei_004.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/proj._de_lei_005.2021._exec._of._055.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/proj._de_lei_006.2021._exec._of._054.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/proj._de_lei_007.2021._exec._of._057.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/proj._de_lei_008.2021._exec._of._059.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/proj._de_lei_009.2021._exec._of._060.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/proj._de_lei_010.2021.exec._of._094.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/proj._de_lei_011.2021.exec._of._099.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/proj._de_lei_012.2021.exec._of._102.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/proj._de_lei_013.2021.exec._of._110.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proj._de_lei_016.2021._exec._of._161.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/proj._de_lei_017.2021._exec._of._201.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/proj._de_lei_018.2021._exec._of._214.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/proj._de_lei_019.2021._exec._of._226.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/proj._de_lei_020.2021._exec._of._227.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/proj._de_lei_021.2021._exec._of._275.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/proj._de_lei_013.2021.exec._of._110.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/proj._de_lei_023.2021._exec._of._287.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/proj._de_lei_024.2021._exec._of._302.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/proj._de_lei_025.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/proj._de_lei_026.2021_do_executivo._of._334.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/proj._de_lei_027.2021._exec._of._355.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/proj._de_lei_028.2021._exec._of._376.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/22/proj._de_lei_029.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/23/proj._de_lei_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_031.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/proj._de_lei_032.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/proj._de_lei_033.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/proj._de_lei_034.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/123/proj._de_lei_035.2021._exec._of._551.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/124/proj._de_lei_036.2021._exec._of._552.2021..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/proj._de_lei_037.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/proj._de_lei_038.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/proj._de_lei_039.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/proj._de_lei_040.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/proj._de_lei_041.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/proj._de_lei_042.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/84/proj._de_lei_043.2021._exec._of._699.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/63/proj._de_lei_044.2021._exec._of._700.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/64/proj._de_lei_045.2021._exec._of._701.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/65/proj._de_lei_046.2021._exec._of._725.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/243/proj._de_lei_047.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/172/proj._de_lei_048.2021._exec._of._771.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_049.2021._exec._of._752.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/173/proj._de_lei_050.2021._exec._of._799.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/174/proj._de_lei_051.2021._exec._of._807.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/232/proj._de_lei_052.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/233/proj._de_lei_053.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_054.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_055.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/246/proj._de_lei_056.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_057.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/proj._de_lei_complementar_001.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/proj._de_lei_complementar_002.2021._exec._of._061.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/86/proj._de_lei_complementar_005.2021._exec._of._753.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_complementar_006.2021._exec._of._754.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/235/proj._de_lei_complementar_008.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/236/proj._de_lei_complementar_009.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/18/mocao_de_apoio_013.2021._rinaldo_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/69/mocao_de_apoio_014.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4119/requerimento_001.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4121/requerimento_003.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4122/requerimento_004.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_005.2021._gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_006.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_007.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_008.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_009.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento_010.2021._gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4247/requerimento_011.2021._carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4248/requerimento_012.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4249/requerimento_013.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_014.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4251/requerimento_015.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4252/requerimento_016.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_017.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_018.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4255/requerimento_019.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_020.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4257/requerimento_021.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_022.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4259/requerimento_023.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4260/requerimento_024.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4261/requerimento_025.2021._carlos_roberto_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4262/requerimento_026.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4263/requerimento_027.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4264/requerimento_028.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4265/requerimento_029.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_031.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_033.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4269/requerimento_034.2021._membros_com._educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4270/requerimento_035.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_036.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_37.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_38.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_39.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_40.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4277/requerimento_041.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4278/requerimento_042.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4279/requerimento_043.2021_edil_dra_ednamar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4280/requerimento_044_de_autoria_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4281/requerimento_045_de_autoria_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4282/requerimento_046_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4283/requerimento_047_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4284/requerimento_048_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4285/requerimento_049.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4286/requerimento_050.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4287/requerimento_051.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4288/requerimento_052.2021_dos_edis_dra_edinamar_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4289/requerimento_053.2021_da_edil_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_054.2021_da_edil_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_056.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4293/requerimento_057.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4294/requerimento_058.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4295/requerimento_059.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_060.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_061.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_063.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_064.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_065.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4302/requerimento_066.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4303/requerimento_067.2021._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4304/requerimento_068.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4305/requerimento_069.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4306/requerimento_070.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4307/requerimento_071.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4308/requerimento_072.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_074.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_075.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_079.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_080.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_081.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_082.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_083.2021._jose_aguinaldo_e_luan.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_084.2021._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_085.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_086.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_087.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_088.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_089.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_090.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_091.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_092.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_093.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_094.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_097.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_098.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_099.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_100.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_101.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_102.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_103.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_104.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_105.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_108.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_110.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_111.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_112.2021._carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_113.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_114.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_115.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_118.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_119.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_120.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_122.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_123.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_124.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_055.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/21/ata_reuniao_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_04.10.2021_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/261/parecer_juridico_sobre_os_projetos_de_lei_054_e_055.2021_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/36/of._674.2021._exec._veto_ao_autografo_053.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/42/of._683.2021._exec._veto_ao_autografo_058.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/indicacao_001.2021._rinaldo_grou_gobbi.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/indicacao_002.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/indicacao_003.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/indicacao_004.2021._rinaldo_grou_gobbi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/indicacao_05_2021_rinaldo_imposto.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_006.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_007.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/indicacao_008.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/indicacao_009.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/indicacao_010.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/indicacao_011.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3477/indicacao_012.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3478/indicacao_013.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/indicacao_014.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/indicacao_015.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_016.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_017.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_018.2021._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_019.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_020.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_021.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_022.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_023.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_024.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4010/indicacao_026.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4011/indicacao_027.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4012/indicacao_029.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_032.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_034.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_035.2021.frederick.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_037.2021_de_autoria_da_edil_dra_ednamar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_038.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_039.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4022/indicacao_040.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_042.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4024/indicacao_043.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4025/indicacao_044.2021.rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4026/indicacao_045.2021.gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_046.2021.gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_047.2021._legislativo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_048.2021._legislativo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_049.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_050.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_051.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_052.2021._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_053.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_054.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_055.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_056.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_057.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_058.2021._claudio_e_luan.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_059.2021._claudio_e_luan.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_060.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_061.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_063.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_064.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_065.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_066.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4064/indicacao_068.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4065/indicacao_069.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_070.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_071.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_072.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_073.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_074.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_077.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_079.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_080.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4078/indicacao_081.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4079/indicacao_083.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_084.2021._dra._edinamar_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_086.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_088.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_090.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_091.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_092.2021.gilmar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_093.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_094.2021._dra._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_095.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4096/indicacao_097.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4097/indicacao_098.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_100.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_101.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_102.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_103.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_104.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_105.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_108.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4108/indicacao_109.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4109/indicacao_110.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_111.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_112.2021._leandro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_113.2021._leandro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_114.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_115.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_118.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4118/indicacao_119.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_120.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_121.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_122.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_124.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_125.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_126.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_127.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_128.2021._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_129.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4132/indicacao_130.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4133/indicacao_131.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4134/indicacao_132.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4135/indicacao_133.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4136/indicacao_134.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4137/indicacao_136.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4138/indicacao_137.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_138.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_139.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_140.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4142/indicacao_141.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4143/indicacao_142.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_143.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_144.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_145.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_146.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_147.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_148.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_149.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_150.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_151.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_152.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4168/indicacao_153.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4169/indicacao_154.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4170/indicacao_155.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4171/indicacao_156.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4172/indicacao_157.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4173/indicacao_158.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_160.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao__170_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_171.2021_edil_luan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_172.2021_de_autoria_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_173.2021_de_autoria_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_176.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_177.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_178.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_179.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_181.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_182.2021_do_edil_luan.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4188/indicacao_183.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_184.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_185.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4191/indicacao_186.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_188.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_189.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_190.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_191.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_192.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_193.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_195.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_196.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_202.2021._dra._edinamar_carla_rinaldo_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_203.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_204.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_205.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_206.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_207.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_208.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_209.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_211.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4209/indicacao_212.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4210/indicacao_213.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_214.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_215.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_216.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_217.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_218.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_219.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_220.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_222.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_223.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_224.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_225.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_226.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4227/indicacao_227.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_228.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4229/indicacao_229.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_231.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4231/indicacao_232.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_233.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_236.2021._carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_242.2021._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_245.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_246.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_247.2021._dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_248.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_249.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_251.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_252.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_253.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_254.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_255.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_256.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_257.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_258.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_259.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_260.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_262.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_263.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_265.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_266.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_267.2021._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_268.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_269.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_270.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_272.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_273.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_274.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_275.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_276.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_277.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4098/indicacao_099.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/90/of._especial._frederick.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4841/oficio_04.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4842/oficio_07.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4843/oficio_10.2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4844/oficio_17.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4845/oficio_19.2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4846/oficio_20.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4847/oficio_21.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4849/oficio_27.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4851/oficio_28.2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4852/oficio_31.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4853/oficio_32.2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/oficio_n._51.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/of._054.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4778/oficio_56.2021_encaminha_documentos_da_sessao_0802.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4780/oficio_582021_disponibilizacao_de_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4781/oficio_0602021_implantacao_do_projeto_brasil_em_campo..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4782/oficio_622021_aquisicao_de_ambulancia_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_632021_aquisicao_de_micro_onibus_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4785/oficio_752021_solicitar_cronigrama_de_recolocacao_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4787/oficio_76a2021_solicitacao_de_cronograma_de_vacinacao_contra_o_corona_virus.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4791/oficio_0772021_encaminhamento_ao_executivo_da_sessao_dia_17022021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/of._103.2021._ao_executivo._autoria_do_ver._frederick.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4792/oficio_1042021_encaminha_ao_executivo_documentos_da_sessao_do_dia_22022021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4793/oficio_1102021_sugere_a_edicao_de_ato_normativo_para_fins_de_regulamentacao_de_curso_de_formacao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4796/oficio_1122021_solicitar_individualizacao_dos_hidrometros_de_agua_nos_predinhos.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4799/oficio_1222021_encaminhamento_de_documentos_ao_executivo_da_sessao_do_dia_01032021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4802/oficio_1242021_departamento_de_manutencao_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4804/oficio_1252021_solicitacao_de_contratacapo_de_cirurgioes_dentistas_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4805/oficio_1262021_aquisicao_de_vacinas_contra_covid_19_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4808/oficio_1282021_agradecimento_de_realizacao_de_servicos_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4810/oficio_1292021_departamento_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4811/oficio_1312021_sobre_irregularidades_da_santa_casa_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/oficio_133.2021_do_leg..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4812/oficio_1342021_solicitar_ronda_policial_na_entrada_e_saida_do_alunos_da_emef_coronel_quito.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4813/oficio_1352021_solicitacao_de_recursos_que_sao_destinados_ao_trasporte_escolar_e_a_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4814/oficio_1362021_habitacoes_pre_montadas_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4815/ofico_1372021_encaminhamento_de_documentos_ao_executivo_da_sessaao_do_doia_08032021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4816/ofcio_1382021_falta_de_creches_e_escolas_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4817/ofico_1392021_construcao_de_uma_ubs_na_vila_marilene.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4818/oficio_1402021_aquisicao_de_1_onibus_para_transporte_escolar_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4819/ofico_1422021_solicitar_esclarecimentos_sobre_a_vacinacao_na_pandemina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4820/oficio_1432021_devolucao_projeto_de_lei_0042021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4821/ofico_1442021_promotor_de_justica.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4822/ofico_1452021_melhorias_rua_09_de_julhos_na_altura_do_numero_365.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4823/oficio_1462021_melhorar_a_publicidade_a_frespeito_da_vacinacao_da_covid_19_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/of._147.2021.frederick.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4824/1482021_adesao_de_mais_medicos_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4826/oficio_1512021_solicitacao_que_seja_feita_triagem_nas_criancas_da_emeif_maria_luiza_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4827/ofcio_1522021_encaminhamento_de_documentos_ao_executivo_sessao_dia_15.03.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4828/ofcio_1532021_solicitar_mudanca_de_local_do_ponto_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4829/oficio_1542021_adote_a_plataforma_meu_emprego.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4830/oficio_1552021_adequacao_contencao_e_canalizacao_das_aguas_das_chuvas_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4831/ofico_1562021_parabenizar_pelo_emprestimo_de_moto_niveladora_da_cidade_de_delta_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4832/oficio_1572021_anilise_e_elabore_projeto_de_lei_complementar_para_adequar_sosbre_os_prodessores_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4833/oficio_1582021_solicitar_ao_setoe_de_obras_pavimentacao_nas_vias_aos_bairros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4834/oficio_1592021_defensoria_publica_do_estado_de_sp..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4835/oficio_1602021_coordenador_administrativo_da_raizen.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4836/oficio_1612021_possibilidadede_o_envio_de_um_pl_para_subustituir_o_pl_0112021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4837/oficio_1622021_encaminha_documentos_ao_executivo_da_sessao_do_dia_22032021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4838/oficio_1632021_realizacao_de_ronda_na_usina_junqueira_durante_periodo_no_notuno_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4839/oficio_1642021_gerente_da_empresa_tri_servicos_seguranca.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/of._165.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4756/oficio_166.2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4758/oficio_168.2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4760/oficio_170.2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4761/oficio_171.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4762/oficio_172.2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4763/oficio_173.2021-.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4764/oficio_175.2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4765/oficio_177.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4766/oficio_178.2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4767/oficio_180.2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4768/oficio_181.2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4770/oficio_184.2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4771/oficio_185.2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4772/oficio_186.2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4773/oficio_187.2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4774/oficio_188.2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4775/oficio_189.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4776/oficio_190.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4777/oficio_191.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4779/oficio_192.2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4784/oficio_193.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4786/oficio_194.2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4788/oficio_195.2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4790/oficio_196.2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4795/oficio_200.2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4798/oficio_203.2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4800/oficio_204.2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4801/oficio_205.2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4803/oficio_206.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4807/oficio_208.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4809/oficio_210.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/of._211.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/of._215.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/of._216.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/of._219.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/of._222.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/of._223.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/of._224.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/of._222.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/of._226.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/of._284.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/of._285.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/of._290.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4806/oficio_207.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/of._300.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/of._361.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/of._375.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/of._473.2021_vereadores.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/of._474.2021_edil_frederick.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/of._577.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/of._580.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/of._582.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/of._583.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/of._586.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/of._587.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/of._588.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/of._589.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/of._591.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/of._598.2021._frederick_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/7/oficio_660-2021_claudio.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/10/of._673.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/11/of._681.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/12/of._682.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/44/of._706.2021._gilmar_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/91/of._713.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/114/of._717.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/92/of._721.2921._frederick.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/93/of._722.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/116/of._726.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/117/of._727.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/118/of._728.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/129/of._739.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/130/of._740.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/131/of._741.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/132/of._742.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/133/of._743.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/144/of._744.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/175/of._801.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/176/of._803.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/185/of._804.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/187/of._808.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/oficio_n._810.2021_edil_frederick_requi_mendonca.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/197/of._814.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/198/of._823.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/199/of._828.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/200/of._833.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/228/of._847.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/230/of._848.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/247/of._868.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/276/of._895.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4769/oficio_183.2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/288/of._s.n_exec._resp._a_indicacao_269.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/32/of._062.2021._exec._resp._ao_of._569.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/33/of._557.2021._exec._resp._a_indicacao_226.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2/of._623.2021._exec._resp._ao_req._056.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3/of._648.2021._exec._res._ao_of._646.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5/of._649.2021._exec._resp._ao_req._058.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/143/of._650.2021._exec._resp._ao_requerimento_094.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/57/of._659.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/34/of._666.2021._exec._resp._ao_req._064.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/35/of._673.2021._exec._resp._ao_req._059.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/37/of._676.2021._exec._resp._ao_req._060.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/38/of._677.2021._exec._resp._ao_req._066.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/39/of._678.2021._exec._resp._ao_req._061.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/40/of._678.2021._exec._resp._ao_req._067.2021._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/41/of._681.2021._exec._resp._ao_req._062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/43/of._715.2021._exec._resp._ao_req._075.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/58/of._726.2021._exec._balancete_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/59/of._731.2021._exec._resp._ao_requerimento_077.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/60/of._732.2021._exec._resp._ao_requerimento_068.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/61/of._734.2021._exec._resp._ao_requerimento_069.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/125/of._745.2021._exec._resp._ao_req._078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/82/of._748.2021._exec._resp._ao_requerimento_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/83/of._749.2021._resp._ao_requerimento_072.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/126/of._760.2021._exec._resp._ao_req._065.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/127/of._763.2021._exec._resp._ao_req._071.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/154/of._764.2021._exec._resp._ao_req._079.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/155/of._765.2021._exec._resp._ao_req._088.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/156/of._768.2021._exec._resp._ao_req._097.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/157/of._769.2021._exec._res._ao_req._081.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/158/of._775.2021._exec._resp._ao_req._096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/159/of._787.2021._exec._res._aos_requerimentos_082_085_086_098_e_090.2021._dra._edinamar_carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/167/of._794.2021._exec._resp._ao_req._092.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/168/of._795.2021._exec._resp._ao_req._101.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/169/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/170/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/171/of._803.2021._exec._resp._ao_req._093.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/189/of._809.2021._exec._resp._ao_requerimento_102.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/190/of._810.2021._exec._resp._ao_requerimento_087.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/290/of._814.2021._rres._ao_req._122.2021._dila_carlos_carla_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/191/of._822.2021._exec._resp._ao_requerimento_103.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/193/of._823.2021._exec._resp._ao_requerimento_105.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/194/of._825.2021._exec._resp._ao_requerimento_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/226/of._844.2021._exec._resp._ao_of._804.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/227/of._845.2021._exec._resp._ao_requerimento_110.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/231/of._856.2021._exec._resp._ao_requerimento_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/244/of._872.2021._exec._resp._ao_requerimento_108.2021._dila.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/245/of._882.2021._exec._resp._ao_requerimento_112.2021._carla_e_dila.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/268/of._901.2021._exec._resp._ao_req._117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/269/of._906.2021._exec._resp._ao_of._816.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/270/of._907.2021._exec._resp._ao_req._111.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/285/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/272/of._918.2021._exec._res._ao_req._123.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/292/of._939.2021._exec._res._ao_req._116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/234/protocolo_7371._exec._resp._ao_of._823.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/14/anteprojeto_de_lei_018.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/16/anteprojeto_de_lei_020.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/45/anteprojeto_de_lei_021.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/66/anteprojeto_de_lei_022.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/180/anteprojeto_de_lei_023.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/181/anteprojeto_de_lei_025.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/217/anteprojeto_de_lei_027.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/218/anteprojeto_de_lei_028.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/219/anteprojeto_de_lei_029.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/220/anteprojeto_de_lei_030.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/251/anteprojeto_de_lei_031.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/53/ata_reuniao_comissoes_13.10.2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/78/ata_reuniao_comissoes_de_18.10.2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/120/ata_comissoes_25.10.2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/139/ata_reuniao_comissoes_03.11.2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/213/ata_reuniao_comissoes_29.11.2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ata_comissoes_06.12.2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.12.2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ata_da_reuniao_das_comissoes_de_13.12.2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_de_dispensa_de_publicacao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/77/req-verbal-dispensa-leitura-ata-rinaldo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/79/neste_momento_o_edil_requereu_que.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/119/dispensa_leitura_da_ata.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_verbal_dispensa_publicacao.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/47/termo_aditivo_004.2021._sms.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/166/of._786.2021._exec._balancete_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/195/of._830.2021._executivo_sms.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/229/of._847.2021._exec._dep._de_turismo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/291/of._896.2021._exec._balancete_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/271/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_2501.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/128/decreto_2506.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/88/of._010.2021._sabesp.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/196/of._011.2021._sabesp.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4840/ofico_1312021a_operacao_tapa_buracos_.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4825/ofico_1482021_reunioes_de_sessao_virtual_medidas_adotadas_para_enfrentamento_covid_19.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/processo_tc-009781.989.16-5-011287.16.4-013253.989.17.2.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/89/of._ddg_481.2021._delegada_graciela.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_032.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_033.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_decreto_legislativo_018.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_decreto_legislativo_019.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_decreto_legislativo_020.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/280/proj._de_decreto_legislativo_021.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/281/proj._de_decreto_legislativo_022.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3195/proj._de_lei_001.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3196/proj._de_lei_002.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3197/proj._de_lei_003.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3198/proj._de_lei_004.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3175/proj._de_lei_005.2021._exec._of._055.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3176/proj._de_lei_006.2021._exec._of._054.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3178/proj._de_lei_007.2021._exec._of._057.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3179/proj._de_lei_008.2021._exec._of._059.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3180/proj._de_lei_009.2021._exec._of._060.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3168/proj._de_lei_010.2021.exec._of._094.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3169/proj._de_lei_011.2021.exec._of._099.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3170/proj._de_lei_012.2021.exec._of._102.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3173/proj._de_lei_013.2021.exec._of._110.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proj._de_lei_016.2021._exec._of._161.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3167/proj._de_lei_017.2021._exec._of._201.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3166/proj._de_lei_018.2021._exec._of._214.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3182/proj._de_lei_019.2021._exec._of._226.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3186/proj._de_lei_020.2021._exec._of._227.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3184/proj._de_lei_021.2021._exec._of._275.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3185/proj._de_lei_013.2021.exec._of._110.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3164/proj._de_lei_023.2021._exec._of._287.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3165/proj._de_lei_024.2021._exec._of._302.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3199/proj._de_lei_025.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3230/proj._de_lei_026.2021_do_executivo._of._334.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3162/proj._de_lei_027.2021._exec._of._355.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3163/proj._de_lei_028.2021._exec._of._376.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/22/proj._de_lei_029.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/23/proj._de_lei_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/17/projeto_de_lei_031.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3200/proj._de_lei_032.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3201/proj._de_lei_033.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3202/proj._de_lei_034.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/123/proj._de_lei_035.2021._exec._of._551.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/124/proj._de_lei_036.2021._exec._of._552.2021..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3203/proj._de_lei_037.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3204/proj._de_lei_038.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3205/proj._de_lei_039.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3206/proj._de_lei_040.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3207/proj._de_lei_041.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3208/proj._de_lei_042.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/84/proj._de_lei_043.2021._exec._of._699.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/63/proj._de_lei_044.2021._exec._of._700.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/64/proj._de_lei_045.2021._exec._of._701.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/65/proj._de_lei_046.2021._exec._of._725.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/243/proj._de_lei_047.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/172/proj._de_lei_048.2021._exec._of._771.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/85/proj._de_lei_049.2021._exec._of._752.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/173/proj._de_lei_050.2021._exec._of._799.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/174/proj._de_lei_051.2021._exec._of._807.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/232/proj._de_lei_052.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/233/proj._de_lei_053.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_054.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/242/projeto_de_lei_055.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/246/proj._de_lei_056.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_057.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3213/proj._de_lei_complementar_001.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3181/proj._de_lei_complementar_002.2021._exec._of._061.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/86/proj._de_lei_complementar_005.2021._exec._of._753.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/87/proj._de_lei_complementar_006.2021._exec._of._754.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/235/proj._de_lei_complementar_008.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/236/proj._de_lei_complementar_009.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/18/mocao_de_apoio_013.2021._rinaldo_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/69/mocao_de_apoio_014.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4119/requerimento_001.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4121/requerimento_003.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4122/requerimento_004.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4240/requerimento_005.2021._gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4242/requerimento_006.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4243/requerimento_007.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4244/requerimento_008.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4245/requerimento_009.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4246/requerimento_010.2021._gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4247/requerimento_011.2021._carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4248/requerimento_012.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4249/requerimento_013.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4250/requerimento_014.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4251/requerimento_015.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4252/requerimento_016.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4253/requerimento_017.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4254/requerimento_018.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4255/requerimento_019.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4256/requerimento_020.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4257/requerimento_021.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4258/requerimento_022.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4259/requerimento_023.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4260/requerimento_024.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4261/requerimento_025.2021._carlos_roberto_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4262/requerimento_026.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4263/requerimento_027.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4264/requerimento_028.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4265/requerimento_029.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4266/requerimento_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4267/requerimento_031.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4268/requerimento_033.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4269/requerimento_034.2021._membros_com._educacao_saude_e_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4270/requerimento_035.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4271/requerimento_036.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4272/requerimento_37.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4274/requerimento_38.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4275/requerimento_39.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4276/requerimento_40.2021_carla.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4277/requerimento_041.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4278/requerimento_042.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4279/requerimento_043.2021_edil_dra_ednamar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4280/requerimento_044_de_autoria_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4281/requerimento_045_de_autoria_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4282/requerimento_046_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4283/requerimento_047_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4284/requerimento_048_de_autoria_da_edil_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4285/requerimento_049.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4286/requerimento_050.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4287/requerimento_051.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4288/requerimento_052.2021_dos_edis_dra_edinamar_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4289/requerimento_053.2021_da_edil_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4290/requerimento_054.2021_da_edil_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4292/requerimento_056.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4293/requerimento_057.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4294/requerimento_058.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4295/requerimento_059.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4296/requerimento_060.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4297/requerimento_061.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4298/requerimento_062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4299/requerimento_063.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4300/requerimento_064.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4301/requerimento_065.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4302/requerimento_066.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4303/requerimento_067.2021._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4304/requerimento_068.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4305/requerimento_069.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4306/requerimento_070.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4307/requerimento_071.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4308/requerimento_072.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4310/requerimento_074.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4311/requerimento_075.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4312/requerimento_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/19/requerimento_078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/20/requerimento_079.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_080.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_081.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_082.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_083.2021._jose_aguinaldo_e_luan.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_084.2021._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_085.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_086.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_087.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_088.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_089.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_090.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_091.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_092.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_093.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/105/requerimento_094.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/107/requerimento_096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/108/requerimento_097.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/109/requerimento_098.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/110/requerimento_099.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/111/requerimento_100.2021._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/112/requerimento_101.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_102.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/145/requerimento_103.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_104.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_105.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/182/requerimento_108.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/164/requerimento_109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/183/requerimento_110.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/205/requerimento_111.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/206/requerimento_112.2021._carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/207/requerimento_113.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/208/requerimento_114.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/209/requerimento_115.2021._carla_dra._edinamar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/210/requerimento_116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/211/requerimento_117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_118.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_119.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_120.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_122.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_123.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_124.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4291/requerimento_055.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/21/ata_reuniao_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_04.10.2021_1.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/261/parecer_juridico_sobre_os_projetos_de_lei_054_e_055.2021_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/36/of._674.2021._exec._veto_ao_autografo_053.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/42/of._683.2021._exec._veto_ao_autografo_058.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3425/indicacao_001.2021._rinaldo_grou_gobbi.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3426/indicacao_002.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3427/indicacao_003.2021._carla_mendonca.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3428/indicacao_004.2021._rinaldo_grou_gobbi.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3429/indicacao_05_2021_rinaldo_imposto.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3470/indicacao_006.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3471/indicacao_007.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3472/indicacao_008.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3473/indicacao_009.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3474/indicacao_010.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3476/indicacao_011.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3477/indicacao_012.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3478/indicacao_013.2021._edinamar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3479/indicacao_014.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3480/indicacao_015.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4000/indicacao_016.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4001/indicacao_017.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4002/indicacao_018.2021._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4003/indicacao_019.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4004/indicacao_020.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4005/indicacao_021.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4006/indicacao_022.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4007/indicacao_023.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4008/indicacao_024.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4010/indicacao_026.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4011/indicacao_027.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4012/indicacao_029.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4013/indicacao_030.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4015/indicacao_032.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4016/indicacao_034.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4017/indicacao_035.2021.frederick.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4019/indicacao_037.2021_de_autoria_da_edil_dra_ednamar.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4020/indicacao_038.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4021/indicacao_039.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4022/indicacao_040.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4023/indicacao_042.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4024/indicacao_043.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4025/indicacao_044.2021.rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4026/indicacao_045.2021.gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4027/indicacao_046.2021.gilmar_fernandes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4028/indicacao_047.2021._legislativo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4029/indicacao_048.2021._legislativo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4030/indicacao_049.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4031/indicacao_050.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4032/indicacao_051.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4033/indicacao_052.2021._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4034/indicacao_053.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4035/indicacao_054.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4036/indicacao_055.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4050/indicacao_056.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4051/indicacao_057.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4052/indicacao_058.2021._claudio_e_luan.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4053/indicacao_059.2021._claudio_e_luan.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4054/indicacao_060.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4056/indicacao_061.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4059/indicacao_062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4060/indicacao_063.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4061/indicacao_064.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4062/indicacao_065.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4063/indicacao_066.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4064/indicacao_068.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4065/indicacao_069.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4067/indicacao_070.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4069/indicacao_071.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4070/indicacao_072.2021._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4071/indicacao_073.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4072/indicacao_074.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4073/indicacao_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4074/indicacao_077.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4075/indicacao_078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4076/indicacao_079.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4077/indicacao_080.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4078/indicacao_081.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4079/indicacao_083.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4084/indicacao_084.2021._dra._edinamar_e_outros_vereadores.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4085/indicacao_086.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4088/indicacao_088.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4089/indicacao_090.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4090/indicacao_091.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4091/indicacao_092.2021.gilmar.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4092/indicacao_093.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4093/indicacao_094.2021._dra._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4094/indicacao_095.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4095/indicacao_096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4096/indicacao_097.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4097/indicacao_098.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4099/indicacao_100.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4100/indicacao_101.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4101/indicacao_102.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4102/indicacao_103.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4103/indicacao_104.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4104/indicacao_105.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4105/indicacao_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4106/indicacao_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4107/indicacao_108.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4108/indicacao_109.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4109/indicacao_110.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4110/indicacao_111.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4111/indicacao_112.2021._leandro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4112/indicacao_113.2021._leandro.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4113/indicacao_114.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4114/indicacao_115.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4115/indicacao_116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4116/indicacao_117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4117/indicacao_118.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4118/indicacao_119.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4120/indicacao_120.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4123/indicacao_121.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4124/indicacao_122.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4125/indicacao_124.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4126/indicacao_125.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4127/indicacao_126.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4128/indicacao_127.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4129/indicacao_128.2021._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4130/indicacao_129.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4132/indicacao_130.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4133/indicacao_131.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4134/indicacao_132.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4135/indicacao_133.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4136/indicacao_134.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4137/indicacao_136.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4138/indicacao_137.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4139/indicacao_138.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4140/indicacao_139.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4141/indicacao_140.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4142/indicacao_141.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4143/indicacao_142.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4144/indicacao_143.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4145/indicacao_144.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4146/indicacao_145.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4147/indicacao_146.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4148/indicacao_147.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4149/indicacao_148.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4150/indicacao_149.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4151/indicacao_150.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4166/indicacao_151.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4167/indicacao_152.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4168/indicacao_153.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4169/indicacao_154.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4170/indicacao_155.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4171/indicacao_156.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4172/indicacao_157.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4173/indicacao_158.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4175/indicacao_160.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4176/indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4177/indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4178/indicacao__170_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4179/indicacao_171.2021_edil_luan.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4180/indicacao_172.2021_de_autoria_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4181/indicacao_173.2021_de_autoria_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4182/indicacao_176.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4183/indicacao_177.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4184/indicacao_178.2021_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4185/indicacao_179.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4186/indicacao_181.2021_da_edil_carla.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4187/indicacao_182.2021_do_edil_luan.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4188/indicacao_183.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4189/indicacao_184.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4190/indicacao_185.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4191/indicacao_186.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4192/indicacao_188.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4193/indicacao_189.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4194/indicacao_190.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4195/indicacao_191.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4196/indicacao_192.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4197/indicacao_193.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4198/indicacao_195.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4199/indicacao_196.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4200/indicacao_202.2021._dra._edinamar_carla_rinaldo_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4201/indicacao_203.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4202/indicacao_204.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4203/indicacao_205.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4204/indicacao_206.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4205/indicacao_207.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4206/indicacao_208.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4207/indicacao_209.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4208/indicacao_211.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4209/indicacao_212.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4210/indicacao_213.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4215/indicacao_214.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4216/indicacao_215.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4217/indicacao_216.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4218/indicacao_217.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4219/indicacao_218.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4220/indicacao_219.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4221/indicacao_220.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4222/indicacao_222.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4223/indicacao_223.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4224/indicacao_224.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4225/indicacao_225.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4226/indicacao_226.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4227/indicacao_227.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_228.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4229/indicacao_229.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4230/indicacao_231.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4231/indicacao_232.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4232/indicacao_233.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4238/indicacao_236.2021._carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4239/indicacao_242.2021._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_245.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_246.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_247.2021._dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_248.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_249.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_251.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_252.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_253.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_254.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_255.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_256.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_257.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_258.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_259.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_260.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/142/indicacao_262.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_263.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_265.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_266.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_267.2021._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_268.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_269.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_270.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_272.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_273.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_274.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_275.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_276.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_277.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4098/indicacao_099.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/90/of._especial._frederick.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4841/oficio_04.2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4842/oficio_07.2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4843/oficio_10.2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4844/oficio_17.2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4845/oficio_19.2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4846/oficio_20.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4847/oficio_21.2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4849/oficio_27.2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4851/oficio_28.2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4852/oficio_31.2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4853/oficio_32.2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3303/oficio_n._51.2022.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3372/of._054.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4778/oficio_56.2021_encaminha_documentos_da_sessao_0802.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4780/oficio_582021_disponibilizacao_de_caminhao_pipa.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4781/oficio_0602021_implantacao_do_projeto_brasil_em_campo..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4782/oficio_622021_aquisicao_de_ambulancia_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4783/oficio_632021_aquisicao_de_micro_onibus_tipo_van.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4785/oficio_752021_solicitar_cronigrama_de_recolocacao_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4787/oficio_76a2021_solicitacao_de_cronograma_de_vacinacao_contra_o_corona_virus.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4791/oficio_0772021_encaminhamento_ao_executivo_da_sessao_dia_17022021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3373/of._103.2021._ao_executivo._autoria_do_ver._frederick.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4792/oficio_1042021_encaminha_ao_executivo_documentos_da_sessao_do_dia_22022021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4793/oficio_1102021_sugere_a_edicao_de_ato_normativo_para_fins_de_regulamentacao_de_curso_de_formacao.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4796/oficio_1122021_solicitar_individualizacao_dos_hidrometros_de_agua_nos_predinhos.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4799/oficio_1222021_encaminhamento_de_documentos_ao_executivo_da_sessao_do_dia_01032021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4802/oficio_1242021_departamento_de_manutencao_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4804/oficio_1252021_solicitacao_de_contratacapo_de_cirurgioes_dentistas_e_auxiliares.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4805/oficio_1262021_aquisicao_de_vacinas_contra_covid_19_para_a_populacao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4808/oficio_1282021_agradecimento_de_realizacao_de_servicos_.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4810/oficio_1292021_departamento_de_engenharia.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4811/oficio_1312021_sobre_irregularidades_da_santa_casa_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3302/oficio_133.2021_do_leg..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4812/oficio_1342021_solicitar_ronda_policial_na_entrada_e_saida_do_alunos_da_emef_coronel_quito.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4813/oficio_1352021_solicitacao_de_recursos_que_sao_destinados_ao_trasporte_escolar_e_a_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4814/oficio_1362021_habitacoes_pre_montadas_.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4815/ofico_1372021_encaminhamento_de_documentos_ao_executivo_da_sessaao_do_doia_08032021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4816/ofcio_1382021_falta_de_creches_e_escolas_.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4817/ofico_1392021_construcao_de_uma_ubs_na_vila_marilene.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4818/oficio_1402021_aquisicao_de_1_onibus_para_transporte_escolar_.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4819/ofico_1422021_solicitar_esclarecimentos_sobre_a_vacinacao_na_pandemina.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4820/oficio_1432021_devolucao_projeto_de_lei_0042021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4821/ofico_1442021_promotor_de_justica.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4822/ofico_1452021_melhorias_rua_09_de_julhos_na_altura_do_numero_365.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4823/oficio_1462021_melhorar_a_publicidade_a_frespeito_da_vacinacao_da_covid_19_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3374/of._147.2021.frederick.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4824/1482021_adesao_de_mais_medicos_.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4826/oficio_1512021_solicitacao_que_seja_feita_triagem_nas_criancas_da_emeif_maria_luiza_.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4827/ofcio_1522021_encaminhamento_de_documentos_ao_executivo_sessao_dia_15.03.2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4828/ofcio_1532021_solicitar_mudanca_de_local_do_ponto_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4829/oficio_1542021_adote_a_plataforma_meu_emprego.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4830/oficio_1552021_adequacao_contencao_e_canalizacao_das_aguas_das_chuvas_.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4831/ofico_1562021_parabenizar_pelo_emprestimo_de_moto_niveladora_da_cidade_de_delta_.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4832/oficio_1572021_anilise_e_elabore_projeto_de_lei_complementar_para_adequar_sosbre_os_prodessores_.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4833/oficio_1582021_solicitar_ao_setoe_de_obras_pavimentacao_nas_vias_aos_bairros.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4834/oficio_1592021_defensoria_publica_do_estado_de_sp..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4835/oficio_1602021_coordenador_administrativo_da_raizen.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4836/oficio_1612021_possibilidadede_o_envio_de_um_pl_para_subustituir_o_pl_0112021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4837/oficio_1622021_encaminha_documentos_ao_executivo_da_sessao_do_dia_22032021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4838/oficio_1632021_realizacao_de_ronda_na_usina_junqueira_durante_periodo_no_notuno_.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4839/oficio_1642021_gerente_da_empresa_tri_servicos_seguranca.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3378/of._165.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4756/oficio_166.2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4758/oficio_168.2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4760/oficio_170.2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4761/oficio_171.2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4762/oficio_172.2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4763/oficio_173.2021-.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4764/oficio_175.2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4765/oficio_177.2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4766/oficio_178.2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4767/oficio_180.2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4768/oficio_181.2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4770/oficio_184.2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4771/oficio_185.2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4772/oficio_186.2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4773/oficio_187.2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4774/oficio_188.2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4775/oficio_189.2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4776/oficio_190.2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4777/oficio_191.2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4779/oficio_192.2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4784/oficio_193.2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4786/oficio_194.2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4788/oficio_195.2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4790/oficio_196.2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4795/oficio_200.2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4798/oficio_203.2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4800/oficio_204.2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4801/oficio_205.2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4803/oficio_206.2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4807/oficio_208.2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4809/oficio_210.2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3379/of._211.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3380/of._215.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3381/of._216.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3382/of._219.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3383/of._222.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3384/of._223.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3385/of._224.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3386/of._222.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3387/of._226.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3388/of._284.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3389/of._285.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3390/of._290.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4806/oficio_207.2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3397/of._300.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3398/of._361.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3399/of._375.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3400/of._473.2021_vereadores.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3401/of._474.2021_edil_frederick.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3403/of._577.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3405/of._580.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3406/of._582.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3407/of._583.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3408/of._586.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3409/of._587.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3410/of._588.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3411/of._589.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3412/of._591.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3413/of._598.2021._frederick_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/7/oficio_660-2021_claudio.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/10/of._673.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/11/of._681.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/12/of._682.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/44/of._706.2021._gilmar_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/91/of._713.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/114/of._717.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/92/of._721.2921._frederick.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/93/of._722.2021._gilmar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/116/of._726.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/117/of._727.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/118/of._728.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/129/of._739.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/130/of._740.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/131/of._741.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/132/of._742.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/133/of._743.2021._claudio.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/144/of._744.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/175/of._801.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/176/of._803.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/185/of._804.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/187/of._808.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3423/oficio_n._810.2021_edil_frederick_requi_mendonca.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/197/of._814.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/198/of._823.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/199/of._828.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/200/of._833.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/228/of._847.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/230/of._848.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/247/of._868.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/276/of._895.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4769/oficio_183.2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/288/of._s.n_exec._resp._a_indicacao_269.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/32/of._062.2021._exec._resp._ao_of._569.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/33/of._557.2021._exec._resp._a_indicacao_226.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2/of._623.2021._exec._resp._ao_req._056.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3/of._648.2021._exec._res._ao_of._646.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5/of._649.2021._exec._resp._ao_req._058.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/143/of._650.2021._exec._resp._ao_requerimento_094.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/57/of._659.2021._executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/34/of._666.2021._exec._resp._ao_req._064.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/35/of._673.2021._exec._resp._ao_req._059.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/37/of._676.2021._exec._resp._ao_req._060.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/38/of._677.2021._exec._resp._ao_req._066.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/39/of._678.2021._exec._resp._ao_req._061.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/40/of._678.2021._exec._resp._ao_req._067.2021._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/41/of._681.2021._exec._resp._ao_req._062.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/43/of._715.2021._exec._resp._ao_req._075.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/58/of._726.2021._exec._balancete_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/59/of._731.2021._exec._resp._ao_requerimento_077.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/60/of._732.2021._exec._resp._ao_requerimento_068.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/61/of._734.2021._exec._resp._ao_requerimento_069.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/125/of._745.2021._exec._resp._ao_req._078.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/82/of._748.2021._exec._resp._ao_requerimento_076.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/83/of._749.2021._resp._ao_requerimento_072.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/126/of._760.2021._exec._resp._ao_req._065.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/127/of._763.2021._exec._resp._ao_req._071.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/154/of._764.2021._exec._resp._ao_req._079.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/155/of._765.2021._exec._resp._ao_req._088.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/156/of._768.2021._exec._resp._ao_req._097.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/157/of._769.2021._exec._res._ao_req._081.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/158/of._775.2021._exec._resp._ao_req._096.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/159/of._787.2021._exec._res._aos_requerimentos_082_085_086_098_e_090.2021._dra._edinamar_carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/167/of._794.2021._exec._resp._ao_req._092.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/168/of._795.2021._exec._resp._ao_req._101.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/169/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/170/of._801.2021._exec._resp._ao_req._095.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/171/of._803.2021._exec._resp._ao_req._093.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/189/of._809.2021._exec._resp._ao_requerimento_102.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/190/of._810.2021._exec._resp._ao_requerimento_087.2021._carla.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/290/of._814.2021._rres._ao_req._122.2021._dila_carlos_carla_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/191/of._822.2021._exec._resp._ao_requerimento_103.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/193/of._823.2021._exec._resp._ao_requerimento_105.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/194/of._825.2021._exec._resp._ao_requerimento_106.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/226/of._844.2021._exec._resp._ao_of._804.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/227/of._845.2021._exec._resp._ao_requerimento_110.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/231/of._856.2021._exec._resp._ao_requerimento_107.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/244/of._872.2021._exec._resp._ao_requerimento_108.2021._dila.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/245/of._882.2021._exec._resp._ao_requerimento_112.2021._carla_e_dila.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/268/of._901.2021._exec._resp._ao_req._117.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/269/of._906.2021._exec._resp._ao_of._816.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/270/of._907.2021._exec._resp._ao_req._111.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/285/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/272/of._918.2021._exec._res._ao_req._123.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/292/of._939.2021._exec._res._ao_req._116.2021._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/234/protocolo_7371._exec._resp._ao_of._823.2021._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/14/anteprojeto_de_lei_018.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/16/anteprojeto_de_lei_020.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/45/anteprojeto_de_lei_021.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/66/anteprojeto_de_lei_022.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/180/anteprojeto_de_lei_023.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/181/anteprojeto_de_lei_025.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/217/anteprojeto_de_lei_027.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/218/anteprojeto_de_lei_028.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/219/anteprojeto_de_lei_029.2021._gelio.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/220/anteprojeto_de_lei_030.2021._frederick.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/251/anteprojeto_de_lei_031.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/53/ata_reuniao_comissoes_13.10.2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/78/ata_reuniao_comissoes_de_18.10.2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/120/ata_comissoes_25.10.2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/139/ata_reuniao_comissoes_03.11.2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/213/ata_reuniao_comissoes_29.11.2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/238/ata_comissoes_06.12.2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/262/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.12.2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/263/ata_da_reuniao_das_comissoes_de_13.12.2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/3332/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_de_dispensa_de_publicacao.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/77/req-verbal-dispensa-leitura-ata-rinaldo.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/79/neste_momento_o_edil_requereu_que.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/119/dispensa_leitura_da_ata.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/122/requerimento_verbal_dispensa_publicacao.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/47/termo_aditivo_004.2021._sms.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/166/of._786.2021._exec._balancete_outubro_2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/195/of._830.2021._executivo_sms.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/229/of._847.2021._exec._dep._de_turismo.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/291/of._896.2021._exec._balancete_novembro_2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/271/of._914.2021._exec._resp._ao_req._109.2021._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/62/decreto_2501.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/128/decreto_2506.2021._exec..pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/88/of._010.2021._sabesp.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/196/of._011.2021._sabesp.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4840/ofico_1312021a_operacao_tapa_buracos_.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/4825/ofico_1482021_reunioes_de_sessao_virtual_medidas_adotadas_para_enfrentamento_covid_19.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/2865/processo_tc-009781.989.16-5-011287.16.4-013253.989.17.2.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/89/of._ddg_481.2021._delegada_graciela.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/5662/contas_do_executivo_municipal_tc_4589.989.19-7._exercicio_de_2019.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/282/projeto_de_lei_032.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2021/283/projeto_de_lei_033.2021._luan.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H738"/>
+  <dimension ref="A1:H739"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="173.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -26227,118 +26239,141 @@
       </c>
       <c r="C735" t="s">
         <v>2320</v>
       </c>
       <c r="D735" t="s">
         <v>2299</v>
       </c>
       <c r="E735" t="s">
         <v>2300</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H735" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
         <v>2322</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>150</v>
+        <v>2323</v>
       </c>
       <c r="D736" t="s">
-        <v>2323</v>
+        <v>2299</v>
       </c>
       <c r="E736" t="s">
+        <v>2300</v>
+      </c>
+      <c r="G736" s="1" t="s">
         <v>2324</v>
       </c>
-      <c r="F736" t="s">
-[...2 lines deleted...]
-      <c r="G736" s="1" t="s">
+      <c r="H736" t="s">
         <v>2325</v>
-      </c>
-[...1 lines deleted...]
-        <v>2326</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>150</v>
+      </c>
+      <c r="D737" t="s">
         <v>2327</v>
       </c>
-      <c r="B737" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E737" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="F737" t="s">
         <v>22</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="H737" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>154</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2328</v>
+      </c>
+      <c r="F738" t="s">
+        <v>22</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
         <v>1819</v>
       </c>
-      <c r="B738" t="s">
-[...2 lines deleted...]
-      <c r="C738" t="s">
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
         <v>157</v>
       </c>
-      <c r="D738" t="s">
-[...5 lines deleted...]
-      <c r="F738" t="s">
+      <c r="D739" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2328</v>
+      </c>
+      <c r="F739" t="s">
         <v>300</v>
       </c>
-      <c r="G738" s="1" t="s">
+      <c r="G739" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H738" t="s">
-        <v>2330</v>
+      <c r="H739" t="s">
+        <v>2334</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -27036,50 +27071,51 @@
     <hyperlink ref="G714" r:id="rId713"/>
     <hyperlink ref="G715" r:id="rId714"/>
     <hyperlink ref="G716" r:id="rId715"/>
     <hyperlink ref="G717" r:id="rId716"/>
     <hyperlink ref="G718" r:id="rId717"/>
     <hyperlink ref="G719" r:id="rId718"/>
     <hyperlink ref="G720" r:id="rId719"/>
     <hyperlink ref="G721" r:id="rId720"/>
     <hyperlink ref="G722" r:id="rId721"/>
     <hyperlink ref="G723" r:id="rId722"/>
     <hyperlink ref="G724" r:id="rId723"/>
     <hyperlink ref="G725" r:id="rId724"/>
     <hyperlink ref="G726" r:id="rId725"/>
     <hyperlink ref="G727" r:id="rId726"/>
     <hyperlink ref="G728" r:id="rId727"/>
     <hyperlink ref="G729" r:id="rId728"/>
     <hyperlink ref="G730" r:id="rId729"/>
     <hyperlink ref="G731" r:id="rId730"/>
     <hyperlink ref="G732" r:id="rId731"/>
     <hyperlink ref="G733" r:id="rId732"/>
     <hyperlink ref="G734" r:id="rId733"/>
     <hyperlink ref="G735" r:id="rId734"/>
     <hyperlink ref="G736" r:id="rId735"/>
     <hyperlink ref="G737" r:id="rId736"/>
     <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>