--- v0 (2025-12-21)
+++ v1 (2026-04-08)
@@ -54,7530 +54,7530 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/305/proj._de_decreto_legislativo_001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/305/proj._de_decreto_legislativo_001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO PROPONDO TÍTULO DE HONRA AO MÉRITO AO SENHOR JOSÉ DOMINGOS DE CAMPOS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_decreto_legislativo_002.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_decreto_legislativo_002.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO ILUSTRÍSSIMO SENHOR WALTER BICHUETTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/639/proj._de_decreto_legislativo_003.2022._contas_do_executivo_2019.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/639/proj._de_decreto_legislativo_003.2022._contas_do_executivo_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE IGARAPAVA, RELATIVAS AO ANO DE 2019, GESTÃO DO PREFEITO MUNICIPAL, JOSÉ RICARDO RODRIGUES MATTAR E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 OBS: O PROJETO DE DECRETO LEGISLATIVO 003/2022 DE AUTORIA DA COMISSÃO DE FINANÇAS E ORÇAMENTO FOI COLOCADO PELO PRESIDENTE NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_decreto_legislativo_004.2022._frederick_rinaldo_dra._edinamar_gilmar_carla_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_decreto_legislativo_004.2022._frederick_rinaldo_dra._edinamar_gilmar_carla_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO 1º SGT. FABRÍCIO FREIRE DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_decreto_legislativo_05.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_decreto_legislativo_05.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDENDO DE TÍTULO DE HONRA AO MÉRITO À USINA HIDRELÉTRICA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_decreto_legislativo_006.2022_carla_dra_edinamar_gilmar_nanau_rinaldo_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_decreto_legislativo_006.2022_carla_dra_edinamar_gilmar_nanau_rinaldo_frederick.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO ATLETA MATEUS CORSINO DA CUNHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO DE OLIVEIRA, LEANDRO PEREIRA GASQUI, Luan, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_decreto_legislativo_007.2022._camara_municipal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_decreto_legislativo_007.2022._camara_municipal.pdf</t>
   </si>
   <si>
     <t>CONCETE TÍTULO DE HONRA AO MÉRITO À METALURGICA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1063/proj._de_decreto_legislativo_008.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1063/proj._de_decreto_legislativo_008.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO Á DÉBORA PEREZ BERNARDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/309/proj._de_lei_001.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/309/proj._de_lei_001.2022._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PRORROGAR O COMODATO DO IMÓVEL À ASSOCIAÇÃO DE EVANGELIZAÇÃO DA RENOVAÇÃO CARISTMÁTICA CATÓLICA, O USO DO PRÉDIO LOCALIZADO NA AVENIDA PEDRO JOSÉ DE ARAÚJO , Nº 315 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/310/proj._de_lei_002.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/310/proj._de_lei_002.2022._exec.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DINHEIRO DIRETO DA ESCOLA - PMDDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/334/proj._de_lei_003.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/334/proj._de_lei_003.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICIPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/311/proj._de_lei_004.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/311/proj._de_lei_004.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/335/proj._de_lei_005.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/335/proj._de_lei_005.2022._exec.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/312/proj._de_lei_006.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/312/proj._de_lei_006.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/313/proj._de_lei_007.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/313/proj._de_lei_007.2022._exec.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/314/proj._de_lei_008.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/314/proj._de_lei_008.2022._exec.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/315/proj._de_lei_009.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/315/proj._de_lei_009.2022._exec.pdf</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/316/proj._de_lei_010.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/316/proj._de_lei_010.2022._exec.pdf</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/317/proj._de_lei_011.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/317/proj._de_lei_011.2022._exec.pdf</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/318/proj._de_lei_012.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/318/proj._de_lei_012.2022._exec.pdf</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/336/proj._de_lei_013.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/336/proj._de_lei_013.2022._exec.pdf</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/319/proj._de_lei_014.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/319/proj._de_lei_014.2022._exec.pdf</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/320/proj._de_lei_015.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/320/proj._de_lei_015.2022._exec.pdf</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/321/proj._de_lei_016.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/321/proj._de_lei_016.2022._exec.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/322/proj._de_lei_017.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/322/proj._de_lei_017.2022._exec.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/323/proj._de_lei_018.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/323/proj._de_lei_018.2022._exec.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/324/proj._de_lei_019.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/324/proj._de_lei_019.2022._exec.pdf</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/325/proj._de_lei_020.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/325/proj._de_lei_020.2022._exec.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/326/proj._de_lei_021.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/326/proj._de_lei_021.2022._exec.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI Nº 768 DE 19/12/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/327/proj._de_lei_022.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/327/proj._de_lei_022.2022._exec.pdf</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/328/proj._de_lei_023.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/328/proj._de_lei_023.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj._de_lei_024.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj._de_lei_024.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLLEMENTAR JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/330/proj._de_lei_025.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/330/proj._de_lei_025.2022._exec.pdf</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/331/proj._de_lei_026.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/331/proj._de_lei_026.2022._exec.pdf</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/332/proj._de_lei_027.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/332/proj._de_lei_027.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO RURAL NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/333/proj._de_lei_028.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/333/proj._de_lei_028.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E INSTITUIÇÃO DO SELO PRODUTO DE IGARAPAVA - "PORTO DAS CANOAS" PARA O INCENTIVO DA PRODUÇÃO LOCAL DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/341/proj._de_lei_029.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/341/proj._de_lei_029.2022._executivo.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Ricardo Rodrigues Mattar</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/383/proj._de_lei_030.2022.exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/383/proj._de_lei_030.2022.exec.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA DENOMINAÇÃO DE VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE IGARAPAPVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_031.2022._executivo._reajuste_serv._plubico.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_031.2022._executivo._reajuste_serv._plubico.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS À TÍTULO DE REAJUSTE SALARIAL ESPONTÂNEO E DE REVISÃO GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_433.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_433.2022._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, CONFORME ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/475/proj._de_lei_034.2022._exec._of._463.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/475/proj._de_lei_034.2022._exec._of._463.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL DE IGARAPAVA - CONDESI.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/476/proj._de_lei_035.2022._exec._of._464.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/476/proj._de_lei_035.2022._exec._of._464.2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, A POLÍTICA DE INCENTIVOS FISCAIS E ECONÔMICOS DESTINADA AO DESENVOLVIMENTO DO SETOR COMERCIAL, INDUSTRIAL, TURÍSTICO E DE PRESTAÇÃO DE SERVIÇO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/513/proj._de_lei_036.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/513/proj._de_lei_036.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTO E PARCELAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO PARA O EXERCÍCIO DE 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/526/proj._de_lei_037.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/526/proj._de_lei_037.2022._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA A IMPLANTAÇÃO E COMPARTILHAMENTO DE INFRAESTRUTURA DE SUPORTE E DE TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/533/proj._de_lei_038.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/533/proj._de_lei_038.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO, AUTORIZAÇÃO PARA A ALTERAÇÃO DA DESTINAÇÃO, E A ALIENAÇÃO DE IMÓVEL MUNICIPAL OBJETO DA MATRÍCULA 16.421 DO REGISTRO DE IMÓVEIS DE IGARAPAVA, MEDIANTE LILCITAÇÃO, NA MODALIDADE CONCORRÊNCIA, E OFERECER EM GARANTIA DE CRÉDITO IMOBILIÁRIO, DENTRO DO PROGRAMA HABITACIONAL INSTITUITO PELO DECRETO ESTADUAL Nº 64.419, DE 28 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/534/proj._de_lei_039.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/534/proj._de_lei_039.2022._exec..pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E ISNTITUI O CONSELHO GESTOR DO FHIS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/542/proj._de_lei_040.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/542/proj._de_lei_040.2022._exec.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE RECUPERAÇÃO FISCAL - REFIS IGARAPAVA - 2022, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_041.2022._exec._ldo._of._556.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_041.2022._exec._ldo._of._556.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_042.2022._exec._of._574.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_042.2022._exec._of._574.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/625/proj._de_lei_043.2022._exec._of._603.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/625/proj._de_lei_043.2022._exec._of._603.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/618/proj._de_lei_044.2022._exec._of._584.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/618/proj._de_lei_044.2022._exec._of._584.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL POR CELEBRAÇÃO DE TERMO DE COLABORAÇÃO PARA O REPASSE COM À "ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ITUVERAVA/SP".</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/619/proj._de_lei_045.2022._exec._of._585.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/619/proj._de_lei_045.2022._exec._of._585.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DO VALE ALIMENTAÇÃO DOS SERVIDORES E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_046.2022._exec._of._653.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_046.2022._exec._of._653.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_047.2022._exec._of._654.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_047.2022._exec._of._654.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_048.2022._exec._of._655.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_048.2022._exec._of._655.2022.pdf</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/766/proj._de_lei_049.2022._exec._of._690.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/766/proj._de_lei_049.2022._exec._of._690.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCICIO DE 2022 DO MUNICIPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/767/proj._de_lei_050.2022._exec._of._691.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/767/proj._de_lei_050.2022._exec._of._691.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCICIO DE 2022 DO MUNICIPIO DE IGARAPAVA - SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/768/proj._de_lei_051.2022._exec._of._693.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/768/proj._de_lei_051.2022._exec._of._693.2022.pdf</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/769/proj._de_lei_052.2022._exec._of._695.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/769/proj._de_lei_052.2022._exec._of._695.2022.pdf</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/770/proj._de_lei_053.2022._exec._of._701.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/770/proj._de_lei_053.2022._exec._of._701.2022.pdf</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/771/proj._de_lei_054.2022._exec._of._702.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/771/proj._de_lei_054.2022._exec._of._702.2022.pdf</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/772/proj._de_lei_055.2022._exec._of._717.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/772/proj._de_lei_055.2022._exec._of._717.2022.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUIDO O PROGRAMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/784/proj._de_lei_056.2022._exec._of._726.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/784/proj._de_lei_056.2022._exec._of._726.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/785/proj._de_lei_057.2022._exec._of._727.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/785/proj._de_lei_057.2022._exec._of._727.2022.pdf</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/786/proj._de_lei_058.2022._exec._of._728.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/786/proj._de_lei_058.2022._exec._of._728.2022.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/878/proj._de_lei_059.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/878/proj._de_lei_059.2022._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONALO ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARFA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA - SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_060.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_060.2022._executivo.pdf</t>
   </si>
   <si>
     <t>DESAFETAÇÃO DE USO COMUM, SITUADO NO LOTEAMENTO DENOMINADO "PORTO FELIZ", MUNICÍPIO DE IGARAPAVA - SP, PARA FINS DA LEI Nº 1073 DE 28 DE SETEMBRO, DE ACORDO COM AS SEGUINTES ÁREAS E ESPECIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_061.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_061.2022._executivo.pdf</t>
   </si>
   <si>
     <t>DESAFETAÇÃO DE USO COMUM, SITUADO NO LOTEAMENTO DENOMINADO "MORADA DO VERDE", MUNICÍPIO DE IGARAPAVA - SP, PARA FINS DA LEI Nº 1073 DE 28 DE SETEMBRO, DE ACORDO COM AS SEGUINTES ÁREAS E ESPECIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_062.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_062.2022._executivo.pdf</t>
   </si>
   <si>
     <t>DESAFETAÇÃO DE USO COMUM, SITUADO NO LOTEAMENTO DENOMINADO "MONTE CASTELO", MUNICÍPIO DE IGARAPAVA - SP, PARA FINS DA LEI Nº 1073 DE 28 DE SETEMBRO, DE ACORDO COM AS SEGUINTES ÁREAS E ESPECIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/901/proj._de_lei_063.2022._of._794.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/901/proj._de_lei_063.2022._of._794.2022._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA DOAÇÃO DE LOTES DE INTERESSE SOCIAL URBANIZADOS DO MUNICÍPIO DE IGARAPAVA PARA FINS DE MORADIA, DEFINE OS CRITÉRIOS PERTINENTES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/902/proj._de_lei_064.2022._of._809.2022.exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/902/proj._de_lei_064.2022._of._809.2022.exec.pdf</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/903/proj._de_lei_065.2022._of._808.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/903/proj._de_lei_065.2022._of._808.2022._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DELEGAÇÃO, POR MEIO DE PARCERIA PÚBLICO PRIVADO, DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO, INCLUÍDOS O DESENVOLVIMENTO, A MODERNIZAÇÃO, A AMPLIAÇÃO, A OPERAÇÃO E A MANUTENÇÃO DA REDE DE ILUMINAÇÃO PÚBLICA, BEM COMO A GERAÇÃO DE ENERGIA FOTOVOLTAICAS PARA ATENDER A DEMANDA DOS IMÓVEIS VINCULADOS À ADMINISTRAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/968/proj._de_lei_066.2022._exec._of._841.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/968/proj._de_lei_066.2022._exec._of._841.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - CIPTEA, NO AMBITO DO MUNICÍPIO DE IGARAPAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_067.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_067.2022._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1068/proj._de_lei_068.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1068/proj._de_lei_068.2022._executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IGARAPAVA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/proj._de_lei_069.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/proj._de_lei_069.2022._executivo.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA E INTERESSE SOCIAL PARA FINS TURISTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1036/proj._de_lei_070.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1036/proj._de_lei_070.2022._executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SERVIÇOS PÚBLICOS DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1114/proj._de_lei_071.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1114/proj._de_lei_071.2022._exec..pdf</t>
   </si>
   <si>
     <t>ABRE NO ORÇAMENTO VIGENTE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1115/proj._de_lei_072.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1115/proj._de_lei_072.2022._exec..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, BEM COMO ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO VIGENTE, PARA UTILIZAÇÃO DE RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR PARA REALIZAÇÃO DE PROCEDIMENTOS (EXAMES LABORATORIAIS, TOMOGRAFIAS E PEQUENAS CIRURGIAS) E MANUTENÇÃO DO HOSPITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1120/proj._de_lei_073.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1120/proj._de_lei_073.2022._exec..pdf</t>
   </si>
   <si>
     <t>DISPÃO SOBRE A ORGANIZAÇÃO DO SISTEMA DE LIMPEZA URBANA DO MUNICÍPIO DE IGARAPAVA E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1121/proj._de_lei_074.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1121/proj._de_lei_074.2022._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2022 DO MUNICÍPIO DE IGARAPAVA-SP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1122/proj._de_lei_075.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1122/proj._de_lei_075.2022._exec..pdf</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/308/proj._de_lei_complementar_001.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/308/proj._de_lei_complementar_001.2022._exec..pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT E ALINEA B DO 1§ DO ART. 100 DA LEI COMPLEMENTAR 049/2016.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/656/proj._de_lei_complementar_002.2022._exec._of._621.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/656/proj._de_lei_complementar_002.2022._exec._of._621.2022.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ART. 4, INCISO V, ART. 16 E ART. 24 DA LEI COMPLEMENTAR Nº 49 DE 01.02.2016.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_lei_complementar_03.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_lei_complementar_03.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DA REFERÊNCIA SALARIAL DE CARGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/830/proj._de_lei_complementar_004.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/830/proj._de_lei_complementar_004.2022._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO VII QUADRO DE CARGOS DE PROVIMENTO EFETIVO - REGIME ESTATUTÁRIO DA LEI COMPLEMENTAR Nº 003/2008 ALTERADO PELAS COMPLEMENTARES Nº 003/2008, Nº 005/2008, Nº 006/2008 E Nº 044/2015.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1157/proj._de_lei_complementar_005.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1157/proj._de_lei_complementar_005.2022._exec.pdf</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO À ALÍNEA "E" DO § 2º DO ART. 12 DA LEI COMPLEMENTAR MUNICIPAL 59 DE 02 DE OUTUBRO DE 2018.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_resolucao_privativa_001.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_resolucao_privativa_001.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DOS VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL DE IGARAPAVA PELOS VEREADORES E SERVIDORES PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_resolucao_privativa_002.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_resolucao_privativa_002.2022.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILZAÇÃO DO PLENÁRIO JUYBÁ RODRIGUES SORA, SITO NA CÂMARA MUNICIPAL DE IGARAPAVA-SP, POR TERCEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS 80 ANOS DA ASSOCIAÇÃO DE PROTEÇÃO A MATERNIDADE E À INFÂNCIA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_de_aplausos_002.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_de_aplausos_002.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EQUIPE GESTORA, ALUNOS, PAIS, PROFESSORES, FUNCIONÁRIOS E DEMAIS ENVOLVIDOS DO COLÉGIO VIVA, PELA REALIZAÇÃO DO EVENTO GINSPORTE.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/649/mocao_de_aplausos_003.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/649/mocao_de_aplausos_003.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS PROFISSIONAIS DE SAÚDE DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_louvor_004.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_louvor_004.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR AOS PROFISSIONAIS DA LIMPEZA URBANA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/953/mocao_de_aplausos_005.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/953/mocao_de_aplausos_005.2022._claudio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. ALEXANDRE ALONSO E À CPFL.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/980/mocao_de_aplausos_006.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/980/mocao_de_aplausos_006.2022._luan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS IDOSOS DE NOSSO MUNICÍPIO PELO DIA INTERNACIONAL DAS PESSOAS IDOSAS COMEMORADO EM 1º DE OUTUBRO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/981/mocao_de_aplausos_007.2022._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/981/mocao_de_aplausos_007.2022._carla_adriana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO GRUPO SOMAR DO MUNICÍPIO DE IGARAPAVA, VOLUNTÁRIOS DO HOSPITAL DE AMOR DA CIDADE DE BARRETOS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>JOSÉ AGUINALDO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/997/mocao_de_aplausos_008.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/997/mocao_de_aplausos_008.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO POLICIAL CIVIL DEUZELI DE JESUS SILVA, MAIS CONHECIDO COMO "CLAUDINHO POLICIAL".</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1064/mocao_de_apoio_009.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1064/mocao_de_apoio_009.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO VISANDO A CONTINUIDADE DO PROCESSO DA CONSTRUÇÃO/INSTALAÇÃO DO HOSPITAL PÚBLICO JUNTO AO DEPARTAMENTO REGIONAL DE SAÚDE - VIII, SEDIADO NO MUNICÍPIO DE FRANCA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1113/mocao_de_aplausos_010.2022._frederick_rinaldo_dra._edinamar_carla_gilmar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1113/mocao_de_aplausos_010.2022._frederick_rinaldo_dra._edinamar_carla_gilmar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES A TODOS OS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>REQLE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES DO DEPARTAMENTO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_002.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_002.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O BONUS DO FUNDEB E TAMBÉM SO A FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_003.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_003.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO INFORMAÇÕES SOBRE O PARQUE ECOTURISTICO PORTO DAS CANOAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_004.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_004.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES RELACIONADAS AOS PROFESSORES DA EDUCAÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_005.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_005.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFOMAÇÕES SOBRE OS FUNCIONÁRIOS DA SANTA CASA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_006.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_006.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_007.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_007.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE RUAS E ÁREAS A SEREM PAVIMENTADAS COM RECURSOS DOS PROJ. DE LEI 013, 015 E 020/2022.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_008.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_008.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A FEIRA DO PRODUTOR, FEIRANTES E SOBRE A ASSOCIAÇÃO DOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_009.2022._carla_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_009.2022._carla_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO COPIA DE CONTRATO DA PREFEITURA COM A EMPRESA DYNAMYKHA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_010.2022._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_010.2022._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO NÚMERO DE FAMÍLIAS CADASTRADAS NO CADASTRO ÚNICO DO MUNICÍPIO E QUANTAS RECEBEM O BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_011.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_011.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE EMENDA PAPRLAMENTAR NO VALOR DE R$ 80.000,00 DO DEP. EST. SARGENTO NERY.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_012.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_012.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES RELACIONADAS AO PROGRAMA MEU PET CONTAINER.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_013.2022._rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_013.2022._rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O NÃO PAMENTO DA GRATIFICAÇÃO ESPECIAL POR ASSIDUIDADE.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_014.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_014.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO ESCLARECIMENTOS SOBRE O DESCUMPRIMENTO DO PAGAMETNO DO PISO SALARIAL A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_015.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_015.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE DESCONTOS SOBRE SERVIDORES QUE TAMBÉM ERAM VEREADORES E ESTAVAM A SERVIÇO DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_016.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_016.2022._luan.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO CONVOCAÇÃO DO SECRETÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_017.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_017.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO A CONVOCAÇÃO DO DIRETOR MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SR. MARCIO WELLINGTON DA SILVA.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_018.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_018.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A REGULARIZAÇÃO DO COMÉRCIO EM VIAS E PRÉDIOS PÚBLICOS DE IGARAPAVA, COM ENVIO DE DOCUMENTAÇÃO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_019.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_019.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A REFORMA DO PRÉDIO DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_020.2022._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_020.2022._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O AUXÍLIO TRANSPORTE AOS ALUNOS DE FRANCA, ITUVERAVA E UBERABA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_021.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_021.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS VENCIMENTOS DO SUPERVISOR DOS AGENTES DE COMBATE A VETORES.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_022.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_022.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A GUARDA MUNICIPAL E SOBRE A BRIGADA DE INCÊNCIO.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_023.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_023.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O ANDAMENTO DO SENSO ANIMAL.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_024.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_024.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI MUNICIPAL 974/2021 QUE TRATA DA DIVULGAÇÃO DA LILSTA DE ESPERA PARA CONSULTAS, EXAMES MÉDICOS E PROCEDIMENTOS CIRURGICOS.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_025.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_025.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES SOBRE ANTEPROJETO PROPONDO O FORNECIMENTO DE ABSORVENTE NAS ESCOLAS E INCLUSÃO DE CESTAS BÁSICAS CEDIDAS PELO PODER PÚBLICO ÀS FAMILIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_026.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_026.2022._luan.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELAÇÃO DOS NOMES DOS DEPUTADOS QUE ENVIARAM EMENDAS AO MUNICIPIO, VALORES E A SITUAÇÃO EM QUE ELAS SE ENCONTRAM.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PARQUE ECOTURISTICO PORTO DAS CANOAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A LICITAÇÃO PARA A REFORMA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_029.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_029.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS CESTAS BÁSICAS DISTRIBUIDAS PELO MUNICIPIO ATRAVÉS DO CRAS E DO FUNDO SOCIAL.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_030.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_030.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PAVIMENTAÇÃO DA VIA QUE LIGA A ESCOLA AGRICOA ATÉ O PARQUE ECOTURÍSTICO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_031.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_031.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS PROVIDÊNCIAS PARA A REINSTALAÇÃO DO PONTO DE ÔNIBUS DE FRENTE AO ANTIGO LANCHE DA VANEIDE, AV. WANDERLEY RIBEIRO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_032.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_032.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PATRULHA MECANIZADA MUNICIPAL.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_033.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_033.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROJETO CONTROLADOR INTELIGENTE PARA IDENFICAÇÃO E RECONHECIMENTO FACIAL.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_034.2022._dra._edinama_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_034.2022._dra._edinama_e_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A BOCA DE LOBO INTELIGENTE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_035.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_035.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS OPERAÇÕES DE CRÉDITO DO DESENVOLVE SÃO PAULO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_037.2022._carla_dra._edinamar_rinaldo_gilmar_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_037.2022._carla_dra._edinamar_rinaldo_gilmar_e_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS REPASSES PARA A APAE</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_039.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_039.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÕES SOBRE A REFORMA DO ESPAÇO ONDE SE LOCALIZA A BASE DO 192.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_040.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_040.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÕES SOBRE OS CURSOS DE DANÇAS DO VENTRE, VIOLA E VIOLÃO, CORAL MARIA MATILDE, MADALENA ZUM E FANFARRA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_041.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_041.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RELAÇÃO DAS DEPESAS COM VIAGENS DO PREFEITO E VICE-PREFEITO, MOTIVO DE CADA VIAGEM COM SEUS RESPCTIVOS GASTOS, DESDE 2017._x000D_
 TAMBÉM A RELAÇÃO DOS DEPUTADOS QUE VIABILIZARAM EMENDAS AO MUNICÍPIO COM OS VALORES RECEBIDOS DESDE 2017.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_042.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_042.2022._carla.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÕES ACERCA DA EMPRESA QUE FORNECE COMBUSTIVEIS PARA A PREFEITURA MUNICIPAL, ENTRE OUTRAS RELACIONADAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_043.2022._gilmar_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_043.2022._gilmar_e_carlos.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS MÉDICOS POR ESPECIALIDADE MÉDICA E A FILA DE ESPERA DE CADA ESPECIALIDADE.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_044.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_044.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE OS GASTOS COM AÇÕES TRABALHISTAS DA SANTA CASA DESDE A INTERVENÇÃO ENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_045.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_045.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA CONTRATO DOS ÔNIBUS E VANS QUE PRESTAM SERVIÇOS NO MUNICÍPIO DESDE 0 ANO DE 2017 E TAMBÉM AS EMPRESAS VENCEDORAS DAS LICITAÇÕES PARA A MANUTENÇÃO DOS VEÍCULOS DO EXECUTIVO DESDE O ANO DE 2017.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_046.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_046.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CLÍNICA ANIMAL MUNICIPAL.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_047.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_047.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O USO DA PRAÇA DE EVENTOS PELAS AUTO ESCOLAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_048.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_048.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE EMENDA PARLAMENTAR DO DEP. FREDERICO D'AVILA NO VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_049.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_049.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A CONTRATAÇÃO DE FONOAUDIÓLOGO PARA AS CRIANÇAS QUE NECESSITAM DESTE TIPO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PATRULHA RURAL.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_051.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_051.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CENSO ANIMAL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_052.2022._dra._edinamar_gilmar_carlos_roberto_carla_rinaldo_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_052.2022._dra._edinamar_gilmar_carlos_roberto_carla_rinaldo_e_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CONVÊNIO COM A APAE.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_053.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_053.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O REPASSE DO AUXÍLIO TRANSPORTE AOS ESTUDANTES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_054.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_054.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTOS SOBRE DESPESAS COM PUBLICIDADE E PROPAGANDA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_055.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_055.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕE SOBRE AS OBRAS DO PORTAL DA ENTRADA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_056.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_056.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS OPERAÇÕES DE CRÉDITO CONTRATADAS COM O DESENVOLVE SÃO PAULO, REITERANDO O REQUERIMENTO 035/2022.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_057.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_057.2022._carla.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO 030/2022 COM PEDIDO DE CÓPIAS DOS DOCUMENTOS DOS RECURSOS DA PAVIMENTAÇÃO DA VICINAL QUE LIGA A ESCOLA AGRÍCOLA AO PARQUE ECOTURISTICO PORTO DAS CANOAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_058.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_058.2022._carla.pdf</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO 028/2022 COM PEDIDO DE DOCUMENTOS SOBRE O PROCESSO LICITATÓRIO PARA A REFORMA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_059.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_059.2022._carla.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO 027/2022 COM SOLICITAÇÃO DE INFORMAÇÕES E DOCUMENTOS SOBRE O PARQUE ECOTURISTICO.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_060.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_060.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EMPRESA PRESTADORA DO SERVIÇO DE VIGILANCIA NA SANTA CASA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DA SECRETARIA DE EDUCAÇÃO SOBRE O PROCESSO DE PROGRESSÃO POR VIA NÃO ACADÊMICA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_063.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_063.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EXISTÊNCIA DE ALGUM CONTRATO ENTRE A SANTA CASA DE IGARAPAVA PARA A REALZAÇÃO DE EXAMES EM UBERABA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_064.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_064.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SANTA CASA E SEU FUNCIOAMENTO.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_065.2022._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_065.2022._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O NÚMERO DE ATENDIMENTOS NA SANTA CASA ENTRE OUTRAS NO DIA 29 DE ABRIL DE 2022, ENTRE ÀS 07:00 AS 19:00 HORAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_066.2022._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_066.2022._carlos.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O SERVIÇO ODONTOLÓGICO NA UBS DO FELÍCIO BICHUETTI.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_067.2022._carla_dra._edinamar_carlos_roberto_rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_067.2022._carla_dra._edinamar_carlos_roberto_rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O SERVIÇO DE TRANSPORTE ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_068.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_068.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE OS LIVROS DA CASA DA CULTURA E SOBRE O RETORNO DA BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_069.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_069.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A REGULARIZAÇÃO DO GINÁSIO DE ESPORTES PARA O INÍCIO DA OBRAS DE CONSTRUÇÃO DE QUADRA DE AREIA E DA REFORMA DO PISO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_070.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_070.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE GASTOS DO DEPARTAMENTO DE ESPORTES E GASTOS PELA PARTICIPAÇÃO DO MUNICÍPIO NA COPA EPTV.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_071.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_071.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O ADICIONAL DOS AGENTES DE VETORES.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_072.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_072.2022._luan.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE PESSOAS ESPECIAIS (CRIANÇAS E ADULTOS) ATENDIDOS PELA APAE, SOBRE OS QUE ESTÃO NA EDUCAÇÃO INCLUSIVA E PREVISÃO DE RETORNO DA EMEIF MARIA LUZIA GONÇALVES COSTA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_073.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_073.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A DISTRIBUIÇÃO DE AGASALHOS AOS ALUNOS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>GÉLIO JOSÉ PRECIOZO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_074.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_074.2022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CAMINHÃO PIPA E A RETROESCAVADEIRA PARADOS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_075.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_075.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕE SOBRE A EMPRESA RESPONSÁVEL POR CUIDAR DOS PNEUS DOS ÔNIBUS, MICRO-ÔNIBUS E VANS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_076.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_076.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_077.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_077.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CASTRA MÓVEL MUNICIPAL.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_078.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_078.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃOE SOBRE A EMENDA CONSTITUCIONAL Nº 120, DE 05 DE MAIO DE 2022 E TAMBÉM INFORMAÇÕES QUANTO O SEU CUMPRIMENTO.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_079.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_079.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO CÓPIA DOS CONTRATOS COM O DESENVOLVE/SP DOS FINANCIAMENTOS DO DISTRITO INDUSTRIAL, UBS E CICLOVIA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/755/requerimento_080.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/755/requerimento_080.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES OU MEDIDAS TOMADAS EM RELAÇÃO AO CONSERTO DOS SEMÁFOROS DA CIDADE.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/756/requerimento_081.2022._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/756/requerimento_081.2022._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CARGA HORÁRIA SEMANAL DO PROFESSOR MARCELO ISRAEL SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/757/requerimento_082.2022._gilmar_rinaldo_carla_dra._edinamar_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/757/requerimento_082.2022._gilmar_rinaldo_carla_dra._edinamar_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE A LEI COMPLEMENTAR 068/2020 COM REFLEXOS DE AUMENTO ABUSIVO DOS VALORES DO ISS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/758/requerimento_083.2022._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/758/requerimento_083.2022._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DOS FUNCIONÁRIOS GILCÉLIO DE SOUZA SIMÕES E ARNALDO TERRA NETO PARA DAR ESCLARECIMENTOS SOBRE SUPOSTA DENUNCIA DE USO IRREGULAR DO SERVIÇO PIX PELO EXECUTIVO E SOBRE DENUNCIAS DE ABASTECIMENTO IRREGULAR DE VEÍCULOS PRÓPRIO DE EX-SERVIDOR.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/759/requerimento_084.2022._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/759/requerimento_084.2022._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE TODOS OS GASTOS COM A EMPRESA RODEMAIS E DE OUTRAS EMPRESAS QUE PRESTAM SERVIÇOS DE OFICINAS MECÂNICA NA FROTA DA PREFEITURA, COM ENVIO DE CÓPIA DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_085.2022._carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_085.2022._carla_adriana.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EMPENHOS DOS ÚLTIMOS 04 MESES PARA MOTORISTAS DO MUNICÍPIO E INDAGA QUEM É O RESPONSÁVEL PELA SOLICITAÇÃO E ASSINATURA DESTES EMPENHOS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_086.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_086.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE O ANDAMENTO DO CASTRAMOVEL, CASTRAÇÃO EM MUTIRÃO E O PET CONTAINER.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_087.2022._dra._edinamar_3.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_087.2022._dra._edinamar_3.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOBRE O FUNCIONAMENTO DO CAPS E SUAS DIRETRIZES.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_088.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_088.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE AQUISIÇÃO E DISTRIBUIÇÃO DE CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_089.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_089.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO INFORMAÇÕES SOBRE A CASA DE APOIO NAS CIDADES DE BARRETOS E FRANCA</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_090.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_090.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOBRE A ATUAL SITUAÇÃO DE USO E OCUPAÇÃO DO SOLO NO BAIRRO JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_091.2022._camara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_091.2022._camara.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI QUE DISPÕE SOBRE O INCISO I DO ART. 196, DA LEI COMPLEMENTAR 045/2015.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CNES, NOMES E CARGOS DOS AGENTES NO SETOR DE ENDEMIAS, FUNCIONÁRIOS COM DESVIO FUNÇÃO ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_093.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_093.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO SOBRE INFORMAÇÕES DA CASA ANIMAL.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_094.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_094.2022._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O TRANSPORTE DAS CRIANÇAS COM DEFICIÊNCIA AUDITIVA PARA A ESCOLA DULCE DE OLIVEIRA, INFORMAÇÕES SOBRE SOBRE MOROSIDADE EM RESPOSTA DE SOLICITAÇÃO E INFORMAÇÕES SOBRE CONVÊNIO COM A APAE.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_095.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_095.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DO EXECUTIVO SOBRE A INADIMPLENCIA COM A EMPRESA MECÂNICA TONASSO.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_096.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_096.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O REURB.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_097.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_097.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TERRENO ONDE SERÁ CONSTRUIDO A CASA DA JUVENTUDE.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_98.2022_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_98.2022_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ÁRVORE CENTENÁRIA LOCALIZADA NA PRAÇA ALTINO ARANTES.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_99.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_99.2022_carla.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS INTEGRANTES QUE FICALIZAM O CONSELHO DE ALIMENTAÇÃO NO MUNICIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_100.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_100.2022_carla.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS MEDIDAS TOMADAS ATÉ O MOMENTO EM RELAÇÃO AO PROCESSO DE SINDICÂNCIA ADMINISTRATIVA Nº 003/2022.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_101.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_101.2022_carla.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CARGA HORÁRIA DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_102.2022_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_102.2022_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CADASTRO DOS MOTORISTAS DE TÁXI, PARA IMPLEMENTAÇÃO DO BENEFICIO ESTABELECIDO NA EMENDA CONSTITUCIONAL 123, DE 14 DE JULHO DE 20211.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_103.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_103.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INFORMAÇÕES DE CADASTRO DOS ALUNOS DAS FACULDADES, BENEFICIADOS PELO AUXÍLIO TRANSPORTE.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_104.2022_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_104.2022_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PISO SALARIAL NACIONAL DO ENFERMEIRO, TÉCNICO DE ENFERMAGEM E DO AUXILIAR DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_105.2022_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_105.2022_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO CONVOCAÇÃO DO CHEFE DE DIVISÃO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/869/requerimento_106.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/869/requerimento_106.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER A CARGA HORÁRIA DO SERVIDOR PÚBLICO RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/889/requerimento_107.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/889/requerimento_107.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A QUANTIDADE DE ENFERMEIROS E TÉCNICOS DE ENFERMÁGEM CONCURSADOS NA PREFEITURA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/890/requerimento_108.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/890/requerimento_108.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBER A SINDICANCIA PARA APURAÇÃO DE EVENTUAIS IRREGULARIDDES NA MANUTENÇÃO DO CASTRA MÓVEL.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_109.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_109.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A EMENDA PARLAMENTAR ENVIADA PELO DEPUTADO RICARDO SILVA, DESTINADA A CUSTEAR PARTE DA REFORMA DA CLÍNICA ANIMAL.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/931/requerimento_110.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/931/requerimento_110.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE O NÃO PAGAMENTO DO ABONO DE FÉRIAS NO INÍCIO DO GOZO DAS FÉRIAS, COMO MANDA O ART. 95, § DA LEI COMPLEMENTAR Nº 045/2015.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/932/requerimento_111.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/932/requerimento_111.2022._luan.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS DECRETOS SOBRE O ZONEAMENTO DO MUNICÍPIO COM AS RESPECTIVAS ATAS DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_112.2022._frederick_carla_gilmar_carlos_rroberto_rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_112.2022._frederick_carla_gilmar_carlos_rroberto_rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EVOLUÇÃO FUNCIONAL POR VIA NÃO ACADEMICA AOS SERVIDORES DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE CÓPIAS DOS DOCUMENTOS RELATIVOS AO PROCESSO DE SINDICANCIA ADMINISTRATIVA 003/2022 DO EXECUTIVO, DOCUMENTOS SOLICITADOS PELO REQUERIMENTO 100/2022, OS QUAIS NÃO FORAM ENCAMINHADOS JUNTO COM A RESPOSTA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1007/requerimento_115.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1007/requerimento_115.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÃO RECAPEAMENTO DAS RUAS MACEDO PENA, AGUIAR MOREIRA E CAP. GERÔNIMO DA VILA GOMES, HAJA VISTA QUE SE ENCONTRAREM EM SITUAÇÃO DEGRADANTE.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1008/requerimento_116.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1008/requerimento_116.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE AS PODAS E SUPRESSÃO DE ÁRVORES NO GINÁSIO DE ESPORTE E O ENVIO DE LAUDOS TÉCNICOS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1013/requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1013/requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EMPRESA RESPONSÁVEL PELA PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO NOS VEICULOS PESADOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1014/requerimento_118.2022._carlos_roberto_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1014/requerimento_118.2022._carlos_roberto_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS GASTOS DE COMBUSTÍVEL COM A FROTA DE VEÍCULOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/requerimento_119.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/requerimento_119.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO DIRETOR DEPARTAMENTO MUNICIPAL DE SAÚDE, SR. LUIZ CARLOS VERGARA PEREIRA.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_120.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_120.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O MOTIVO PELO QUAL A ENTRADA DA FAZENDA ALIANÇA NÃO SERÁ ASFALTADA, HAJA VISTO QUE A CONSTRUÇÃO DO MEIO FIO NÃO FOI FEITO NO LOCAL.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_121.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_121.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS PROBLEMAS DA COZINHA PILOTO E DAS MEDIDAS QUE PRETENDE TOMAR PARA SOLUCIONÁ-LOS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1044/requerimento_122.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1044/requerimento_122.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER O NOME DO MÉDICO RESPONSÁVEL PELO DEPARTAMENTO DE VIGILÂNCIA EPIDEMIOLÓGICA DO MUNICÍPIO E DESDE QUANDO É RESPONSAVEL PELA PASTA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1042/requerimento_123.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1042/requerimento_123.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROCESSO LICITATÓRIO PARA COMPRAS DE PONTOS ELETRÔNICOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1043/requerimento_124.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1043/requerimento_124.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXISTÊNCIA DE PROCESSO LICITATÓRIO PARA A REFORMA DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_125.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_125.2022._luan.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE COMISSÃO DE AVALIAÇÃO DE IMÓVEIS NOMEADAS PELA PORTARIA 7598/2014 E CÓPIA DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1069/requerimento_126.2022._camara_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1069/requerimento_126.2022._camara_igarapava.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SR. MARCELO ORMENEZE, INTERVENTOR DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1065/requerimento_127.2022._carlos_roberto_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1065/requerimento_127.2022._carlos_roberto_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SRA. JULIANA CORNÉLIA DE JESUS, DIRETORA DO DEP. DE EDUCAÇÃO, CULTURA E ESPORTES.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1066/requerimento_128.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1066/requerimento_128.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONVÊNIO 005/2021 QUE TRATA DO PLANO OPERATIVO DA SANTA CASA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1067/requerimento_129.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1067/requerimento_129.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DAS GUIAS DE ITBI, TÍTULOS DE TRANSAÇÃO IMOBILIÁRIA REFERENTES ÀS TRANSAÇÕES IMOBILIÁRIAS DO BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1083/requerimento_130.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1083/requerimento_130.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATOS, LICITAÇÕES E DISPENSAS DE LICITAÇÕES DO DEPARTAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1084/requerimento_131.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1084/requerimento_131.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONTRATO 109/2019 DA PREFEITURA COM O ZAMBIASI, COMÉRCIO DE COMBUSTÍVEIS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1081/requerimento_132.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1081/requerimento_132.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FESTA DA CANA, SOBRE EVENTUAL PAGAMENTO DE CANTORES COM DINHEIRO PÚBLICO E MEIO COMO FOI FEITA A CONTRATAÇÃO DOS CANTORES.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1082/requerimento_133.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1082/requerimento_133.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FESTA DA CANA E SOBRE A EMPRESA CONTRATADA.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1092/requerimento_134.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1092/requerimento_134.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANDAMENTO DA EMENDA PARLAMENTAR DA DEP. ADRIANA BORGO DESTINADA AO MUNICÍPO PARA AQUISIÇÃO DE VIATURA PARA A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_135.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_135.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DOS DIPLOMAS E OU CURRICULOS DOS SRS. LUIZ CARLOS VERGARA E JOSÉ ANDRÉ NETO.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_136.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_136.2022._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS BARRACAS DA FESTA DA CANA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_138.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_138.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÃO PAGAMENTO AOS PROFESSORES QUE FORAM READAPTADOS DO PRÊMIO POR ASSIDUIDADE.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_139.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_139.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A PAVIMENTAÇÃO ASFÁLTICA DA IGP 050.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_140.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_140.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A MUDANÇA DE ALGUNS PONTOS DA ENTREGA DO PROGRAMA VIVA LEITE E A EXTINÇÃO DE OUTROS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_141.2022._carlos_roberto_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_141.2022._carlos_roberto_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A AQUISIÇÃO PELO EXECUTIVO DE MATERIAIS ESCOLARES, COMO MESAS, CARTEIRAS BRINQUEDOS, PISCINAS DE BOLINHAS ENTRE OUTROS PARA AS ESCOLAS E CRECHES.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/requerimento_143.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/requerimento_143.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SE L BAIRRO UBALDO FAGIONNI FOI CONTEMPLADO COM O RECAPEAMENTO E PAVIMENTAÇÃO COM OS RECURSOS RELACIONADOS À LEI 1051.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1174/requerimento_144.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1174/requerimento_144.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS PONTOS ID E DO RECONHECIMENTO FACIAL NAS ESCOLAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1175/requerimento_145.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1175/requerimento_145.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A APARECIMENTO DE ANIMAIS PEÇONHENTOS NAS REDE DE ENSINO, SECETARIAS E DEMAIS DEPARTAMENTOS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1176/requerimento_146.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1176/requerimento_146.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A SUPRESSÃO DE ÁRVORES DO IGARAPAVA ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1177/requerimento_147.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1177/requerimento_147.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS CHROMEBOOKS ADQUIDOS PELA PREFEITURA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1190/requerimento_148.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1190/requerimento_148.2022._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REESTRUTURAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_001.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_001.2022._claudio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLITANDO A CONSTRUÇÃO DE RAMPAS DE ACESSO NA AV. PEREIRA REBOUÇAS DE FRENTE AOS NÚMEROS 1329 E 1334.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_002.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_002.2022._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO MUDANÇA DE SENTIDO DUPLO PARA MÃO ÚNICA NA RUA DONA LUIZA B. DE OLIVEIRA, MEIBAL TERRA PIEDADE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_003.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_003.2022._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO SINALIZAÇÃO DA ROTATÓRIA NO CRUZAMENTO DAS RUAS JOAQUINA ALVES DE FREITAS E BRANCA MARCACINI, MEIBAL TERRA PIEDADE.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_004.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_004.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO REAJUSTE DO VALOR DO AUXÍLIO TRANSPORTE AOS UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_005.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_005.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO MUDANÇA DE SENTIDO DUPLO PARA MÃO ÚNICA NA RUA ROSALINA MOREIRA.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_006.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_006.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO REINTERANDO OUTRA SOLICITAÇÃO TRATANDO DA NECESIDADE DE CONSTRUÇÃO DE VALETA NO CRUZAMENTO DA RUA SEBASTIÃO RODRIGUES FERREIRA COM RUA MILTON VIEIRA ALVES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, LEANDRO PEREIRA GASQUI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_012.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_012.2022._carla.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO RECAPEAMENTO NA RUA LAUDEMIRO CLEMENTINO.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_008.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_008.2022._carla.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO COM SOLICITAÇÃO DE LIMPEZA DE BUEIRO RUA CAP. CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_009.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_009.2022._carla.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO LIMPEZA NA RUA JOÃO ORSI</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_010.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_010.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO REPAROS NAS QUADRAS POLIESPORTIVAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_011.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_011.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO EM TERRENO BALDIO RUA ZECA MARÇAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_012.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_012.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO RECONSTRUÇÃO DE CANALETA EM FRENTE AO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_013.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_013.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO REFORMA NA QUADRA DE AREIA, COLOCAÇÃO DE BRINQUEDOS E WIFI NA PRAÇA DO CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_014.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_014.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO UMA COMPLETA REVITALIZAÇÃO NA PRAÇA JAIR RODRIGUES - PODAS - PINTURA - LIMPEZA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_015.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_015.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO MANUTENÇÃO NA ÚLTIMA RUA ENTRE OS BAIRROS EVARISTO E CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO O TÉRMINO DA QUADRA NA ESCOLA JARDEL DOMENEGUI.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/389/indicacao_017.2022._luan_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/389/indicacao_017.2022._luan_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICTANDO A CRIAÇÃO DE PROJETO TRATANDO DA FIXAÇÃO DE VALOR PARA A REALIZAÇÃO DE EVENTOS, ATIVIDADES E FESTIVIDADES EM GERAL INSERIDAS NO CALENDÁRIO OFICIAL.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_018.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_018.2022._frederick.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA LUIZ AVEZUM.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_019.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_019.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A INSTALAÇÃO DE PLACAS E REDUTOR DE VELOCIDADE NA RUA NICOLAU NASSIF.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_020.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_020.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A REFORMA DA CAPELA LOCALIZADA NA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_021.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_021.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO QUE O REAJUSTE DE 11% SEJA APLICADO SOBRE A GRATIFICAÇÃO POR ASSIDUIDADE AOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_022.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_022.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO A RECONSTRUÇÃO DE CANALETA NA RUA CAP. ANGÊLO COLMANETTI.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_023.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_023.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A TROCA DE LAMPADAS QUEIMADAS NAS PRAÇAS DAS IGREJAS MATRIZ E SANTA CRUZ.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_024.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_024.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>PEDE A INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA FEIRA DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_025.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_025.2022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA NO LADO EXTERNO DO CANECA GELADA. TAMBÉM PEDE A INSTALAÇÃO DE BANCOS E BICICLETÁRIO.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/442/indicacao_027.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/442/indicacao_027.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DE ARVORES NA RUA JOÃO DE FARIA, 225.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_028.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_028.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE DO MATO E LIMPEZA NA CALÇADA DO GINÁSIO DE ESPORTES AMADEU GARCIA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_029.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_029.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA REFAZER TODA A ILUMINAÇÃO DA CLÍNICA MUNICIPAL VETERINÁRIA, REPARO NA LINHA TELEFÔNICA E INSTALAÇÃO DE INTERFONE COM CÂMERAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_030.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_030.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS NA RUA ANTÔNIO BOSCOLI.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_031.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_031.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA INSTALAÇÃO DE FORRO NA COBERTURA DO PÁTIO DA CRECHE PAULO BORTOLETTO QUE EVITE A ENTRADA DE POMBOS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_032.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_032.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO PARA REALOCAÇÃO DE ALGUMAS BARRACAS DA PRAÇA SINHA JUNQUEIRA NO ESPAÇO ONDE ESTÃO SENDO RETIRADAS AS FIGUEIRAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_033.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_033.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM PONTO DE ÔNIBUS EM FRENTE AO CENTRO DE CONVIVÊNCIA DO IDOSO.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_034.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_034.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO DA ANTIGA SUBESTAÇÃO DA CPFL.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_035.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_035.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LUZES NOS BANHEIROS E DEPENDENCIAS DO GINÁSIO MUNICIPAL DE ESPORTES E GARANTIR O BOM FUNCIONAMENTO DOS BEBEDOUROS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS INFORMANDO A PRESENÇA DE CICLISTAS E PEDESTRES NA VICINAL QUE LIGA IGARAPAVA AO PARQUE ECOTURISTICO E A HIDRELETRICA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_037.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_037.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTE DE MATO E LIMPEZA NA RUA FASTINO MARQUES.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_038.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_038.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO MATO E LIXO DA CALÇADA DO GINÁSIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_039.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_039.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>PEDE A CONSTRUÇÃO DE QUADRAS DE FUTEVOLEI NO CAMPINHO DE FUTEBO DO CASCA FORA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_040.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_040.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO E PINTURA DE FAIXA DE PEDESTRES NO ENTORNO DA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_041.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_041.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE TERRENO E PAVIMENTAÇÃO NA ESTRADA LOCALIZADA ATRÁS DA QUADRA DA CRECHE DO EVARISTO RODRIGUES NUNES.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_042.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_042.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE ENTULHOS PRÓXIMOS A RESIDENCIA DA RUA JOÃO SOBRINHO SOARES, 05, BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_043.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_043.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMAS DAS DEPRESÕES ENTRE AS RUAS BRÁULIO PRADO E ENGHERES LAMBERT.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_044.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_044.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO DA PRAÇA DO BAIRRO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_045.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_045.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO E INSTALAÇÃO DE BEBEDOURO DE ÁGUA PARA A CRECHE PAULO BORTOLETO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_046.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_046.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO DE TAPA BURACOS OU RECAPEAMENTO NA PAVIMENTAÇÃO DA RUA PIAUÍ.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_047.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_047.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADEQUAÇÃO E AMPLIAÇÃO DO TREVO VICINAL GILBERTO SOARES DA CUNHA.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_048.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_048.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NO CRUZAMENTO DAS RUAS BENJAMIN CONSTANT COM PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_049.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_049.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE FRESA ASFALTICA NO ENTORNO DA CAPELA DA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_050.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_050.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CANALETA NA RUA ANTONIO BORTOLETTO, ALTURA DO NÚMERO 878, FELÍCIO BICHUETE.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_051.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_051.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NO TETO DO DEP. DE RECURSOS HUMANOS DA PREFEITURA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_052.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_052.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇADA NO ENTORNO DO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_053.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_053.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMAÇÃO NO CORREDOR AO LADO DO PEG MAIS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_054.2022._rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_054.2022._rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇADA PÚBLICA E INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ANGELO ROBERTO BORTOLETO.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_055.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_055.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SINALIZAÇÃO DE SOLO NA CERQUEIRA CÉSAR COM A RUA 22 DE MAIO.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_056.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_056.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E CORTE DO MATO NA ÁREA ABAIXO DA QUADRA DO BAIRRO WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_057.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_057.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CORREGO SANTA RITA, PARTE QUE SE INICIA NO CRUZAMENTO DA AV 22 DE MAIO COM A RUA MANOEL ZEFERINO DE PAULA E TAMBÉM A INSTALAÇÃO DE GUARD RAIL.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_058.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_058.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO SOLICITANDO A TROCA DA BANDEIRA NA ROTATÓRIA DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_059.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_059.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO NA RUA ROSALINA B. OLIVEIRA, CONJUNTO UBALDO FAGGIONI.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_060.2022._rinaldo_carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_060.2022._rinaldo_carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA DAR ASSISTÊNCIA NOS APARELHOS DO SETOR DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_061.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_061.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE TELA PROTETORA ENTRE A QUADRA DA EMEF PAULO BORTOLETO, REFORMA DO PISO, RECOLOCACÇÃO DE TABELAS E REFORMA DO SISTEMA DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_062.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_062.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE FUNCIONÁRIOS DA FRENTE DE TRABALHO PARA REALIZAR LIMPEZA EM ÁREAS PÚBLICAS DO MUNICÍPIO TAIS COMO, PRAÇAS E QUADRAS ESPORTIVAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_063.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_063.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE ADEQUADO E CORRETO PARA OS FUNCIONÁRIOS NO TRANSLADO PARA OS LOCAIS DA EXECUÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_064.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_064.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE VEÍCULO PARA SER UTILIZADO UNICAMENTE NA CAUSA ANIMAL.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_065.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_065.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IRRIGAÇÃO DAS PALMEIRAS DA VICINAL JOÃO AUGUSTO, DOS CIPESTRES DAS AVENIDAS MACIEL E WANDERLEY RIBEIRO E GRAMAS E ARBUSTOS DAS PRAÇAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_066.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_066.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO, LIMPEZA E INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO PORTO FELIZ.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_067.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_067.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DA QUADRA ESPORTIVA DO BAIRRO WALDIR DIB MATAR.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_068.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_068.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA GENERALDO FERREIRA DE MENDONÇA.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_069.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_069.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS DO EXECUTIVO NO QUE TANGE A FISCALIZAÇÃO DE TERRENOS BALDIOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_070.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_070.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS OU RECAPE NA RUA AMAzONA, TRECHO CRÍTICO ENTRE OS NÚMEROS 29 À 317.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_071.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_071.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DE TERRENO AO LADO DA EMEI PROFESSORA DIANA CALIL JARDIM.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>SOLICITA DO CHEFE DO EXECUTIVO EMPENHO PARA A CONSTRUÇÃO DE UM ESTÁDIO DE FUTEBOL MUNICIPAL COM ÁREA PARA O ATLETISMO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_073.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_073.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACO NA RUA SEBASTIÃO RODRIGUES FERREIRA.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_074.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_074.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA/CONSERTO DA CANALETA DE CAPTAÇÃO DE ÁGUA NA AVENIDA PEREIRA REBOUÇAS, ESQUINA COM A RUA CAP. MACHADO.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO DO ANEL VIÁRIO LOCALIZADO NO BAIRRO MORADA DO VERDE E ANEL VIÁRIO QUE INTERLIGA O JARDIM PRIMAVERA E JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_076.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_076.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, ROÇAGEM E CAPINA DO MATO NA PRAÇA SANTA RITA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_077.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_077.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A URGENTE INSTALAÇÃO DA PARTE ELÉTRICA DENTRO DAS 03 NOVAS AMBULÂNCIAS DOADAS PELO ESTADO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_078.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_078.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E REVITALIZAÇÃO DA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_079.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_079.2022._luan.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LOMBADA NA RUA JORGE MIGUEL SAAD, PRÓXIMO AO NÚMERO 200, BAIRRO JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_080.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_080.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PELO EXUCUTIVO COM O OBJETIVO DE PRORROGAR O PRAZO PARA PAGAMENTO DO IPTU, TANTO DA PARCELA ÚNICA COMO PARA A OPÇÃO PARCELADO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_081.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_081.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO PRORROGAÇÃO DE PRAZO PARA ADESÃO AO PROGRAMA REFIS DO ANO DE 2022.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_082.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_082.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NAS RUAS WALTER VENÂNCIO DA SILVA E JOSÉ LEAL DA FONSECA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_083.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_083.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ADEQUADA E PREVENTIVA MANUTENÇÃO DOS VEÍCULOS DA PREFEITURA, POIS EM ALGUNS, HÁ MUITO TEMPO O PERÍODO DE TROCA DE ÓLEO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_084.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_084.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS MARGENS DO CÓRREGO SANTA RITA, PRÓXIMO A AV. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_085.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_085.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NAS RUAS GUILHERME COSTA E SEBASTIÃO BARBOSA SOARES.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_086.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_086.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILZAÇÃO DE UM VEÍCULOS EXCLUSIVO PARA USO DAS UBS DOS BAIRROS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_088.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_088.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORTE DE MATO E LIMPEZA DA ÁREA DE CAPTAÇÃO DE ÁGUA PRÓXIMO A ENTRADA DA CIDADE, BAIRRO RECANTO DOS PINHEIROS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_089.2022._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_089.2022._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA, CAPINA, RETIRADA DE ENTULHO E OPERAÇÃO TAPA BURACOS NA VILA GOMES.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_090.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_090.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO COM ORIENTAÇÃO DO SENTIDO DAS CIDADES CIRCUNVIZINHAS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_091.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_091.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CORRETA EXECUÇÃO DO CALÇAMENTO DA AV. JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_092.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_092.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIGAÇÃO DE ENERGIA, REFORMA DOS POSTES, TROCA DE LAMPADAS E REPOSIÇÃO DOS HOLOFÓTES DA QUADRA DO BAIRRO FELÍCIO BICHUETTE.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_093.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_093.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA QUADRA DE FUTEBOL SOCIETY EM FRENTE AOS PREDINHOS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_094.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_094.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO DOS PARALELEPÍPEDOS NA AV. FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_095.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_095.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DA ILUMINAÇÃO NOS POSTES DO CONJUNTO JOSÉ PIMENTEL FILHO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_096.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_096.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COBERTURA NA QUADRA POLIESPORTIVA DO CONJUNTO JOSÉ PIMENTEL FILHO.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_097.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_097.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO RESPONSÁVEL PROVIDÊNCIAS EM RELAÇÃO A UMA RESIDÊNCIA E FAÇA A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_98.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_98.2022_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACO NA RUA CERQUEIRA CÉSAR PRÓXIMO AO NÚMERO 108, EM FRENTE A RÁDIO CIDADE.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_99.2022_leg._carla_rinaldo_gilmar_dra_edinamar_nanau_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_99.2022_leg._carla_rinaldo_gilmar_dra_edinamar_nanau_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES EM FRENTE AO TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_100.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_100.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MÉDICO PEDIATRA, NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_101.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_101.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO DO PONTO DE EMBARQUE E DESEMBARQUE DOS ALUNOS DA ESOLA EMEF CAPITÃO CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_102.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_102.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO/CONCERTO DO PISO DA COZINHAE E DO TETO DA EMEF CORONEL QUITO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_103.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_103.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>A TROCA DA BANDEIRA DO BRASIL LOCALIZADA NA ROTATÓRIA DE ENTRADA DA CIDADE, ASSIM COMO A MELHORIA NA SUA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_104.2022_rinadlo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_104.2022_rinadlo.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO NO TRECHO QUE CORRESPONDE O ELO ENTRE OS BAIRROS WALDIR DIB MATTAR E JARDIM AURORA,</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_105.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_105.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE AUTUAÇÃO DO RESPONSAVEL QUE TRANSFORMOU A RUA JORGE FERNANDES DOS SANTOS, NO BAIRRO ALCEU MOLINA, EM UMA OFICINA A CÉU ABERTO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_106.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_106.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO JARDIM DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_107.2022_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_107.2022_gilmar.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA PLACA COM NOME DO RADIALISTA JOSÉ CARLOS STOPATTO QUE DÁ NOME À ROTATÓRIA LOCALIZADA ENTRE OS BAIRROS ASSAD SALIM E UBALDO FAGIONNI.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_108.2022_jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_108.2022_jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O ACESSO AO SINAL DE INTERNET (WI-FI), PARA OS PACIENTES E ACOMPANHANTES QUE ESTÃO EM TRATAMENTO DE SAÚDE E FICAM HOSPEDADO NA CASA DE APOIO DE BARRETOS</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_109.2022_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_109.2022_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPARTAMENTO RESPONSÁVEL A IMPLANTAÇÃO E READEQUAÇÃO NA SINALIZAÇÃO DE TRÂNSITO ENTRE AS RUAS SALDANHA MARINHO E CEL. FRANSCISCO MARTINS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_110.2022_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_110.2022_frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DE TODA A EXTENSÃO DA RUA AMAZONAS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_111.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_111.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A ELABORAÇÃO DE PROJETO DE LEI QUE CONCEDA DESCONTO NO IPTU PARA CONTRIBUINTES QUE ADOTEM PRÁTICAS SUSTENTÁVEIS EM SUAS PROPRIEDADES, COMO O REAPROVEITAMENTO DE ÁGUA E A UTILIZAÇÃO DE ENERGIA SOLAR.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_112.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_112.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DO ARRASTÃO DA LIMPEZA.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_113.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_113.2022_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS E CÂMERAS E SE POSSIVEL A APLICAÇÃO DE MULTAS PARA QUEM JOGAR LIXO E ENTULHO NO TERRENO DA RUA MANOEL PEDRO PIMENTEL, ALTURA DO NÚMERO 1059.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_114.2022_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_114.2022_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CAÇAMBA DE LIXO NO TERRENO DA RUA MANOEL PEDRO PIMENTEL, ALTURA DO NÚMERO 1059, VILA GOMES.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_115.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_115.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DOS ATENDIMENTOS PRÉ-HOSPITALARES DE URGÊNCIA E EMERGÊNCIA, SENTIDO QUE AS AMBULÂNCIAS FAÇAM A CONDUÇÃO DOS PACIENTES JÁ ATENDIDOS DE VOLTA PARA SUAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_116.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_116.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO ASFÁTICA NA RUA JUHYBA RODRIGUES SORA, BAIRRO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_117.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_117.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REGULAMENTAÇÃO DO ART. 196, INCISO VI, DA LEI COMPLEMENTAR 045/2015, QUE TRATA DA CELEBRAÇÃO DE CONVÊNIO DE PLANOS DE SAÚDE AOS SERVIDORES PÚBLICOS MUNICIPAIS OU A CRIAÇÃO DE ABONO SAÚDE.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_118.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_118.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENÇÃO AO SETOR DE FISIOTERAPIA DO MUNICIPIO DADA A GRANDE DEMANDA PELO SERVIÇO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_119.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_119.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS MARGENS DO CORREGO SANTA RITA, NAS PROXIMIDADES DO ANTIGO MATADOURO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_120.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_120.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE SINALIZAÇÃO DE TRÂNSITO ENTRE A AVENIDAS MOGIANA E DR. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_121.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_121.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO NA RUA CAP. JERÔNIMO. BAIRRO VILA GOMES.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_122.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_122.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE PROFISSIONAIS DE EDUCAÇÃO FÍSICA PARA A DIVISÃO DE ESPORTES.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_123.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_123.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DE NOSSA MUNICIPALIDADE REPARO DA RACHADURA EXISTENTE NA PAREDE DA IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_124.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_124.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA PRAÇA RUI BARBOSA ONDE SE LOCALIZAM OS TAXISTAS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_125.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_125.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRORROGAÇÃO DE PRAZO PARA ADESÃO AO PROGRAMA REFIS, CONFORME ART. 27 DA LEI MUNICIPAL 1046.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_126.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_126.2022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A CORREÇÃO E NIVELAMENTO DA TAMPA DE CONCRETO EXISTENTE NA CALÇADA DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_127.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_127.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA AMARELA E COLOCAÇÃO DE PLACA DE ORIENTAÇÃO DE ESTACIONAMENTO EM FRENTE AO CAPS, DA TRAVESSA DONA REGINA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE PULLVERIZAÇÃO, FUMACÊ, NAS RUAS FLORIANO PEIXOTO, CERQUEIRA CESAR, BENJAMIM CONSTANT, RUA GBERNARDINO DE CAMPOS, AO LADO DA EMEF DANTES</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO PLANTÃO DE FIM DE SEMANA COM O PAGAMENTO DE DIÁRIAS PARA OS CONSELHEIROS TUTELARES E POSSIBILIDADE DE PAGAMENTO DE ADICIONAL NOTURNO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_130.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_130.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO ASFÁLTICA NA RUA AMADEU GARCIA, ALTURA DO NÚMERO 480, LATERAL DA SUBESTAÇÃO DE ENERGIA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_131.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_131.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO NA RUA MACEIO, PARTE ENTRE AS RUAS CUSTÓDIO RIBEIRO SOARES E ZECA MARÇAL.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_132.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_132.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS E CORREÇÃO DE NIVELAMENTO DO MEIO FIO DA RUA GENERALDO FERREIRA DE MENDONÇA, JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_133.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_133.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA AVENIDA MACIEL.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_134.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_134.2022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DE ARVORE DO CANTEIRO DA AVENIDA MACIEL.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_135.2022._dra._edinamar_carla_rinaldo_carlos_roberto_gilmar_e_fredeick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_135.2022._dra._edinamar_carla_rinaldo_carlos_roberto_gilmar_e_fredeick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE COBERTURA NA FORMA DE QUIOSQUE PARA ABRICAR AS BARRACAS E OS TAXISTAS DA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_136.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_136.2022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA AS ÁRVORES SECAS DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_137.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_137.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO DA RUA CAP. ANSELMO DE BARCELOS, EM FENTE A QUADRA DA EMEF ALFREDO CESÁRIO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_138.2022._jose_aguinaldo_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_138.2022._jose_aguinaldo_e_gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA VICINAL QUE INTERLIGA IGARAPAVA À RIFAINA, PRÓXIMO À "VENDA D'AREIA".</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_139.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_139.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO NA RUA JOSÉ GOBBI, ENTRE AS RUAS MANOEL PEDRO PIMENTELO E AV. FRANCISCO BATISTA DE SOUZA.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_140.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_140.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CÓRREGO SANTA RITA, ALTURA DA AV. PEREIRA REBOUÇAS E CEL. JOSÉ ALVES FERREIRA.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_141.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_141.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COBERTURA TIPO QUISQUE SOBRE O PET CONTAINER E O CASTRA MOVEL E A INSTALAÇÃO DE BANCOS NO LOCAL.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_142.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_142.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS OBJETIVANDO MUDANÇA DE MÃO DUPLA PARA MÃO ÚNICA NO INÍCIO DA AVENIDA MOGIANA, ENTRE OS NÚMEROS 1529 AO 3471.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_143.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_143.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFALTICO NA RUA FÁBIO JOSÉ DE ARAÚJO, VILA MARILENE.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_144.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_144.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LOMBADA NO INÍCIO DA AV. MOGIANA, ALTURA DO NÚMERO 1529.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_145.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_145.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM O OBJETIVO DE INSTALAÇÃO DE BOCAS DE LOBO, A PARTIR DO PREMOLDADOS.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_146.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_146.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DEMARCAÇÃO DAS FAIXAS DE SOLO PRÓXIMAS A CAIXA FEDERAL, A PINTUDE DE FAIXA DE PEDESTRES, A COSNTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA SALDANHA MARINHO, ALTURA DO NÚMERO 697.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_147.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_147.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM O OBJETIVO DE FORNECER PASSAPORTE DA FESTA DA CANA PARA AS FAMÍLIAS COM COMPROVAÇÃO DE RESIDÊNCIA EM IGARAPAVA.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_148.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_148.2022._gelio.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ATERRO SOBRE AS AMNILHAS DO BUEIRO DA RUA CAYRES PINTO.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_1492022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_1492022._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO COMPLETA DO CAMPINHO DE AREIA DO BAIRRO CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_150.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_150.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRAÇAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_151.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_151.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA AMABILIO SINÍCIO, CONJUNTO KASUTO YATSUDA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_152.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_152.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA FRENTE DE LIMPEZA EM TODA A CIDADE DENOMINADA CATA ENTULHO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_153.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_153.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE BUEIRO LOCALIZADO NO CRUZAMENTO ENTRE A AV. MACIEL E CEL. QUITO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_154.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_154.2022._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA DO PISO, DO TELHADO E DAS PAREDES DA UBS DA VILA GOMES.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_155.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_155.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA, AMPLIAÇÃO E MODERNIZAÇÃO DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_156.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_156.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CLIMATIZAÇÃO DAS SALAS DE AULAS DAS ESCOLAS PÚBLICAS MUNICIPAIS DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_157.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_157.2022._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE ESTUDOS E TRABALHO TÉCNICO OBJETIVANDO A CONTENÇÃO DA EROSÃO DAS ENCOSTAS DO CÓRREGO DA SAUDADE.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_158.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_158.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTO E COLOCAÇÃO DE GUIAS NA RUA ANDRÉ FRANCISCO DE ANDRADE ARANTES.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_159.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_159.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA E RECOLOCAÇÃO DE PLACAS DE TRÂNSITO NAS RUAS DA CIDADE, PRINCIPALMETE NAS RUAS RECEM RECAPEADAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_160.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_160.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA A HIGIENIZAÇÃO DO PONTO DE ENTREGA DE LEITE DO PROGAMA VIVA LEITE E PRINCIPALMENTE A LAVAGEM DAS CAIXAS ONDE SÃO COLOCADOS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_161.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_161.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMEDIATA IRRIGAÇÃO DOS COQUEIROS DA AV. JOÃO AUGUSTO DE FREITAS, CIPRESTES DA AV. MACIEL E PEREIRA REBOUÇAS E TAMBÉM DAS PRAÇAS DA CIDADE.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_162.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_162.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA O CONSERTO DA PROTEÇÃO DE SEGURANÇA DO CÓRREGO SANTA RITA DAS PROXIMIDADES DO SUPERMERCADO PAULISTA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_163.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_163.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS MARGENS DO CÓRREGO SANTA RITA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_164.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_164.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA WALDOMIRO NERY DEFRONTE AOS NÚMEROS 1345 E 1264.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_165.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_165.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DA CANALETA DA ESQUINA DAS RUAS ARISTIDES WALDOMIRO NERY COM JOAQUINA MARÇAL.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_166.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_166.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO LOCALIZADO ENTRE AS RUAS ARISTIDES WALDOMIRO NERY RUA JOAQUINA MARÇAL.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_167.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_167.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE FRESS ASFALTICAS OU ASFALTO, ATRAVÉS DE PROJETO DO GOVERNO ESTADUAL NA ENTRADA DAA FAZENDA ALIANÇA, TRECHO CORRESPONDENTE A APROXIMADAMENTE 150 METROS.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_168.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_168.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUDANÇA DE MÃO DÚPLA PARA SENTIDO ÚNICO NA TRAVESSA DONA REGINA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_169.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_169.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA NO CRUZAMENTO DAS RUAS MANOEL LEAL DA FONSECA E VALTER VENÂNCIO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_170.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_170.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NO TERRENO LOCALIZADO NA RUAA CAPITÃO ANSELMO DE BARCELOS, 513, VILA GOMES.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_171.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_171.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INTERLIGAÇÃO ENTRE AS RUAS ITALO FAGGIONI E ALAGOAS NO JARDIM HAVAI.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_172.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_172.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO, REVITALIZAÇÃO E RECUPERAÇÃO DA SINALIZAÇÃO HORIZONTAL E VERTICAL EM TORNO DAS ESCOLAS E CRECHES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_173.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_173.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CANALETA DE CAPTAÇÃO DE ÁGUA NA RUA BRANCA MARCACINI, 90, UBALDO FAGGIONI.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_174.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_174.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ MACÁRIO DOS SANTOS, PRÓXIMO AO NÚMERO 343, ASSAD SALIM.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_175.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_175.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL QUE NOTIFIQUE O PRTOPRIETÁRIO DE TERRENO LOCALIZADO NA RUA MARIA INÊZ ARANTES PARA QUE LILMPE O TERRENO.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_176.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_176.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE 02 CAÇAMBAS DE LIXO NA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_177.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_177.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DOS TOCOS DA CALÇADA DA ESCOLA MARTINHO SILVIO BIZUTTI E TAMBÉM PINTURA E INSTALAÇÃO DE PLACA PROIBINDO O ESTACIONAMENTO DEFRONTE A ESCOLA.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_178.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_178.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM O OBJETIVO DE VIABILIZAR O ATENDIMENTO ODONTOLÓGICO NO MUNICÍPIO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO NA PRAÇA RECEM REFORMADA DO BAIRRO FELÍCIO BICHUETTE E LIGAÇÃO DO ESGOTO DO PRÉDIO DE SUA ACADEMIA.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_180.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_180.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DAS ÁRVORES DA RUA JOÃO SALVADOR, CALÇADA DA CASA DA CRIANÇA.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_181.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_181.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM O OBJETIVO DE CONCEDER ISENÇÃO DE PAGAMENTO DE TAXAS QUE VENHAM A SER COBRADAS DE PRESTADORES DE SERVIÇOS NA ÁREA DE ALIMENTAÇÃO DA FESTA DA CANA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_182.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_182.2022._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA CRECHE LUCÉLIA SOUZA E REVITALIZAÇÃO DA PRAÇA DEFRONTE À CRECHE, BAIRRO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_183.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_183.2022._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE BOCA DE LOBO E REPAROS EM CANALETA NA TRAVESSA ELVITA STOPATTO BALIEIRO.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_184.2022._gilmar_e_carlos_roberto_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_184.2022._gilmar_e_carlos_roberto_.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_185.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_185.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MUDANÇA DA CAÇAMBA DE LIXO PRÓXIMA A PRAÇA DA AMIZADE.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_186.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_186.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CORREGO SANTA RITA E COLOCAÇÃO DE GUARD RAIL NO PROLONGAMENTO DA AV. 22 DE MAIO, CRUZAMENTO COM RUA JORGE NUNES.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_187.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_187.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CÓRREGO QUE SE LOCALIZA NO FINAL DA RUA IZOLDINO MACHADO, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_188.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_188.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DOS PONTOS DE ENTREGA JÁ EXISTENTES DO PROGRAMA VIVA LEITE.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_189.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_189.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE AMBULÂNCIA EM EVENTOS ESPORTIVOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_190.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_190.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DA DECORAÇÃO DE NATAL NA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_191.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_191.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE ESPAÇO E ESTRUTURA ELÉTRICA NA PRAÇA RUI BARBOSA AO GRUPO DE AMIGOS ARTESÕES DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_192.2022._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_192.2022._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA PAVIMENTAÇÃO NA RUA NICOLAU JORGE NUNES, ALTURA DO Nº 426, JARDIM SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_193.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_193.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA, ESQUINA DA RUA NICOLAU ABUD, BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_194.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_194.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACA DE PROIBIDO ESTACIONAR NA RUA CERQUEIRA CESAR, DEFRONTE A CALÇADA DA EMEF. PROF. DANTES.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_195.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_195.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA SINALIZAÇÃO E REPINTURA DA SINALIZAÇÃO DE SOLO DO PONTO DE TAXI DA ANTIGA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_196.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_196.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DA CANALETA DA ESQUINA DAS RUA JOAQUINA MARÇAL E FÁBIO JOSÉ DE ARAÚJO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_197.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_197.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE IMPACTO FINANCEIRO, NOS TERMOS DO ART. 14 DA LEI COMPLEMENTAR 101/2000, PARA FINS DE ISENÇÃO CONSTANTE NO §1º DO ART. 5º DA LEI 120/2002.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DISPONDO SOBRE EXTINÇÃO DA CONTRIBUIÇÃO PREVIDENCIÁRIA PARA SERVIDORES MUNICIPAIS, PENSIONSTAS E APOSENTADOS DO PREVIGARAPAVA QUIE GANHAM ATÉ R$ 7.087,22 POR MÊS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_199.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_199.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CÓRREGO SANTA RITA.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_200.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_200.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DAS CANALETAS DE CAPTAÇÃO DE ÁGUA EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_201.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_201.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA BANDEIRA NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_202.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_202.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E REVITALIZAÇÃO DA PRAÇA JAIR RODRIGUES.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_203.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_203.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE BOCA DE LOBO E TAPA BURACO NA RUA PASCHOAL BOZOLA, 346.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_204.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_204.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LOMBADA NA AV. MOGIANA, ALTURA DO NÚMERO 2971.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_205.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_205.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA QUE PARTE DO REPASSE DO DUODÉCIMO SEJA DESTINADO PARA A COMPRA DE UM ÔNIBUS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_206.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_206.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO EM TODA EXTENSÃO DA RUA RECIFE, VILA MARILENE.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_207.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_207.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A CONCESSÃO DE CESTAS DE NATAL AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_208.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_208.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCERTO DO BUEIRO LOCALIZADO NA RUA WALLDOMIRO NERY, 724.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_209.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_209.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO DO CALÇAMENTO NA RUA WALDOMIRO NERY.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_210.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_210.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS POR PARTE DO EXECUTIVO VISANDO A POSSIBLIDADE DE CONTEMPLAR OS SERVIDORES PÚBLICOS MUNICIPAIS COM UM ABONO SALARIAL NO VALOR DE R$ 1.000,00.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_211.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_211.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O PAGAMENTO DO PR~EMIO DE VALORIZAÇÃO DO MAGISTÉRIO AOS DOCENTES E PESSOAL DO SUPORTE PEDAGÓGICO ASSIDUOS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_212.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_212.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO NO ASFALTO DA RUA AZARIAS ARANTES.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_214.2022._rinaldo_gillmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_214.2022._rinaldo_gillmar_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO CÓRREGO SANTA RITA, PRÓXIMO AO POÇO ARTESIANO DA SABESP E RECONSTRUÇÃO DO MURO DE PROTEÇÃO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E LIMPEZA DE BOCAS DE LOBOS NA RUA CONCEIÇÃO RODRIGUES.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_216.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_216.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO A IMPLANTAÇÃO DE PLAYGROUNDS INFANTIS PARA CRIANÇAS COM MOBILIDADE REDUZIDA EM TODOS OS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_217.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_217.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM MÁXIMA URGÊNCIA A REFORMA OU TROCA DE TODO OS SISTEMA DE ENERGIA ELÉTRICA NA PARTE INTERNA DO CENTRO AMBIENTAL IVAN JOSÉ GOBBI.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_218.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_218.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM CONCEDIDAS CESTAS NATALINAS E ABONO DE R$ 200,00 AOS FUNCIONÁRIOS DA FENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO CÓRREGO SANTA RITA, AV. 22 DE MAIO E SEU PROLONGAMENTO NA RUA STELIO MACHADO LOUREIRO E RUA PADRE JERÔNIMO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_220.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_220.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E CORTE DE MATO NO ENTORNO DA ESCOLA PROF. MARTINHO SYLVIO BIZUTTI.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_221.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_221.2022._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE RAMPA DE ACESSO PARA CADEIRANTES NA CALÇADA DEFRONTE A FARMÁCIA DO BERTANHA.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_222.2022._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_222.2022._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE ABRIGUE MELHOR OS PNEUS QUE SÃO RECOLHIDOS PELA PREFEITURA E DEPOSITADOS ATRÁS DO GÍNASIO DE ESPORTES.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJRFOR - Comissão Conjunta de Justiça e Redação - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/451/propostas_de_emendas_ao_projeto_de_lei_008.2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/451/propostas_de_emendas_ao_projeto_de_lei_008.2021.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE EMENDAS AO PROJETO DE LEI COMPLEMENTAR 008/2021 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/577/emendas_ao_projeto_de_lei_037.2022._comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/577/emendas_ao_projeto_de_lei_037.2022._comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>Emendas ao Projeto de Lei 037/2022 do Executivo que: "SUBSTITUI O ART. 24 DO Projeto de Lei 037 de 07 de abril de 2022 que passara a ter a seguinte redação: Art. 24. O processo de licenciamento ambiental e a aprovação nos órgãos de proteção do patrimônio, quando for necessário, ocorrerá de maneira integrada observando a legislação ambiental federal, estadual e municipal aplicada à atividade; Suprima-se o parágrafo único do artigo 24 do Projeto de Lei n°. 037 de 07 de abril de 2022.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/659/propostas_de_emendas_ao_proejto_de_lei_035.2022_do_executivo_de_autoria_do_edil_frederick_requi_mendonca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/659/propostas_de_emendas_ao_proejto_de_lei_035.2022_do_executivo_de_autoria_do_edil_frederick_requi_mendonca.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE EMENDAS AO PROJETO DE LEI 035/2022 DO EXECUTIVO, DE AUTORIA DO EDIL FREDERICK REQUI MENDONÇA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/713/proposta_de_emenda_ao_projeto_de_resolucao_002.2022._comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/713/proposta_de_emenda_ao_projeto_de_resolucao_002.2022._comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA AO PROJETO DE RESOLUÇÃO PRIVATIVA Nº 002/2022 DE AUTORIA DOS EDIS CARLOS ROBERTO RODRIGUES LIMA, LEANDRO PEREIRA GASQUI, GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO E RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/827/propostas_de_emendas_ao_projeto_de_lei_n.55.2022_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/827/propostas_de_emendas_ao_projeto_de_lei_n.55.2022_do_executivo.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ANEXO DO PROJETO DE LEI 55.2022 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/956/proposta_de_emenda_modificativa_001.2022_ao_proj._de_lei_06.2022_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/956/proposta_de_emenda_modificativa_001.2022_ao_proj._de_lei_06.2022_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 001/2022 AO PROJETO DE LEI 063/2022 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_060.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_060.2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 001/2022 AO PROJETO DE LEI 060/2022 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_061.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_061.2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 001/2022 AO PROJETO DE LEI 061/2022 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1018/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_062.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1018/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_062.2022.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 001/2022 AO PROJETO DE LEI 062/2022 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1150/proposta_de_emenda_modificativa_ao_projeto_de_lei_068.2022._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1150/proposta_de_emenda_modificativa_ao_projeto_de_lei_068.2022._executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA DE REDAÇÃO Nº 001/2022 AO PROJETO DE LEI Nº 068/2022.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3157/oficio_n._07.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3157/oficio_n._07.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando reunião com Interventor da Santa Casa de Misericórdia.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3158/oficio_n._09.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3158/oficio_n._09.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a presença do Setor de Vigilância e Controle, nas provas do Concurso Público da Câmara Municipal de Igarapava - Edital 01/2021.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/oficio_n._12.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/oficio_n._12.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de protocolo das recomendações e as exigências necessárias de enfrentamento da COVID - 19.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3159/oficio_n._14.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3159/oficio_n._14.2022.pdf</t>
   </si>
   <si>
     <t>Convidando a Proprietária do Auto Escola Santa Rita, para participar de uma reunião, para tratar de assunto de interesse do Auto-Escola.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/oficio_n._16.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/oficio_n._16.2022.pdf</t>
   </si>
   <si>
     <t>Convidando proprietário do CFC de veículos do Nenê, para uma reunião para tratar de assunto do interesse do auto escola.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/oficio_n._30.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/oficio_n._30.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de mais técnicos de Enfermagem para o Polo Covid, e estender os horários de atendimento das UBS.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/oficio_n._37.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/oficio_n._37.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca de um poste de energia elétrica e substituição de lâmpada na Rua Vicente Moreira.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/oficio_n._39.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/oficio_n._39.2022.pdf</t>
   </si>
   <si>
     <t>Aumento do subsidio escolar aos estudantes igarapavenses que cursam faculdades e /ou cursos profissionalizantes nas cidades circunvizinhas.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/oficio_n._50.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/oficio_n._50.2022.pdf</t>
   </si>
   <si>
     <t>Solicitação de reunião ao Presidente do Sindicato dos Funcionários Públicos de Igarapava.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/oficio_n._68.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/oficio_n._68.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 07/02/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/oficio_n._80.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/oficio_n._80.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 15/02/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/oficio_n._85.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/oficio_n._85.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 22/02/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_n._94.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_n._94.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 03/03/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/oficio_n._98.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/oficio_n._98.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 08/03/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/oficio_n._114.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/oficio_n._114.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 15/03/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/oficio_n._125.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/oficio_n._125.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 22/03/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/oficio_n._129.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/oficio_n._129.2022.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo proposições aprovadas em sessão ordinária no dia 21/03/2022, para conhecimento e as devidas providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/684/of._228.2022._vereadores_camara_municipal_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/684/of._228.2022._vereadores_camara_municipal_de_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. DO LEGISLATIVO COM SOLICITAÇÃO DE INFORMAÇÕES AO EXECUTIVO.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3072/oficio_322_2023_enc_doc_da_sessao_de_11_09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3072/oficio_322_2023_enc_doc_da_sessao_de_11_09_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 11/09/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>OFRES</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/293/of._007.2022._resp._ao_of._023.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/293/of._007.2022._resp._ao_of._023.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM RESP. AO OF. 023/2022 SOLICITANDO O FUMACE PARA ELIMINAÇÃO DO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/294/of._008.2022._exec._res._ao_of._024.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/294/of._008.2022._exec._res._ao_of._024.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM RESP. AO OF. 024/2021 QUE TRATA DE LIMPEZA DE TERRENOS BALDIOS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/566/of._exec._resp._ao_req._040.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/566/of._exec._resp._ao_req._040.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 040/2022 DE AUTORIA DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/295/of._075.2022._exec._res._ao_req._113.2021._dra._edinamar_carla_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/295/of._075.2022._exec._res._ao_req._113.2021._dra._edinamar_carla_e_carlos.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 113/2021 QUE SOLICITA INFORMAÇÕES DO FUNDEB.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/296/of._076.2022._exec._res._ao_req._114.2021._carla_dra._edinamar_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/296/of._076.2022._exec._res._ao_req._114.2021._carla_dra._edinamar_e_carlos.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 114/2021 QUE SOLICITA INFORMAÇÕES DO FUNDEB.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/297/of._077.2022._exec._resp._ao_req._118.2021._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/297/of._077.2022._exec._resp._ao_req._118.2021._vereadores.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 118/2021 QUE SOLICITA INFORMAÇÕES DO FUNDEB.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/298/of._078.2022._exec._resp._ao_req._119.2021._carla_dra._edinamar_carlos_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/298/of._078.2022._exec._resp._ao_req._119.2021._carla_dra._edinamar_carlos_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 119/2021 QUE SOLICITA INFORMAÇÕES DO FUNDEB.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/862/of.090.2022.exec._resp.ao_req.88.2022.carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/862/of.090.2022.exec._resp.ao_req.88.2022.carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 088/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/299/of._106.2022._exec._res._ap_of._020._2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/299/of._106.2022._exec._res._ap_of._020._2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO OF. 020/2021 QUE SOLICITA ELABORAÇÃO DE PROJETO TRATANDO DO FID.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 121/2021 QUE SOLICITA TROCA DE BANDEIRA.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/301/of._146.2021._exec._resp._ao_req._146.2021._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/301/of._146.2021._exec._resp._ao_req._146.2021._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 124/2021 QUE SOLICITA REPOSIÇÃO DAS PALMEIRAS DA VICINAL JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/536/of._178.2022._exec._dep._de_educacao_cultura_e_esportes.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/536/of._178.2022._exec._dep._de_educacao_cultura_e_esportes.pdf</t>
   </si>
   <si>
     <t>OFICIO EM RESPOSTA À SOLICITAÇÃO SOBRE A IMPLANTAÇÃO DO PONTO ELETRÔNICO NAS ESCOLAS.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/565/of._191.2022._exec._resp._ao_of._de_24.03.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/565/of._191.2022._exec._resp._ao_of._de_24.03.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A OF. DE AUTORIA DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/403/of._386.2022._solicitacao_de_prazo_de_resp._aos_req._006_007_008_e_11.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/403/of._386.2022._solicitacao_de_prazo_de_resp._aos_req._006_007_008_e_11.2022.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO PRAZO PARA APRESENTAÇÃO DE RESPOSTAS AOS REQUERIMENTOS 006, 007, 008 E 011/2022.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/412/of._396.2022._solicitacao_de_prazo_de_resp._ao_req._005.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/412/of._396.2022._solicitacao_de_prazo_de_resp._ao_req._005.2022.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 005/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/404/of._398.2022._resp._ao_req._004.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/404/of._398.2022._resp._ao_req._004.2022._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 004/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/405/of._399.2022._resp._ao_req._010.2022._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/405/of._399.2022._resp._ao_req._010.2022._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 010/2022 DOS VEREADORES CARLA E RINALDO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/406/of._400.2022._resp._ao_req._003.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/406/of._400.2022._resp._ao_req._003.2022._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 003/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/407/of._402.2022._resp._ao_req._001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/407/of._402.2022._resp._ao_req._001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 001/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/408/of._403.2022._resp._ao_req._002.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/408/of._403.2022._resp._ao_req._002.2022._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 002/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/409/of._405.2022._resp._ao_req._009.2022._carla_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/409/of._405.2022._resp._ao_req._009.2022._carla_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OFÍCIO COM RESPOSTA AO REQUERIMENTO 009/2022 DOS VEREADORES CARLA E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/421/of._407.2022._exec._resp._ao_req._008.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/421/of._407.2022._exec._resp._ao_req._008.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Ofício em Resposta ao Requerimento 008/2022 da vereadora Dra. Edinamar.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/422/of._418.2022._exec._resp._ao_req._011.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/422/of._418.2022._exec._resp._ao_req._011.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>Ofício em Resposta ao Requerimento 011/2022 do vereador Rinaldo.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/423/of._421.2022._exec._resp._ao_req._012.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/423/of._421.2022._exec._resp._ao_req._012.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Ofício em Resposta ao Requerimento 012/2022 da vereadora Dra. Edinamar.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/444/of._423.2022._exec._resp._ao_req._018.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/444/of._423.2022._exec._resp._ao_req._018.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 018/2022 DE AUTORIA DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/445/of._438.2022._exec._resp._ao_req._005.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/445/of._438.2022._exec._resp._ao_req._005.2022._carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 005/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/453/of._457.2022._exec._resp._ao_req._023.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/453/of._457.2022._exec._resp._ao_req._023.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 023/2022 DE AUTORIA DA EDIL DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/454/of._461.2022._exec._resp._ao_req._019.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/454/of._461.2022._exec._resp._ao_req._019.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM REPOSTA AO REQUERIMENTO 019/2022 DE AUTORIA DA EDIL CARLA ADRIANA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/473/of._466.2022._exec._resp._ao_req._020.2022._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/473/of._466.2022._exec._resp._ao_req._020.2022._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 020/2022 DE AUTORIA DOS VEREADORES CARLA E RINALDO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/474/of._471.2022._exec._resp._ao_req._022.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/474/of._471.2022._exec._resp._ao_req._022.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 022/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/514/of._476.2022._exec._resp._ao_req._034.2022._dra._edinamar_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/514/of._476.2022._exec._resp._ao_req._034.2022._dra._edinamar_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 034/2022 DE AUTORIA DOS VEREADORES DRA. EDINAMAR E FREDERICK.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/515/of._479.2022._exec._resp._ao_req._026.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/515/of._479.2022._exec._resp._ao_req._026.2022._luan.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 026/2022 DE AUTORIA DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/498/of._480.2022._resp._ao_req._013.2022._rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/498/of._480.2022._resp._ao_req._013.2022._rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 013/2022 de autoria dos vereadores Rinaldo e Carlos Roberto.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/516/of._482.2022._exec._resp._ao_req._037.2022._carla_dra._edinamar_rinaldo_gilmar_e_carlos_roberto_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/516/of._482.2022._exec._resp._ao_req._037.2022._carla_dra._edinamar_rinaldo_gilmar_e_carlos_roberto_.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 037/2022 DE AUTORIA DOS VEREADORES DRA. EDINAMAR, CARLA, RINALDO, GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/517/of._484.2022._exec._resp._ao_req._028.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/517/of._484.2022._exec._resp._ao_req._028.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 028/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/499/of._485.2022._resp._ao_req._014.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/499/of._485.2022._resp._ao_req._014.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 014/2022 de autoria do vereador Carlos Roberto.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/500/of._486.2022._resp._ao_req._015.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/500/of._486.2022._resp._ao_req._015.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>Of. Resposta do Executivo ao Requerimento 015/2022 de autoria do vereador Rinaldo.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/518/of._488.2022._exec._resp._ao_req._024.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/518/of._488.2022._exec._resp._ao_req._024.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 024/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/519/of._490.2022._exec._resp._ao_req._027.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/519/of._490.2022._exec._resp._ao_req._027.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 027/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/520/of._491.2022._exec._resp._ao_req._029.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/520/of._491.2022._exec._resp._ao_req._029.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 029/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/521/of._492.2022._exec._resp._ao_req._025.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/521/of._492.2022._exec._resp._ao_req._025.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 025/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/522/of._493.2022._exec._resp._ao_req._030.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/522/of._493.2022._exec._resp._ao_req._030.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 030/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/523/of._507.2022._exec._resp._aos_req._031_e_033.2022._rinalodo_edra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/523/of._507.2022._exec._resp._aos_req._031_e_033.2022._rinalodo_edra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AOS REQUERIMENTOS 031 E 033/2022 DE AUTORIA DOS VEREADORES RINALDO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/524/of._508.2022._res._ao_req._035.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/524/of._508.2022._res._ao_req._035.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 035/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 048/2022 DE AUTORIA DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/557/of._527.2022._exec._solicitacao_prazo_para_o_req._044.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/557/of._527.2022._exec._solicitacao_prazo_para_o_req._044.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 044/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/558/of._528.2022._exec._solicitacao_prazo_para_o_req._042.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/558/of._528.2022._exec._solicitacao_prazo_para_o_req._042.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 042/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/559/of._531.2022._exec._solicitacao_prazo_para_o_req._041.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/559/of._531.2022._exec._solicitacao_prazo_para_o_req._041.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 041/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/560/of._532.2022._exec._resp._ao_req._039.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/560/of._532.2022._exec._resp._ao_req._039.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 039/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/561/of._536.2022._exec._solicitacao_prazo_para_o_req._026.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/561/of._536.2022._exec._solicitacao_prazo_para_o_req._026.2022._luan.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 026/2022 DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/562/of._543.2022._exec._res._ao_req._043.2022._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/562/of._543.2022._exec._res._ao_req._043.2022._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 043/2022 DOS VEREADORES CARLOS ROBERTO E GILMAR.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/563/of._545.2022._exec._resp._ao_req._046.2022._dila.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/563/of._545.2022._exec._resp._ao_req._046.2022._dila.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 046/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/564/of._546.2022._exec._solicitacao_prazo_para_o_req._047.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/564/of._546.2022._exec._solicitacao_prazo_para_o_req._047.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO AO REQUERIMENTO 047/2022 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/595/of._551.2022._exec._resp._ao_requerimento_045.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/595/of._551.2022._exec._resp._ao_requerimento_045.2022._carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 045/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/594/of._555.2022._exec._resp._ao_requerimento_044.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/594/of._555.2022._exec._resp._ao_requerimento_044.2022._carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 044/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/596/of._567.2022._exec._resp._ao_requerimento_049.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/596/of._567.2022._exec._resp._ao_requerimento_049.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 049/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/597/of._568.2022._exec._resp._ao_requerimento_042.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/597/of._568.2022._exec._resp._ao_requerimento_042.2022._carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 042/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/598/of._569.2022._exec._resp._ao_requerimento_053.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/598/of._569.2022._exec._resp._ao_requerimento_053.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 053/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/603/of._571.2022._exec._resp._ao_requerimento_041.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/603/of._571.2022._exec._resp._ao_requerimento_041.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 041/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/604/of._580.2022._exec._resp._ao_requerimento_047.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/604/of._580.2022._exec._resp._ao_requerimento_047.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 047/2022 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/605/of._582.2022._exec._resp._ao_requerimento_026.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/605/of._582.2022._exec._resp._ao_requerimento_026.2022._luan.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 026/2022 DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/606/of._585.2022._exec._resp._ao_requerimento_052.2022._dra._edinamar_frederick_carlos_roberto_carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/606/of._585.2022._exec._resp._ao_requerimento_052.2022._dra._edinamar_frederick_carlos_roberto_carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 052/2022 DOS VEREADORES CARLA, FREDERICK, DRA. EDINAMAR, GILMAR, CARLOS ROBERTO E RINALDO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/607/of._586.2022._exec._resp._ao_requerimento_050.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/607/of._586.2022._exec._resp._ao_requerimento_050.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 050/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/608/of._589.2022._exec._resp._ao_requerimento_051.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/608/of._589.2022._exec._resp._ao_requerimento_051.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 051/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/610/of._591.2022._exec._resp._ao_requerimento_059.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/610/of._591.2022._exec._resp._ao_requerimento_059.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 059/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/609/of._595.2022._exec._resp._ao_requerimento_054.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/609/of._595.2022._exec._resp._ao_requerimento_054.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 054/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/626/of._601.2022._exec._resp._ao_requerimento_058.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/626/of._601.2022._exec._resp._ao_requerimento_058.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 058/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/627/of._602.2022._exec._resp._ao_requerimento_055.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/627/of._602.2022._exec._resp._ao_requerimento_055.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 055/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/628/of._607.2022._exec._resp._ao_requerimento_056.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/628/of._607.2022._exec._resp._ao_requerimento_056.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 056/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/660/of._608.2022._exec._resp._ao_requerimento_057.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/660/of._608.2022._exec._resp._ao_requerimento_057.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 057/2022 DE AUTORIA DA EDIL CARLA.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/650/of._612.2022._exec._resp._ao_requerimento_062.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/650/of._612.2022._exec._resp._ao_requerimento_062.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 062/2022 DE AUTORIA DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 066/2022 DE AUTORIA DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/652/of._616.2022._exec._resp._ao_requerimento_060.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/652/of._616.2022._exec._resp._ao_requerimento_060.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 060/2022 DE AUTORIA DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/653/of._617.2022._exec._resp._ao_requerimento_063.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/653/of._617.2022._exec._resp._ao_requerimento_063.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 063/2022 DE AUTORIA DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/655/of._618.2022._exec._resp._ao_requerimento_065.2022._carlos_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/655/of._618.2022._exec._resp._ao_requerimento_065.2022._carlos_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 065/2022 DE AUTORIA DOS VEREADORES CARLOS ROBERTO E GILMAR.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/654/of._619.2022._exec._resp._ao_requerimento_064.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/654/of._619.2022._exec._resp._ao_requerimento_064.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA O REQUERIMENTO 064/2022 DE AUTORIA DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/679/of._626.2022._exec._resp._ao_req._067.2022._carla_rinaldo_dra._edinamar_carlos_roberto_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/679/of._626.2022._exec._resp._ao_req._067.2022._carla_rinaldo_dra._edinamar_carlos_roberto_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 067/2022 DE AUTORIA DOS VEREADORES DRA. EDINAMAR, CARLA, CARLOS ROBERTO, GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/680/of._627.2022._exec._resp._ao_req._069.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/680/of._627.2022._exec._resp._ao_req._069.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 069/2022 DE AUTORIA DO VEREADOR RINALDO</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/681/of._633.2022._exec._resp._ao_req._070.2022._gillmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/681/of._633.2022._exec._resp._ao_req._070.2022._gillmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 070/2022 DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/689/of._639.2022._exec._resp._aos_requerimentos_068_072_e_073.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/689/of._639.2022._exec._resp._aos_requerimentos_068_072_e_073.2022.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AOS REQUERIMENTOS 068 E 073 DO VEREADOR RINALDO E REQUERIMENTO 072/2022 DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/705/of._648.2022._exec._resp._ao_requerimento_074.2022._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/705/of._648.2022._exec._resp._ao_requerimento_074.2022._gelio.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 074/2022 DO VEREADOR GÉLIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/706/of._649.2022._exec._resp._ao_requerimento_075.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/706/of._649.2022._exec._resp._ao_requerimento_075.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 075/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/722/of._658.2022._resp._ao_requerimento_071.2022_do_edil_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/722/of._658.2022._resp._ao_requerimento_071.2022_do_edil_gilmar.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 071/2022 DE AUTORIA DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/723/of._660.2022._resp._ao_requerimento_076.2022_do_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/723/of._660.2022._resp._ao_requerimento_076.2022_do_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 076/2022 DE AUTORIA DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/753/of._689.2022._exec._resp._ao_req._077.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/753/of._689.2022._exec._resp._ao_req._077.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA DO EXECUTIVO AO REQUERIMENTO 077/2022 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/754/of._690.2022._exec._resp._ao_req._079.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/754/of._690.2022._exec._resp._ao_req._079.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 079/2022 DE AUTORIA DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/761/of._697.2022._exec._resp._sobre_premio_valorizacao_magisterio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/761/of._697.2022._exec._resp._sobre_premio_valorizacao_magisterio.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO SOBRE A SOLICITAÇÃO DO PRÊMIO DE VALORIZAÇÃO DO MAGISTÉRIO FEITA PELOS VEREADORES DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/765/of._718.2022._exec._resp._ao_requerimento_078.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/765/of._718.2022._exec._resp._ao_requerimento_078.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 078.2022 DO VEREADOR RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 080/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/780/of._731.2022._exec._resp._ao_requerimento_081.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/780/of._731.2022._exec._resp._ao_requerimento_081.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 081/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/783/of._737.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/783/of._737.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 082/2022 DOS VEREADORES CARLA, RINALDO, GILMAR, DRA. EDINAMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/781/of._738.2022._exec._resp._ao_requerimento_084.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/781/of._738.2022._exec._resp._ao_requerimento_084.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 084/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/782/of._739.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/782/of._739.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 085/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/859/of._761.2022_exec._resp.ao_req._94.2022_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/859/of._761.2022_exec._resp.ao_req._94.2022_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 094/2022 DE AUTORIA DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/860/of._763.2022_exec._resp._ao_req._87.2022_dra.edinamara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/860/of._763.2022_exec._resp._ao_req._87.2022_dra.edinamara.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 087/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/863/of.764.2022_exec.resp.ao.req.97.2022.carla_frederick_gilma_nanau_rinaldo._dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/863/of.764.2022_exec.resp.ao.req.97.2022.carla_frederick_gilma_nanau_rinaldo._dra_edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 097/2022 DE AUTORIA DOS VEREADORES FREDERICK, RINALDO, CARLA, DRA. EDINAMAR, GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/864/of.765.2022.exec.resp.ao_req._89.2022_dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/864/of.765.2022.exec.resp.ao_req._89.2022_dra_edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 089/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/861/of._767.2022_exec._resp.ao_req.92.2022_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/861/of._767.2022_exec._resp.ao_req.92.2022_luan.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 092/2022 DE AUTORIA DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/865/of.772.2022_exec._resp.ao_req.96.2022_frederickcarlagilma_nanau_rinaldo_dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/865/of.772.2022_exec._resp.ao_req.96.2022_frederickcarlagilma_nanau_rinaldo_dra_edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 096/2022 DE AUTORIA DOS VEREADORES FREDERICK, RINALDO, CARLA, DRA. EDINAMAR, GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/866/of.774.2022_exec._resp._ao_req._91.2022_vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/866/of.774.2022_exec._resp._ao_req._91.2022_vereadores.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 091/2022 DE AUTORIA DOS VEREADORES FREDERICK, RINALDO, CARLA, DRA. EDINAMAR, GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/867/of.775.2022_exec._resp._ao_req.95.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/867/of.775.2022_exec._resp._ao_req.95.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 095/2022 DE AUTORIA DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/874/of._781.2022._exec._resp._ao_requerimento_090.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/874/of._781.2022._exec._resp._ao_requerimento_090.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 090/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/875/of._785.2022._exec._resp._ao_requerimento_102.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/875/of._785.2022._exec._resp._ao_requerimento_102.2022._frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 102/2022 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/876/of._787.2022._exec._resp._ao_requerimento_098.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/876/of._787.2022._exec._resp._ao_requerimento_098.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 098/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/912/of._804.2022._exec._resp._ao_req._103.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/912/of._804.2022._exec._resp._ao_req._103.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 103/2022 DE AUTORIA DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/914/of._805.2022._exec._resp._ao_req._086.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/914/of._805.2022._exec._resp._ao_req._086.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 086/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/913/of._806.2022._exec._resp._ao_req._093.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/913/of._806.2022._exec._resp._ao_req._093.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 093/2022 DE AUTORIA DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 106/2022 DO EDIL JOSÉ AGUINALDO.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/950/of._812.2022._exec._resp._ao_requerimento_101.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/950/of._812.2022._exec._resp._ao_requerimento_101.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 101/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/951/of._816.2022._exec._resp._ao_requerimento_104.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/951/of._816.2022._exec._resp._ao_requerimento_104.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 104/2022 DO EDIL CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/952/of._819.2022._exec._resp._ao_requerimento_099.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/952/of._819.2022._exec._resp._ao_requerimento_099.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 099/2022 DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/966/of._827.2022._exec._resp._ao_requerimento_109.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/966/of._827.2022._exec._resp._ao_requerimento_109.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 109/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/964/of._829.2022._exec._resp._ao_requerimento_108.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/964/of._829.2022._exec._resp._ao_requerimento_108.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 108/2022 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/969/of._838.2022._exec._resp._ao_requerimento_100.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/969/of._838.2022._exec._resp._ao_requerimento_100.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 100/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 107/2022 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/974/of._852.2022._exec._resp._ao_req._112.2022._frederick_carla_gilmar_carlos_roberto_rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/974/of._852.2022._exec._resp._ao_req._112.2022._frederick_carla_gilmar_carlos_roberto_rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 112/2022 DOS VEREADORES CARLA ADRIANA, GILMAR, FREDERICK, CARLOS ROBERTO, DRA. EDINAMAR E RINALDO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1000/of._857.2022._exec._resp._ao_requerimento_110.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1000/of._857.2022._exec._resp._ao_requerimento_110.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 110/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1001/of._868.2022._exec._resp._ao_requerimento_111.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1001/of._868.2022._exec._resp._ao_requerimento_111.2022._luan.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 111/2022 DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1024/of._899.2022._exec._resp._ao_requerimento_113.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1024/of._899.2022._exec._resp._ao_requerimento_113.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 113/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1073/of._925.2022._exec._resp._ao_requerimento_115.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1073/of._925.2022._exec._resp._ao_requerimento_115.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 115/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1074/of._928.2022._exec._resp._ao_requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1074/of._928.2022._exec._resp._ao_requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 117/2022 DOS VEREADORES CARLOS ROBERTO, GILMAR E CARLA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1075/of._930.2022._exec._resp._ao_requerimento_116.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1075/of._930.2022._exec._resp._ao_requerimento_116.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 116/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1101/of._987.2022._exec._resp._ao_req._125.2022_do_vereador_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1101/of._987.2022._exec._resp._ao_req._125.2022_do_vereador_luan.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 125/2022 DO VEREADOR LUAN.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1102/of._988.2022._exec._resp._ao_req._120.2022_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1102/of._988.2022._exec._resp._ao_req._120.2022_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 120/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 121/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1104/of._992.2022._exec._resp._ao_req._123.2022_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1104/of._992.2022._exec._resp._ao_req._123.2022_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 123/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1105/of._994.2022._exec._resp._ao_req._124.2022_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1105/of._994.2022._exec._resp._ao_req._124.2022_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 124/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1106/of._996.2022._exec._resp._ao_req._122.2022_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1106/of._996.2022._exec._resp._ao_req._122.2022_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 122/2022 DA VEREADORA CARLA ADRIANA.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1118/of._1003.2022._res._ao_req._128.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1118/of._1003.2022._res._ao_req._128.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 128/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1119/of._1006.2022._res._ao_req._118.2022._carlos_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1119/of._1006.2022._res._ao_req._118.2022._carlos_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 118/2022 DOS VEREADORES, CARLOS ROBERTO, GILMAR E CARLA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/of._1009.2022._exec._resp._ao_req._134.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/of._1009.2022._exec._resp._ao_req._134.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 134/2022 DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1159/of._1010.2022._exec._resp._ao_req._132.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1159/of._1010.2022._exec._resp._ao_req._132.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 132/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/of._1011.2022._exec._resp._ao_req._133.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/of._1011.2022._exec._resp._ao_req._133.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 133/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1161/of._1012.2022._exec._resp._ao_req._136.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1161/of._1012.2022._exec._resp._ao_req._136.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 136/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1162/of._1013.2022._exec._resp._ao_req._130.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1162/of._1013.2022._exec._resp._ao_req._130.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 130/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1163/of._1014.2022._exec._resp._ao_req._131.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1163/of._1014.2022._exec._resp._ao_req._131.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 131/2022 DA EDIL CARLA.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1158/of._1025.2022._exec._resp._ao_req._138.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1158/of._1025.2022._exec._resp._ao_req._138.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 138/2022 DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1170/of._1079.2022._res._ao_req._129.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1170/of._1079.2022._res._ao_req._129.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 129/2022 DE AUTORIA DO EDIL CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1183/of._1088.2022._exec._resp._ao_req._140.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1183/of._1088.2022._exec._resp._ao_req._140.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 140/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1184/of._1090.2022._exec._resp._ao_req._135.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1184/of._1090.2022._exec._resp._ao_req._135.2022._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 135/2022 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1185/of._1094.2022._exec._resp._ao_req._144.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1185/of._1094.2022._exec._resp._ao_req._144.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 144/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1186/of._1095.2022._exec._resp._ao_req._147.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1186/of._1095.2022._exec._resp._ao_req._147.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 147/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1187/of._1096.2022._exec._resp._ao_req._139.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1187/of._1096.2022._exec._resp._ao_req._139.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 139/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>ANTPR</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/306/anteprojeto_de_lei_001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/306/anteprojeto_de_lei_001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE INSTITUI A OBRIGATORIEDADE DE DIVULGAÇÃO DOS CONSELHOS MUNICIPAIS NA PÁGINA DA PREFEITURA NA INTERNET.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/303/anteprojeto_de_lei_002.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/303/anteprojeto_de_lei_002.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO QUE AUTORIZA A EXPLORAÇÃO DE PUBLICIDADE NOS VEÍCULOS PROVIDOS DE TAXÍMETRO NA CIDADE DE IGARAPAVA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/304/anteprojeto_de_lei_003.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/304/anteprojeto_de_lei_003.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO QUE INSTITUI A HOMENAGEM MULHER DE DESTAQUE, LEVANDO O NOME DA SAUDOSA ELVIRA DE SOUZA MATEUS, EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/350/anteprojeto_de_lei_004.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/350/anteprojeto_de_lei_004.2022._frederick.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR FREDERICK REQUI MENDONÇA, QUE "ACRESCENTA PARÁGRAFO 3º, AO ARTIGO 94 DA LEI COMPLEMENTAR Nº 45/2015 (ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE IGARAPAVA), ASSEGURANDO ADICIONAL DE APERFEIÇOAMENTO PROFISSIONAL DE SERVIDOR PÚBLICO EFETIVO, OCUPANTE DE CARO DE NÍVEL FUNDAMENTALL E MÉDIO, MEDIANTE TITULAÇÃO DE DE NIVEL MÉDIO, SUPERIOR, ESPECIALIZAÇÃO, MESTRADO OU DOUTORADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/346/anteprojeto_de_lei_005.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/346/anteprojeto_de_lei_005.2022._carla.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO 2º AO ARTIGO 2º DA LEI Nº 431/2010, QUE INSTITUI A PRORROGAÇÃO DE LICENÇA À GESTANTE E DE LICENÇA PATERNIDADE, ASSEGURANDO O AFASTAMENTO DE 60 (SESSENTA DIAS) À GESTANTE QUE A CRIANÇA FOI Á ÓBITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/367/anteprojeto_de_lei_006.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/367/anteprojeto_de_lei_006.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE PREVENÇÃO AO SUICÍDIO NA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/368/anteprojeto_de_lei_007.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/368/anteprojeto_de_lei_007.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DESTINAR ÁREAS PARA A PRÁTICA DE SOM AUTOMOTIVO NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/369/anteprojeto_de_lei_008.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/369/anteprojeto_de_lei_008.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O VALE-TRANSPORTE PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/391/anteprojeto_de_lei_009.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/391/anteprojeto_de_lei_009.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>ASSEGURA À CRIANÇA OU ADOLESCENTE, CUJOS PAIS OU RESPONSÁVEIS SEJA PESSOAS COM DEFICIENCIA OU PESSOA IDOSA, PRIORIDADE DE MATRÍCULA EM ESCOLA DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE IGARAPAVA MAIS PRÓXIMA DE SUA RESIDENCIA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/413/anteprojeto_de_lei_010.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/413/anteprojeto_de_lei_010.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IGARAPAVA O MÊS DO ESPORTE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/401/anteprojeto_de_lei_011.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/401/anteprojeto_de_lei_011.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PRORAMA MARIA DA PENHA NAS ESCOLAS NO ÂMBITO DOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/429/anteprojeto_de_lei_012.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/429/anteprojeto_de_lei_012.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO SERVIDOR PÚBLICO MUNICIPAL APOSENTADO NO AMBITO DO MUNICÍPIO DE IGARAPAVA, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/459/anteprojeto_de_lei_013.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/459/anteprojeto_de_lei_013.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE ORIENTAÇÃO E CONCIENTIZAÇÃO SOBRE O ENVELHECIMENTO ATIVO E SALDÁVEL.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/460/anteprojeto_de_lei_014.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/460/anteprojeto_de_lei_014.2022._frederick.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE INCENTIVOS FISCAIS A FIM DE FOMENTAR ATIVIDADES EMPRESARIAIS NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/480/anteprojeto_de_lei_015.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/480/anteprojeto_de_lei_015.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REABILITAÇÃO DA COVID-19 NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>ESTABELECE OBRIGATORIEDADE DAS ESCOLAS DE ENSINO DA REDE PRIVADA DE IGARAPAVA DE MINISTRAREM AOS PROFESSORES, FUNCIONÁRIOS E ALUNOS, TREINAMENTO PARA EVACUAÇÃO DO PRÉDIO EM PREVENÇÃO A EVENTUAIS OCORRÊNCIAS DE INCÊNCIO OU OUTROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/482/anteprojeto_de_lei_017.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/482/anteprojeto_de_lei_017.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NO MÍNIMO 20% DE COTAS RACIAIS PARA O INGRESSO DE NEGROS NO SERVIÇO PÚBLICO EM CARGOS EFETIVOS E COMISSIONADOS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/483/anteprojeto_de_lei_018.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/483/anteprojeto_de_lei_018.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO SAÚDE AOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA DA MUNICIPALIDADE DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/508/anteprojeto_de_lei_019.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/508/anteprojeto_de_lei_019.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AJUDA DE CUSTO A ATLETAS QUE REPRESENTAM O MUNICÍPIO EM COMPETIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/509/anteprojeto_de_lei_021.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/509/anteprojeto_de_lei_021.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER GRATIFICAÇÃO TEMPORÁRIA E TRANSITÓRIA AOS SERVIDORES LIGADOS AO DEPARTAMENTO MUNICIPAL DE SAÚDE E MOTORISTAS (LOTADOS OU NAO NO DEPARTAMENTO DE SAÚDE), RELACIONADOS À PANDEMIA DO CORONAVIRUS - COVID 19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/530/anteprojeto_de_lei_022.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/530/anteprojeto_de_lei_022.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCONTO NO IMPORTO PREDIAL E TERRITORIAL URBANO - IPTU, ATRAVÉS DE CRÉDITO ADQUIRIDO PELO MUNÍCIPE NA TROCA DE MATERIAL RECICLÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/531/anteprojeto_de_lei_023.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/531/anteprojeto_de_lei_023.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO DESAPEGO CONSCIENTE, QUE CONSISTE EM RECEBER DOAÇÕES DE MATERIAIS REUTILIZÁVEIS, PROMOVENDO A CORRETA ADESTINAÇÃO FINAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/547/anteprojeto_de_lei_024.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/547/anteprojeto_de_lei_024.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO PARA O TURISMO PEDAGÓGICO NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/548/anteprojeto_de_lei_025.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/548/anteprojeto_de_lei_025.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE IGARAPAVA A "SEMANA MUNICIPAL DA CONSCIENTIZAÇÃO DOS CUIDADOS PALIATIVOS".</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/568/anteprojeto_de_lei_027.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/568/anteprojeto_de_lei_027.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIDADE NA REDE MUNICIPAL DE SAÚDE DE ASSISTÊNCIA PSICOLÓGICA E SOCIAL AOS ALUNOS (AS) DO MUNICÍPIO, VITIMAS DE "BULLYNG" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/569/anteprojeto_de_lei_028.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/569/anteprojeto_de_lei_028.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>CRIA A POLITICA PÚBLICA DA CONSCIENTIZAÇÃO SOBRE OS RISCOS DO ABORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/552/anteprojeto_de_lei_029.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/552/anteprojeto_de_lei_029.2022._luan.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE IGARAPAVA A POSSIBILIDADE E O DIREITO AOS MUNÍCIPES DE ACESSO A MEIOS E FORMAS DE PAGAMENTO DIGITAL PARA QUITAÇÃO DE DÉBITOS DE NATUREZA TRIBUTÁRIA, POR MEIO DE OPERAÇÕES DE CARTÃO DE DÉBITO, CRÉDITO E POR MEIO DE SISTEMAS DE PAGAMENTOS INSTANTÂNEOS INSTITUÍDOS PELO BANCO CENTRL, (PIX), (QR CODE) E DEMAIS FORMAS DE TRANSFERÊNCIA BANCÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO DISPOSITIVO DE SEGURANÇA DO TIPO BOTÃO DE ALERTA DE SITUAÇÕES DE RISCO NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO, DENOMINADA "ALERTA ESCOLAR" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/593/anteprojeto_de_lei_031.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/593/anteprojeto_de_lei_031.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BAIRRO AMIGO DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/614/anteprojeto_de_lei_032.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/614/anteprojeto_de_lei_032.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTABELECER PRIORIDADE NO ATENDIMENTO FONOAUDIÓLOGO PARA PESSOAS COM DEFICIENCIA DA FLUENCIA DA FALA, POPULARMENTE CONHECIDA COMO "GAGUEIRA", EM DETERMINADAS ÁREAS COMPETENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/615/anteprojeto_de_lei_033.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/615/anteprojeto_de_lei_033.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA AUXÍLIO PARA PEQUENAS REFORMAS EM RESIDÊNCIAS DE PCD'S PESSOAS COM DEFICIÊNCIA E/OU MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/630/anteprojeto_de_lei_034.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/630/anteprojeto_de_lei_034.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO TRABALHADOR DA SAÚDE, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/631/anteprojeto_de_lei_035.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/631/anteprojeto_de_lei_035.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA PACIENTES IDOSOS E/OU PORTADORES DE DEFICIENCIA, PREVIAMENTE CADASTRADOS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/632/anteprojeto_de_lei_036.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/632/anteprojeto_de_lei_036.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E PREVENÇÃO À ANOREXIA NERVOSA E BULIMIA NERVOSA, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/646/anteprojeto_de_lei_037.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/646/anteprojeto_de_lei_037.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RETORNO DA DISCIPLINA EDUCAÇÃO MORAL E CÍVICA NA GRADE CURRICULAR ESCOLAR DA REDE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/647/anteprojeto_de_lei_038.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/647/anteprojeto_de_lei_038.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DA TAXA DE SEPULTAMENTO DA PESSOA QUE TIVER DOADO, POR ATO PRÓPRIO OU POR MEIO DE SEUS FAMILIÁRES OU RESPONSÁVEIS, SEUS ÓRGÃOS OU TECIDOS CORPORAIS PARA FINS DE TRANSPLANTE MÉDICO, NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/667/anteprojeto_de_lei_039.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/667/anteprojeto_de_lei_039.2022._carla.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GALERIA MUNICIPAL DO(A) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/668/anteprojeto_de_lei_040.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/668/anteprojeto_de_lei_040.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO POMAR URBANO EM ÁREAS PÚBLICAS DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/669/anteprojeto_de_lei_041.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/669/anteprojeto_de_lei_041.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA CORAÇÃO DE MULHER.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/690/anteprojeto_de_lei_042.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/690/anteprojeto_de_lei_042.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA LEI "FÉRIAS SEM FOME", QUE DÁ DIREITO AOS ALUNOS AO FORNECIMENTO DE ALIMENTAÇÃO DE QUALIDADE DURANTE O PERÍODO DE FÉRIAS E RECESSO ESCOLAR.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/701/anteprojeto_de_lei_043.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/701/anteprojeto_de_lei_043.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA CINEMA NA PRAÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/715/anteprojeto_de_lei_044.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/715/anteprojeto_de_lei_044.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ADOTE UM AVÔ, NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/716/anteprojeto_de_lei_045.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/716/anteprojeto_de_lei_045.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DA ESCOLA DO IDOSO NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, GÉLIO JOSÉ PRECIOZO, JOSÉ AGUINALDO DE OLIVEIRA, LEANDRO PEREIRA GASQUI, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/730/anteprojeto_de_lei_046.2022._luan_jose_aguinaldo_claudio_leandro_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/730/anteprojeto_de_lei_046.2022._luan_jose_aguinaldo_claudio_leandro_e_gelio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE POLÍTICA DE PROTEÇÃO ÀS MULHERES EM SITUAÇÃO DE VULNERABILIDADE PELA REDE PÚBLICA DE SAÚDE COM A UTILIZAÇÃO DO CONTRACEPTIVO REVERSÍVEL DE LONGA DURAÇÃO DE ETONOGESTREL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/731/anteprojeto_de_lei_047.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/731/anteprojeto_de_lei_047.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CERTIFICAÇÃO "ZELADOR DO BAIRRO", NO ÂMBITO DO MUNICÍPIO DE IGARAPAVA  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/732/anteprojeto_de_lei_048.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/732/anteprojeto_de_lei_048.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE ÓRGÃOS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/742/anteprojeto_de_lei_049.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/742/anteprojeto_de_lei_049.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE EMISSÃO DE PROTOCOLO DA REALIZAÇÃO DE EXAMES NA REDE PÚBLICA DE SAÚDE NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/743/anteprojeto_de_lei_050.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/743/anteprojeto_de_lei_050.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO CICLISMO NO ÂMBITO DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/744/anteprojeto_de_lei_051.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/744/anteprojeto_de_lei_051.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE INCENTIVO AO PATRIOTISMO, O CIVISMO E CIDADANIA, NO MUNICÍPIO DE IGARAPAVA, A SER REALIZADA NA ÚLTIMA SEMANA DE ABRIL DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/817/anteprojeto_de_lei_53.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/817/anteprojeto_de_lei_53.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CONCESSÃO A UMA FOLGA ANUAL PARA SERVIDORAS DO MUNICIPIO DE IGARAPAVA PARA A REALIZAÇÃO DE EXAMES DE CONTROLE DO CÂNCER DE MAMA E DO COLO DE ÚTERO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DA REFERÊNCIA SALARIAL DO CARGO EFETIVO DE VISITADOR SANITÁRIO E AGENTE DE SANEAMENTO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/818/anteprojeto_de_lei_55.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/818/anteprojeto_de_lei_55.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE A PUBLICAÇÃO DE RESPOSTAS DE REQUEIMENTOS APROVADOS PELA CÂMARA NO VEÍCULO OFICIAL DE IMPRESA NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/819/anteprojeto_de_lei_56.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/819/anteprojeto_de_lei_56.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>QUE DISPÕES SOBRE A PUBLICIDADE ONLINE DOOS RELATORIOS DOS SERVIÇOS DE MANUTENÇÃO (PODA, SUPRESSÃO, TRANSPLANTE), DOS INDIVIDUOS ARBÓREOS NO MUNICIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/831/anteprojeto_de_lei_57.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/831/anteprojeto_de_lei_57.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>ANTEPROJETO DE LEI QUE DISPOE SOBRE A INSTITUIÇÃO DE BOAS PRÁTICAS DE TRANSPARÊNCIA EM CONTRATAÇÕES PÚBLICAS NO ÂMBITO DO MUNICÍPIO DE IGARAPAVAVA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/842/anteprojeto_de_lei_58.2022_luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/842/anteprojeto_de_lei_58.2022_luan.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL, ABE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/847/anteprojeto_de_lei_59.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/847/anteprojeto_de_lei_59.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PARCEIRO DA SAÚDE DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/848/anteprojeto_de_lei_60.2022_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/848/anteprojeto_de_lei_60.2022_rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO CAMINHONEIRO NO AMBITO DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO EXCECUTIVO MUNICIPAL A CELEBRAR COM A ASSOCIAÇÃO DE CATADORES DE MATERIAIS RECICLÁVEIS DE IGARAPAVA/SP, PARA O FIM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/880/anteprojeto_de_lei_062.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/880/anteprojeto_de_lei_062.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO E PROTEÇÃO À GESTANTE E PARTURIENTE CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/881/anteprojeto_de_lei_063.2022._luan_jose_aguinaldo_gelio_leandro_e_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/881/anteprojeto_de_lei_063.2022._luan_jose_aguinaldo_gelio_leandro_e_claudio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL REALIZAR O TRADICIONAL EVENTO "EXGAL - EXPOSIÇÃO DE GADO LEITEIRO" NO MUNICÍPIO DE IGARAPAVA E INSERIR DA DATA NO CALENDÁRIO DE EVENTOS OFICIAIS DA MUNICIPALIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/882/anteprojeto_de_lei_064.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/882/anteprojeto_de_lei_064.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALILZAÇÃO DE TESTE DE REFLEXO VERMELHO NAS UNIDADES BÁSICAS DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/904/anteprojeto_de_lei_065.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/904/anteprojeto_de_lei_065.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE IGARAPAVA A "CAMPANHA DE ORIENTAÇÃO AOS IDÓSOS CONTRA FRAUDES E GOLPES NO ÂMBITO DO COMÉRCIO ELETRÔNICO, INTERNET, LIGAÇÕES TELEFÔNICAS E MENSAGENS POR APLICATIVOS DE CELULAR.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SELO "EMPRESA AMIGA DO ESPORTE E DO LAZER", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/925/anteprojeot_de_lei_067.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/925/anteprojeot_de_lei_067.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE TRANSPARÊNCIA DA HABITAÇÃO POPULAR E DO PROGRAMA AUXÍLIO MORADIA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/941/antprojeto_de_lei_068.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/941/antprojeto_de_lei_068.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AUMENTO E A TRANSFERENCIA DA DOTAÇÃO ORÇAMENTÁRIA DA CAUSA ANIMAL PAR O DEPARTAMENTO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/954/anteprojeto_de_lei_069.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/954/anteprojeto_de_lei_069.2022._luan.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - CIPTEA, NO AMBITO DO MUNICPIO DE IGARAPAVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO VALLE ALIMENTAÇÃO E DA POSSIBILIDADE DOS CONSELHEIROS TUTELARES INGRESSAREM NO CONVÊNIO FIRMADO PELO MUNICÍPIO, RESPEITANDO AS MESMAS REGRAS ESTIPULADAS PARA OS SERVIDORES PÚBLICOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/962/anteprojeto_de_lei_071.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/962/anteprojeto_de_lei_071.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO RESERVADOS ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA, SINALIZADAS COM O SIMBOLO MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/975/anteprojeto_de_lei_072.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/975/anteprojeto_de_lei_072.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO PELAS UNIDADES DE SAÚDE BÁSICAS DE CADEIRA DE RODAS, MULETAS, ANDADOR E BENGALA, A TÍTULO DE COMODATO POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/989/anteprojeto_de_lei_073.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/989/anteprojeto_de_lei_073.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>CRIA A CAMPANHA DE INCENTIVO A DOAÇÃO DE PLAQUETAS NO MUNICÍPIO DE IGARAPAVA, A SEMANA MUNICIPAL DE INCENTIVO A DOAÇÃO DE PLAQUETAS, O DIA MUNICIPAL DO DOADOR DE PLAQUETAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/990/anteprojeto_de_lei_074.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/990/anteprojeto_de_lei_074.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DOSPÕE SOBRE O PROJETO DE DISTRIBUIÇÃO GRATUITA DE FRALDAS DESCARTÁVEIS, PARA PAIS DE BAIXA RENDA COM CRIANÇAS DE 0 A 2 ANO DE IDADE EM IGARAPAVA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/anteprojeto_de_lei_075.2022._luan.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/anteprojeto_de_lei_075.2022._luan.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DENÚNCIA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER POR MEIO DE APLICATIVO/WHATSAPP NO MUNICÍPIO DE IGARAPAVA DENOMINADO "SALVE MARIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1002/anteprojeto_de_lei_077.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1002/anteprojeto_de_lei_077.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTAGEM DE TEMPO EM DOBRO AOS SERVIDORES MUNICIPAIS DE DIVERSAS ÁREA, DURANTE O PERÍODO DE PANDEMIA DO NOVO CORONAVIRUS NOS CASOS QUE O ANTEPROJETO DE LEI ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1003/anteprojeto_de_lei_complementar_078.2022._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1003/anteprojeto_de_lei_complementar_078.2022._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DA REFERÊNCIA SALARIAL DO CARGO EFETIVO DE AUXILIAR DE ENFERMAGEM ALTERANDO A LEI COMPLEMENTAR Nº 003/2008 E ALTERAÇÕES POSTERIORES, ESPECIFICAMENTE SEU ANEXO IV.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1009/anteprojeto_de_lei_079.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1009/anteprojeto_de_lei_079.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE INFORMAÇÃO EM PREVENÇÃO DE QUEIMADAS E INSERE NO CALENDÁRIO OFICIAL DO MUNICÍPIO O "DIA MUNICIPAL DE PREVENÇÃO E COMBATE A QUEIMADAS" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/antprojeto_de_lei_080.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/antprojeto_de_lei_080.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDARIO OFICIAL DE EVENTOS DO MUNICÍPIO DE IGARAPAVA-SP A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO E EDUCAÇÃO SOBRE ENDOMETRIOSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/antprojeto_de_lei_081.2022._rinaldo_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/antprojeto_de_lei_081.2022._rinaldo_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO A ADOÇÃO DE CÃES E GATOS, MEDIANTE DESCONTO NO IPTU (IMPOSTO PREDIAL TERRITORIAL URBANO), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1041/anteprojeto_de_lei_083.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1041/anteprojeto_de_lei_083.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE IGARAPAVA O PROGRAMA MUNICIPAL DE PROMOÇÃO E INCENTIVO AO ESPORTE ADAPTADO VINCULADO À SECRETARIA MUNICIPAL DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1053/anteprojeto_de_lei_084.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1053/anteprojeto_de_lei_084.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A CRIAÇÃO DO PROGRAMA CENTRO DE PARTO NORMAL E CASA DO PARTO, PARA ATENDIMENTO À PESSOA GRÁVIDA DURANTE O PERÍODO GRAVIDICO-PUERPERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1054/anteprojeto_de_lei_085.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1054/anteprojeto_de_lei_085.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO NO MUNICÍPIO DE IGARAPAVA DO CARTÃO RECOMEÇAR, PARA ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E VULNERABILIDADE ECONÔMICA.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1088/anteprojeto_de_lei_086.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1088/anteprojeto_de_lei_086.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANARTE SEMANA MUNICIPAL DE ARTES, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICIPIO DE IGARAPAVA, VISANDO DAR VISIBILIDADE AOS ARTISTAS IGARAPAVENSES E OPORTUNIZAR A POPULAÇÃO O ACESSO À CULTURA.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1107/anteprojeto_de_lei_087.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1107/anteprojeto_de_lei_087.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE ADOÇÃO DE PROJETOS ESPORTIVOS - PROAPE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1123/anteprojeto_lei_088.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1123/anteprojeto_lei_088.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONCESSÃO A PROFESSORES E SERVIDORES DA EDUCAÇÃO DE DESCONTO DE 50%, DOS INGRESSOS EM EVENTOS CULTURAIS, ESPORTIVOS, CASAS DE DIVERSÕES E OUTROS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1188/anteprojeto_de_lei_089.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1188/anteprojeto_de_lei_089.2022._frederick.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE GRATUITO À ALUNOS UNIVERSITÁRIOS E/OU CURSOS TÉCNICOS E PROFISSIONALIZANTES E REGULAMENTAÇÃO QUANTO AO TRANSPORTE UNIVERSITÁRIO GRATUITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1171/anteprojeto_de_lei_090.2022._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1171/anteprojeto_de_lei_090.2022._carla.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COLOCAÇÃO DE ABRIGOS (CASINHAS), COMEDOUROS E BEBEDOUROS DENOMINANDO-O DE "CACHORRO QUENTE", PARA ANIMAIS COMUNITÁRIOS E EM SITUAÇÃO DE RUA NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1189/anteprojeto_de_lei_091.2022._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1189/anteprojeto_de_lei_091.2022._frederick.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO ENTRE O PODER EXECUTIVO DE IGARAPAVA-SP E FACULDADES PARTICULARES NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>ATCOM</t>
   </si>
   <si>
     <t>Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ata_das_comissoes_de_14.02.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ata_das_comissoes_de_14.02.2022.pdf</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 14/02/2022.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ata_das_comissoes_de_21.02.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ata_das_comissoes_de_21.02.2022.pdf</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 21/02/2022.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ata_reuniao_comissao_de_02.03.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ata_reuniao_comissao_de_02.03.2022.pdf</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 02/03/2022.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ata_comissoes_de_07.03.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ata_comissoes_de_07.03.2022.pdf</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 07/03/2022.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ata_reuniao_extraordinaria_das_comissoes_de_14.03.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ata_reuniao_extraordinaria_das_comissoes_de_14.03.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 14/03/2022.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária das Comissões de Justiça e Redação e Finanças e Orçamento de 24/03/2022.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.04.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.04.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 04/04/2022.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/578/ata_da_reuniao_ordinaria_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/578/ata_da_reuniao_ordinaria_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Ata Reunião Ordinária Comissões de Justiça e Redação e Finanças e Orçamento.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>ATA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/620/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamentode_16.05.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/620/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamentode_16.05.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/621/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_16.05.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/621/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_16.05.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA CONJUNTA DAS COMISSÕES DE JUSTIÇA E  REDAÇÃO E FINANÇAS E ORÇAMENTO DE 16.05.2022.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/641/ata_reuniao_comissoes_de_23.05.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/641/ata_reuniao_comissoes_de_23.05.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE FINANÇAS E ORÇAMENTO E JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/662/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_30.05.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/662/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_30.05.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 30/05/2022.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/683/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.06.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/683/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.06.2022.pdf</t>
   </si>
   <si>
     <t>ATA REUNIÃO CONJUNTA COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 06/06/2022.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/711/ata_das_reuniao_comissoes_de_20.06.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/711/ata_das_reuniao_comissoes_de_20.06.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 20/06/2022.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/725/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.06.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/725/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.06.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DE 27/06/2022.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/762/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/762/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 11/07/2022.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ata_da_comissoes_de_justica_e_redacao_e_fin._e_orcamento_01.08.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ata_da_comissoes_de_justica_e_redacao_e_fin._e_orcamento_01.08.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 01/08/2022.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/870/ata_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_22.08.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/870/ata_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_22.08.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 22/08/2022.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/892/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/892/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>ATA DA COMISSÃO DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 29/08/2022.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 05/09/2022.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/935/ata_reunao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/935/ata_reunao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 12/09/2022.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 19/09/2022.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/970/ata_da_reuniao_conjunta_das_comissoes_de_jutstica_e_redacao_e_financas_e_orcamento_de_26.09.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/970/ata_da_reuniao_conjunta_das_comissoes_de_jutstica_e_redacao_e_financas_e_orcamento_de_26.09.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 26/09/2022.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/984/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.10.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/984/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.10.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 03/10/2022.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/999/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.10.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/999/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.10.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 10/10/2022.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1015/ata_da_sessao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_17.10.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1015/ata_da_sessao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_17.10.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 17/10/2022.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO, FINANÇAS E ORÇAMENTO E OBRAS, SERVIÇOS PÚBLICOS E ATIVIDADES PRIVADAS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1070/ata_da_reuniao_ordinaria_das_comissoes.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1070/ata_da_reuniao_ordinaria_das_comissoes.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE 07/11/2022.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1094/ata_da_reuniao_ordinaria_das_comissoes_de_16.11.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1094/ata_da_reuniao_ordinaria_das_comissoes_de_16.11.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE 16/11/2022.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1132/ata_reuniao_ordinaria_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_28.11.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1132/ata_reuniao_ordinaria_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_28.11.2022.pdf</t>
   </si>
   <si>
     <t>ATA DAS COMISSÕES DE 28/11/2022.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1151/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_05_12_2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1151/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_05_12_2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 05/12/2022.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1181/ata_da_reuniao_ordinaria_das_comissoes_de_12.12.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1181/ata_da_reuniao_ordinaria_das_comissoes_de_12.12.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DAS COMISSÕES DE 12/12/2022.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1182/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_19.12.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1182/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_19.12.2022.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DE 19/12/2022.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.05.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.05.2022.pdf</t>
   </si>
   <si>
     <t>Ata Reunião Comissões de Justiça e Redação e Finanças e Orçamento de 09.05.2022</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>REQUERIMENTO DE DISPENSA DE LEITURA DA ATA</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SOLICITAÇÃO DE DISPENSA DA LEITURA DA ATA</t>
   </si>
   <si>
     <t>358</t>
   </si>
@@ -8140,486 +8140,486 @@
   <si>
     <t>ENTÃO O PRESIDENTE COLOCOU O PROJETO DE LEI 068/2022 DO EXECUTIVO E SUA EMENDA NA ORDEM DO DIA DA PRESENTE SESSÃO EM 1º DISCUSSÃO E 1º VOTAÇÃO E O PROJETO DE LEI 075/2022 DO EXECUTIVO NA ORDÉM DO DIA EM DISCUSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>NESTE MOMENTO O EDIL LEANDRO SOLICITOU A DISPENSA DA PUBLICAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI  075/2022 DO EXECUTIVO, NOS TERMOS DO ARTIGO 185 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>ENTÃO O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DO PROJETO DE LEI  075/2022 DO EXECUTIVO DO EXECUTIVO. APÓS EM VOTAÇÃO. REDAÇÃO FINAL DO PROJETO APROVADA.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/724/of._s.n_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/724/of._s.n_do_executivo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM INFORMAÇÕES SOBRE O PROGRAMA NOSSA CASA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/340/of._217.2022._balancete_dezembro_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/340/of._217.2022._balancete_dezembro_2021.pdf</t>
   </si>
   <si>
     <t>BALANCETE EXECUTIVO DEZEMBRO 2021.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/337/of._222.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/337/of._222.2022._exec..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO OFÍCIO DO SINDICATO DOS FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/532/of._332.2022._secretaria_mun._saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/532/of._332.2022._secretaria_mun._saude.pdf</t>
   </si>
   <si>
     <t>TERMO DE CONVÊNIO SMS E A SANTA CASA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/419/of._400.2022._exec._resp._ao_req._006.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/419/of._400.2022._exec._resp._ao_req._006.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Ofício em Resposta ao Requerimento 006/2022 da vereadora Dra. Edinamar.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/420/of._405.2022._exec._resp._ao_req._007.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/420/of._405.2022._exec._resp._ao_req._007.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>Ofício em Resposta ao Requerimento 007/2022 da vereadora Dra. Edinamar.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/545/of._519.2022._exec._mensagem_de_veto_parcial_ao_proj._de_lei_complementar_008.2021._autografo_041.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/545/of._519.2022._exec._mensagem_de_veto_parcial_ao_proj._de_lei_complementar_008.2021._autografo_041.2022.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL PROJETO DE LEI COMPLEMENTAR 008/2022 DO EXECUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/555/of._524.2022.exec_balancete_janeiro_2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/555/of._524.2022.exec_balancete_janeiro_2022.pdf</t>
   </si>
   <si>
     <t>BALANCETE EXECUTIVO JANEIRO 2022.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/556/of._525.2022.exec_balancete_fevereiro_2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/556/of._525.2022.exec_balancete_fevereiro_2022.pdf</t>
   </si>
   <si>
     <t>BALANCETE EXECUTIVO FEVEREIRO 2022.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/738/of._526.2022._exec._sec._mun._de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/738/of._526.2022._exec._sec._mun._de_saude.pdf</t>
   </si>
   <si>
     <t>OF. SECRETARIA MUNICIPAL DE SAÚDE CONVITE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/763/of._531.2022._exec._dep._mun._de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/763/of._531.2022._exec._dep._mun._de_saude.pdf</t>
   </si>
   <si>
     <t>Of. Secretaria Municipal da Saúde, sobre realização de Cirurgias Eletivas.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/764/of._582.2022._exec._dep._mun._de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/764/of._582.2022._exec._dep._mun._de_saude.pdf</t>
   </si>
   <si>
     <t>OF. SECRETARIA MUNICIPAL DE SAUDE, 1º ADITAMENTO AO TERMO DE CONVÊNIO 03.2021 - SMS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/736/of._661.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/736/of._661.2022._exec..pdf</t>
   </si>
   <si>
     <t>OFICIO DO EXECUTIVO MUNICIPAL ENCAMINANDO RESPOSTA DO DEP. BALEIA ROSSI SOBRE SOLICITAÇÃO PARA REATIVAÇÃO DE BASE DA POLÍCIA MILITAR RODOVIÁRIA.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/916/of._687.2022._secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/916/of._687.2022._secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>OF. SECRETARIA MUNICIPAL DE SAÚDE - PRORROGAÇÃO DA VIGÊNCIA PARA A REALIZAÇÃO DAS CIRURGIAS ELETIVAS.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1117/of._781.2022._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1117/of._781.2022._exec..pdf</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DO NÃO COMPARECIMENTO DA SECRETARIA DA EDUCAÇÃO, SRA. JULIANA CORNÉLIA DE JESUS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/934/of._790.2022._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/934/of._790.2022._exec.pdf</t>
   </si>
   <si>
     <t>OF. EXECUTIVO SOBRE PLANO DE SUSTENTABILIDADE.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>OF. DA SECRETARIA MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1100/of._916.2022._exec._dep._municipal_de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1100/of._916.2022._exec._dep._municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>OF. DA SECRETARIA MUNICIPAL DE SAÚDE INFORMANDO SOBRE CELEBRAÇÃO DE CONVÊNIO COM A SANTA CASA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/643/comunicado_contas_aprovadas.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/643/comunicado_contas_aprovadas.pdf</t>
   </si>
   <si>
     <t>COMUNICADO SOBRE A APROVAÇÃO DAS CONTAS DO LEGISLATIVO DO ANO DE 2019 PELO TRIBUNAL DE CONTAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>OF. DA SANTA CASA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/661/doc._vitor_cesar_de_paula.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/661/doc._vitor_cesar_de_paula.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO VICTOR CESAR DE PAULA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/501/of._018.2022._sindicato_dos_funcion._publicos_municipais.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/501/of._018.2022._sindicato_dos_funcion._publicos_municipais.pdf</t>
   </si>
   <si>
     <t>Of. do Sindicato dos Funcionários Públicos do Município de Igarapava.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/638/of._052.2022._baleia_rossi.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/638/of._052.2022._baleia_rossi.pdf</t>
   </si>
   <si>
     <t>Of. Baleia Rossi</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/670/convenio__02.22_-_telemedicina.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/670/convenio__02.22_-_telemedicina.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO TELEMEDICINA E PLANO DE TRABALHO</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1149/of._123.2022._oab_-_subsecao_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1149/of._123.2022._oab_-_subsecao_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. 123/2022. 217ª SUBSEÇÃO OAB.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/879/of._155.2022._santa_casa_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/879/of._155.2022._santa_casa_de_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. SANTA CASA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/751/of._227.2022._caixa_economica_federal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/751/of._227.2022._caixa_economica_federal.pdf</t>
   </si>
   <si>
     <t>OF. DA CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/752/of._231.2022._caixa_economica_federal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/752/of._231.2022._caixa_economica_federal.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/877/balancete_executivo_marco_de_2022..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/877/balancete_executivo_marco_de_2022..pdf</t>
   </si>
   <si>
     <t>BALANCETE EXECUTIVO MARÇO DE 2022.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/891/alteracao_do_projeto_de_lei_057.2021_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/891/alteracao_do_projeto_de_lei_057.2021_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO PROJETO DE LEI 057/2021 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/915/balancetes_maio_e_junho._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/915/balancetes_maio_e_junho._exec.pdf</t>
   </si>
   <si>
     <t>BALANCETES RECEITA MAIO E JUNHO DE 2022. EXECUTIVO.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1137/convite_conferencia_cmdca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1137/convite_conferencia_cmdca.pdf</t>
   </si>
   <si>
     <t>CONVITE CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_tc-001332.26.14.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_tc-001332.26.14.pdf</t>
   </si>
   <si>
     <t>PROCESSO TC-001332.26.14 - INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>OFESP</t>
   </si>
   <si>
     <t>Ofício Especial</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3156/oficio_n._02.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3156/oficio_n._02.2022.pdf</t>
   </si>
   <si>
     <t>Solicitando operação tapa buraco na Rua Sebastião Gabelini e posteriormente, realize estudos objetivando o recapeamento.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/345/proj._de_lei_001.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/345/proj._de_lei_001.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL PARA A CONSCIENTIZAÇÃO E APOIO AOS PORTADORES DAS DOENÇAS DE ALZHEIMER E PARKINSON NO ÂMBITO DO MUNICIPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_002.2022._leg._luan_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_002.2022._leg._luan_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MODALIDADE ESPORTIVA "FUTEVOLEI", NO MÊS DE ABRIL, NO CALENDÁRIO DE EVENTOS OFICIAIS DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_003.2022._mesa_da_camara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_003.2022._mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS, EFETIVOS E COMISSIONADOS, ATIVOS E INATIVOS, APOSENTADOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE IGARAPAVA, NOS TERMOS DO INCISO X, DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_006.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_006.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>QUE DENOMINA A RUA SEM NOME DE NÚMERO 1 (UM) DO NÚCLEO QUEROSENE DE "BERNABE ALVES CARDOSO"</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_007.2022._jose_aguinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_007.2022._jose_aguinaldo.pdf</t>
   </si>
   <si>
     <t>QUE DENOMINA A RUA SEM NOME DE NÚMERO 2 (UM) DO NÚCLEO QUEROSENE DE "CHRISTINA MENDONÇA CARDOSO"</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_008.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_008.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO MESARIO DA JUSTIÇA ELEITORAL A SER COMEMORADO ANUALMENTE NO DIA 3 DE OUTUBRO.</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_009.2022._dra._edinamar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_009.2022._dra._edinamar_e_carla.pdf</t>
   </si>
   <si>
     <t>PROÍBE A NOMEAÇÃO DE PESSSOAS CONDENADAS PELA LEI FEDERLA Nº 11.340/2006 (LEI MARIA DA PENHA) PELA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/800/projeto_de_lei_010.2022._leg._rinaldo_carlos_roberto_gilmar_frederick_carla_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/800/projeto_de_lei_010.2022._leg._rinaldo_carlos_roberto_gilmar_frederick_carla_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IGARAPAVA O DIA DOS ATIRADORES DO TIRO DE GUERRA A SER COMEMORADO, NAUALMENTE NO DIA 05 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL 462 DE 13 DE SETEMBRO DE 1963.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/824/projeto_de_lei_12.2022_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/824/projeto_de_lei_12.2022_gelio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/918/proj._de_lei_013.2022._leg.rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/918/proj._de_lei_013.2022._leg.rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO TERÇO DOS HOMENS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/897/proj._de_lei_014.2022._leg._dra._edinamar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/897/proj._de_lei_014.2022._leg._dra._edinamar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO PROTETOR DE ANIMAIS</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_015.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_015.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO MONITOR ESCOLAR NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>REESP</t>
   </si>
   <si>
     <t>Requerimento Legislativo Especial</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_urgencia_especial_proj._de_lei_003.2022._legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_urgencia_especial_proj._de_lei_003.2022._legislativo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA TRAMITAÇÃO EM REGIME DE URGÊNCIA ESPECIAL DO PROJETO DE LEI 003/2022 DA MESA DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>RFP</t>
   </si>
   <si>
     <t>Redação Final Projetos</t>
   </si>
   <si>
     <t>O PRESIDENTE ENTÃO COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DO PROJETO DE LEI 037/2022 DO EXECUTIVO. APÓS EM VOTAÇÃO A REDAÇÃO FINAL DO PROJETO. REDAÇÃO FINAL DO PROJETO APROVADA.</t>
   </si>
   <si>
     <t>O PRESIDENTE ENTÃO COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI 036 E 040/2022 DO EXECUTIVO. APÓS EM VOTAÇÃO A REDAÇÃO FINAL DOS PROJETOS. REDAÇÃO FINAL DOS PROJETOS APROVADA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI 042, 044 e 045/2022 DO EXECUTIVO. APÓS EM VOTAÇÃO A REDAÇÃO FINAL DOS PROJETOS. REDAÇÃO FINAL DOS PROJETOS APROVADA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
@@ -8980,67 +8980,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/305/proj._de_decreto_legislativo_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_decreto_legislativo_002.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/639/proj._de_decreto_legislativo_003.2022._contas_do_executivo_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_decreto_legislativo_004.2022._frederick_rinaldo_dra._edinamar_gilmar_carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_decreto_legislativo_05.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_decreto_legislativo_006.2022_carla_dra_edinamar_gilmar_nanau_rinaldo_frederick.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_decreto_legislativo_007.2022._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1063/proj._de_decreto_legislativo_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/309/proj._de_lei_001.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/310/proj._de_lei_002.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/334/proj._de_lei_003.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/311/proj._de_lei_004.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/335/proj._de_lei_005.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/312/proj._de_lei_006.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/313/proj._de_lei_007.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/314/proj._de_lei_008.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/315/proj._de_lei_009.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/316/proj._de_lei_010.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/317/proj._de_lei_011.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/318/proj._de_lei_012.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/336/proj._de_lei_013.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/319/proj._de_lei_014.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/320/proj._de_lei_015.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/321/proj._de_lei_016.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/322/proj._de_lei_017.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/323/proj._de_lei_018.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/324/proj._de_lei_019.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/325/proj._de_lei_020.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/326/proj._de_lei_021.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/327/proj._de_lei_022.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/328/proj._de_lei_023.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj._de_lei_024.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/330/proj._de_lei_025.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/331/proj._de_lei_026.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/332/proj._de_lei_027.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/333/proj._de_lei_028.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/341/proj._de_lei_029.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/383/proj._de_lei_030.2022.exec.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_031.2022._executivo._reajuste_serv._plubico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_433.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/475/proj._de_lei_034.2022._exec._of._463.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/476/proj._de_lei_035.2022._exec._of._464.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/513/proj._de_lei_036.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/526/proj._de_lei_037.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/533/proj._de_lei_038.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/534/proj._de_lei_039.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/542/proj._de_lei_040.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_041.2022._exec._ldo._of._556.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_042.2022._exec._of._574.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/625/proj._de_lei_043.2022._exec._of._603.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/618/proj._de_lei_044.2022._exec._of._584.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/619/proj._de_lei_045.2022._exec._of._585.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_046.2022._exec._of._653.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_047.2022._exec._of._654.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_048.2022._exec._of._655.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/766/proj._de_lei_049.2022._exec._of._690.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/767/proj._de_lei_050.2022._exec._of._691.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/768/proj._de_lei_051.2022._exec._of._693.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/769/proj._de_lei_052.2022._exec._of._695.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/770/proj._de_lei_053.2022._exec._of._701.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/771/proj._de_lei_054.2022._exec._of._702.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/772/proj._de_lei_055.2022._exec._of._717.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/784/proj._de_lei_056.2022._exec._of._726.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/785/proj._de_lei_057.2022._exec._of._727.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/786/proj._de_lei_058.2022._exec._of._728.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/878/proj._de_lei_059.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_060.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_061.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_062.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/901/proj._de_lei_063.2022._of._794.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/902/proj._de_lei_064.2022._of._809.2022.exec.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/903/proj._de_lei_065.2022._of._808.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/968/proj._de_lei_066.2022._exec._of._841.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_067.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1068/proj._de_lei_068.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/proj._de_lei_069.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1036/proj._de_lei_070.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1114/proj._de_lei_071.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1115/proj._de_lei_072.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1120/proj._de_lei_073.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1121/proj._de_lei_074.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1122/proj._de_lei_075.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/308/proj._de_lei_complementar_001.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/656/proj._de_lei_complementar_002.2022._exec._of._621.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_lei_complementar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/830/proj._de_lei_complementar_004.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1157/proj._de_lei_complementar_005.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_resolucao_privativa_001.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_resolucao_privativa_002.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_de_aplausos_002.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/649/mocao_de_aplausos_003.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_louvor_004.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/953/mocao_de_aplausos_005.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/980/mocao_de_aplausos_006.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/981/mocao_de_aplausos_007.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/997/mocao_de_aplausos_008.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1064/mocao_de_apoio_009.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1113/mocao_de_aplausos_010.2022._frederick_rinaldo_dra._edinamar_carla_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_002.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_003.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_004.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_006.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_007.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_008.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_009.2022._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_010.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_012.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_013.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_014.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_016.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_017.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_018.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_019.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_020.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_021.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_022.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_023.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_024.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_025.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_029.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_030.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_031.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_032.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_033.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_034.2022._dra._edinama_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_035.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_037.2022._carla_dra._edinamar_rinaldo_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_039.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_043.2022._gilmar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_045.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_046.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_051.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_052.2022._dra._edinamar_gilmar_carlos_roberto_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_053.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_054.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_055.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_056.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_057.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_058.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_059.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_060.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_063.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_064.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_065.2022._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_066.2022._carlos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_067.2022._carla_dra._edinamar_carlos_roberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_068.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_070.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_071.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_072.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_074.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_075.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_076.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_079.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/755/requerimento_080.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/756/requerimento_081.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/757/requerimento_082.2022._gilmar_rinaldo_carla_dra._edinamar_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/758/requerimento_083.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/759/requerimento_084.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_085.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_086.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_087.2022._dra._edinamar_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_088.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_089.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_090.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_091.2022._camara.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_093.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_094.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_095.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_096.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_097.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_98.2022_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_99.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_100.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_101.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_102.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_103.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_104.2022_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_105.2022_gilmar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/869/requerimento_106.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/889/requerimento_107.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/890/requerimento_108.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_109.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/931/requerimento_110.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/932/requerimento_111.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_112.2022._frederick_carla_gilmar_carlos_rroberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1007/requerimento_115.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1008/requerimento_116.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1013/requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1014/requerimento_118.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/requerimento_119.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_120.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_121.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1044/requerimento_122.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1042/requerimento_123.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1043/requerimento_124.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_125.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1069/requerimento_126.2022._camara_igarapava.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1065/requerimento_127.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1066/requerimento_128.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1067/requerimento_129.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1083/requerimento_130.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1084/requerimento_131.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1081/requerimento_132.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1082/requerimento_133.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1092/requerimento_134.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_135.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_136.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_138.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_139.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_141.2022._carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/requerimento_143.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1174/requerimento_144.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1175/requerimento_145.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1176/requerimento_146.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1177/requerimento_147.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1190/requerimento_148.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_001.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_002.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_003.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_004.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_005.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_006.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_012.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_008.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_009.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_010.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_011.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_012.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_013.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_014.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/389/indicacao_017.2022._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_018.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_019.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_020.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_021.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_022.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_024.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_025.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/442/indicacao_027.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_028.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_029.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_030.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_031.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_032.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_033.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_034.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_035.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_037.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_038.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_039.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_042.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_043.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_044.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_045.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_046.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_049.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_050.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_051.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_052.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_053.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_054.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_055.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_056.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_057.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_058.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_059.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_060.2022._rinaldo_carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_061.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_063.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_064.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_065.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_066.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_067.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_068.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_070.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_071.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_074.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_076.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_079.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_080.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_081.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_082.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_083.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_084.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_085.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_086.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_088.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_089.2022._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_090.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_091.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_092.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_093.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_094.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_095.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_096.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_097.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_98.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_99.2022_leg._carla_rinaldo_gilmar_dra_edinamar_nanau_frederick.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_100.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_101.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_102.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_103.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_104.2022_rinadlo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_105.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_106.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_107.2022_gilmar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_108.2022_jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_109.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_110.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_111.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_112.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_113.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_114.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_115.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_116.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_117.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_118.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_119.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_120.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_121.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_122.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_123.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_124.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_125.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_126.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_127.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_130.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_131.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_132.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_133.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_134.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_135.2022._dra._edinamar_carla_rinaldo_carlos_roberto_gilmar_e_fredeick.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_136.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_137.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_138.2022._jose_aguinaldo_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_139.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_141.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_142.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_143.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_144.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_145.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_146.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_147.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_148.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_1492022._gelio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_150.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_151.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_152.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_153.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_154.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_155.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_156.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_157.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_158.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_159.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_160.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_161.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_162.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_163.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_164.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_165.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_166.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_167.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_168.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_169.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_170.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_171.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_172.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_173.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_174.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_175.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_176.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_177.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_178.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_180.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_181.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_182.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_183.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_184.2022._gilmar_e_carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_185.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_186.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_187.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_188.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_189.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_190.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_191.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_192.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_193.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_194.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_195.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_196.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_197.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_199.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_200.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_201.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_202.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_203.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_204.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_205.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_206.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_207.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_208.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_209.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_210.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_211.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_212.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_214.2022._rinaldo_gillmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_216.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_217.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_218.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_220.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_221.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_222.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/451/propostas_de_emendas_ao_projeto_de_lei_008.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/577/emendas_ao_projeto_de_lei_037.2022._comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/659/propostas_de_emendas_ao_proejto_de_lei_035.2022_do_executivo_de_autoria_do_edil_frederick_requi_mendonca.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/713/proposta_de_emenda_ao_projeto_de_resolucao_002.2022._comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/827/propostas_de_emendas_ao_projeto_de_lei_n.55.2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/956/proposta_de_emenda_modificativa_001.2022_ao_proj._de_lei_06.2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_060.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_061.2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1018/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_062.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1150/proposta_de_emenda_modificativa_ao_projeto_de_lei_068.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3157/oficio_n._07.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3158/oficio_n._09.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/oficio_n._12.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3159/oficio_n._14.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/oficio_n._16.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/oficio_n._30.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/oficio_n._37.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/oficio_n._39.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/oficio_n._50.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/oficio_n._68.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/oficio_n._80.2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/oficio_n._85.2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_n._94.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/oficio_n._98.2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/oficio_n._114.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/oficio_n._125.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/oficio_n._129.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/684/of._228.2022._vereadores_camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3072/oficio_322_2023_enc_doc_da_sessao_de_11_09_2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/293/of._007.2022._resp._ao_of._023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/294/of._008.2022._exec._res._ao_of._024.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/566/of._exec._resp._ao_req._040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/295/of._075.2022._exec._res._ao_req._113.2021._dra._edinamar_carla_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/296/of._076.2022._exec._res._ao_req._114.2021._carla_dra._edinamar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/297/of._077.2022._exec._resp._ao_req._118.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/298/of._078.2022._exec._resp._ao_req._119.2021._carla_dra._edinamar_carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/862/of.090.2022.exec._resp.ao_req.88.2022.carla.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/299/of._106.2022._exec._res._ap_of._020._2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/301/of._146.2021._exec._resp._ao_req._146.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/536/of._178.2022._exec._dep._de_educacao_cultura_e_esportes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/565/of._191.2022._exec._resp._ao_of._de_24.03.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/403/of._386.2022._solicitacao_de_prazo_de_resp._aos_req._006_007_008_e_11.2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/412/of._396.2022._solicitacao_de_prazo_de_resp._ao_req._005.2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/404/of._398.2022._resp._ao_req._004.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/405/of._399.2022._resp._ao_req._010.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/406/of._400.2022._resp._ao_req._003.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/407/of._402.2022._resp._ao_req._001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/408/of._403.2022._resp._ao_req._002.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/409/of._405.2022._resp._ao_req._009.2022._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/421/of._407.2022._exec._resp._ao_req._008.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/422/of._418.2022._exec._resp._ao_req._011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/423/of._421.2022._exec._resp._ao_req._012.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/444/of._423.2022._exec._resp._ao_req._018.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/445/of._438.2022._exec._resp._ao_req._005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/453/of._457.2022._exec._resp._ao_req._023.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/454/of._461.2022._exec._resp._ao_req._019.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/473/of._466.2022._exec._resp._ao_req._020.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/474/of._471.2022._exec._resp._ao_req._022.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/514/of._476.2022._exec._resp._ao_req._034.2022._dra._edinamar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/515/of._479.2022._exec._resp._ao_req._026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/498/of._480.2022._resp._ao_req._013.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/516/of._482.2022._exec._resp._ao_req._037.2022._carla_dra._edinamar_rinaldo_gilmar_e_carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/517/of._484.2022._exec._resp._ao_req._028.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/499/of._485.2022._resp._ao_req._014.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/500/of._486.2022._resp._ao_req._015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/518/of._488.2022._exec._resp._ao_req._024.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/519/of._490.2022._exec._resp._ao_req._027.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/520/of._491.2022._exec._resp._ao_req._029.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/521/of._492.2022._exec._resp._ao_req._025.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/522/of._493.2022._exec._resp._ao_req._030.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/523/of._507.2022._exec._resp._aos_req._031_e_033.2022._rinalodo_edra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/524/of._508.2022._res._ao_req._035.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/557/of._527.2022._exec._solicitacao_prazo_para_o_req._044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/558/of._528.2022._exec._solicitacao_prazo_para_o_req._042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/559/of._531.2022._exec._solicitacao_prazo_para_o_req._041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/560/of._532.2022._exec._resp._ao_req._039.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/561/of._536.2022._exec._solicitacao_prazo_para_o_req._026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/562/of._543.2022._exec._res._ao_req._043.2022._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/563/of._545.2022._exec._resp._ao_req._046.2022._dila.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/564/of._546.2022._exec._solicitacao_prazo_para_o_req._047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/595/of._551.2022._exec._resp._ao_requerimento_045.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/594/of._555.2022._exec._resp._ao_requerimento_044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/596/of._567.2022._exec._resp._ao_requerimento_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/597/of._568.2022._exec._resp._ao_requerimento_042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/598/of._569.2022._exec._resp._ao_requerimento_053.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/603/of._571.2022._exec._resp._ao_requerimento_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/604/of._580.2022._exec._resp._ao_requerimento_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/605/of._582.2022._exec._resp._ao_requerimento_026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/606/of._585.2022._exec._resp._ao_requerimento_052.2022._dra._edinamar_frederick_carlos_roberto_carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/607/of._586.2022._exec._resp._ao_requerimento_050.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/608/of._589.2022._exec._resp._ao_requerimento_051.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/610/of._591.2022._exec._resp._ao_requerimento_059.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/609/of._595.2022._exec._resp._ao_requerimento_054.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/626/of._601.2022._exec._resp._ao_requerimento_058.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/627/of._602.2022._exec._resp._ao_requerimento_055.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/628/of._607.2022._exec._resp._ao_requerimento_056.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/660/of._608.2022._exec._resp._ao_requerimento_057.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/650/of._612.2022._exec._resp._ao_requerimento_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/652/of._616.2022._exec._resp._ao_requerimento_060.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/653/of._617.2022._exec._resp._ao_requerimento_063.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/655/of._618.2022._exec._resp._ao_requerimento_065.2022._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/654/of._619.2022._exec._resp._ao_requerimento_064.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/679/of._626.2022._exec._resp._ao_req._067.2022._carla_rinaldo_dra._edinamar_carlos_roberto_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/680/of._627.2022._exec._resp._ao_req._069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/681/of._633.2022._exec._resp._ao_req._070.2022._gillmar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/689/of._639.2022._exec._resp._aos_requerimentos_068_072_e_073.2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/705/of._648.2022._exec._resp._ao_requerimento_074.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/706/of._649.2022._exec._resp._ao_requerimento_075.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/722/of._658.2022._resp._ao_requerimento_071.2022_do_edil_gilmar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/723/of._660.2022._resp._ao_requerimento_076.2022_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/753/of._689.2022._exec._resp._ao_req._077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/754/of._690.2022._exec._resp._ao_req._079.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/761/of._697.2022._exec._resp._sobre_premio_valorizacao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/765/of._718.2022._exec._resp._ao_requerimento_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/780/of._731.2022._exec._resp._ao_requerimento_081.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/783/of._737.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/781/of._738.2022._exec._resp._ao_requerimento_084.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/782/of._739.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/859/of._761.2022_exec._resp.ao_req._94.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/860/of._763.2022_exec._resp._ao_req._87.2022_dra.edinamara.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/863/of.764.2022_exec.resp.ao.req.97.2022.carla_frederick_gilma_nanau_rinaldo._dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/864/of.765.2022.exec.resp.ao_req._89.2022_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/861/of._767.2022_exec._resp.ao_req.92.2022_luan.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/865/of.772.2022_exec._resp.ao_req.96.2022_frederickcarlagilma_nanau_rinaldo_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/866/of.774.2022_exec._resp._ao_req._91.2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/867/of.775.2022_exec._resp._ao_req.95.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/874/of._781.2022._exec._resp._ao_requerimento_090.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/875/of._785.2022._exec._resp._ao_requerimento_102.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/876/of._787.2022._exec._resp._ao_requerimento_098.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/912/of._804.2022._exec._resp._ao_req._103.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/914/of._805.2022._exec._resp._ao_req._086.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/913/of._806.2022._exec._resp._ao_req._093.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/950/of._812.2022._exec._resp._ao_requerimento_101.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/951/of._816.2022._exec._resp._ao_requerimento_104.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/952/of._819.2022._exec._resp._ao_requerimento_099.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/966/of._827.2022._exec._resp._ao_requerimento_109.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/964/of._829.2022._exec._resp._ao_requerimento_108.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/969/of._838.2022._exec._resp._ao_requerimento_100.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/974/of._852.2022._exec._resp._ao_req._112.2022._frederick_carla_gilmar_carlos_roberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1000/of._857.2022._exec._resp._ao_requerimento_110.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1001/of._868.2022._exec._resp._ao_requerimento_111.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1024/of._899.2022._exec._resp._ao_requerimento_113.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1073/of._925.2022._exec._resp._ao_requerimento_115.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1074/of._928.2022._exec._resp._ao_requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1075/of._930.2022._exec._resp._ao_requerimento_116.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1101/of._987.2022._exec._resp._ao_req._125.2022_do_vereador_luan.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1102/of._988.2022._exec._resp._ao_req._120.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1104/of._992.2022._exec._resp._ao_req._123.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1105/of._994.2022._exec._resp._ao_req._124.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1106/of._996.2022._exec._resp._ao_req._122.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1118/of._1003.2022._res._ao_req._128.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1119/of._1006.2022._res._ao_req._118.2022._carlos_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/of._1009.2022._exec._resp._ao_req._134.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1159/of._1010.2022._exec._resp._ao_req._132.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/of._1011.2022._exec._resp._ao_req._133.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1161/of._1012.2022._exec._resp._ao_req._136.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1162/of._1013.2022._exec._resp._ao_req._130.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1163/of._1014.2022._exec._resp._ao_req._131.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1158/of._1025.2022._exec._resp._ao_req._138.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1170/of._1079.2022._res._ao_req._129.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1183/of._1088.2022._exec._resp._ao_req._140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1184/of._1090.2022._exec._resp._ao_req._135.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1185/of._1094.2022._exec._resp._ao_req._144.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1186/of._1095.2022._exec._resp._ao_req._147.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1187/of._1096.2022._exec._resp._ao_req._139.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/306/anteprojeto_de_lei_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/303/anteprojeto_de_lei_002.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/304/anteprojeto_de_lei_003.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/350/anteprojeto_de_lei_004.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/346/anteprojeto_de_lei_005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/367/anteprojeto_de_lei_006.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/368/anteprojeto_de_lei_007.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/369/anteprojeto_de_lei_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/391/anteprojeto_de_lei_009.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/413/anteprojeto_de_lei_010.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/401/anteprojeto_de_lei_011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/429/anteprojeto_de_lei_012.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/459/anteprojeto_de_lei_013.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/460/anteprojeto_de_lei_014.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/480/anteprojeto_de_lei_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/482/anteprojeto_de_lei_017.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/483/anteprojeto_de_lei_018.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/508/anteprojeto_de_lei_019.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/509/anteprojeto_de_lei_021.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/530/anteprojeto_de_lei_022.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/531/anteprojeto_de_lei_023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/547/anteprojeto_de_lei_024.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/548/anteprojeto_de_lei_025.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/568/anteprojeto_de_lei_027.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/569/anteprojeto_de_lei_028.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/552/anteprojeto_de_lei_029.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/593/anteprojeto_de_lei_031.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/614/anteprojeto_de_lei_032.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/615/anteprojeto_de_lei_033.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/630/anteprojeto_de_lei_034.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/631/anteprojeto_de_lei_035.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/632/anteprojeto_de_lei_036.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/646/anteprojeto_de_lei_037.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/647/anteprojeto_de_lei_038.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/667/anteprojeto_de_lei_039.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/668/anteprojeto_de_lei_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/669/anteprojeto_de_lei_041.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/690/anteprojeto_de_lei_042.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/701/anteprojeto_de_lei_043.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/715/anteprojeto_de_lei_044.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/716/anteprojeto_de_lei_045.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/730/anteprojeto_de_lei_046.2022._luan_jose_aguinaldo_claudio_leandro_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/731/anteprojeto_de_lei_047.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/732/anteprojeto_de_lei_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/742/anteprojeto_de_lei_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/743/anteprojeto_de_lei_050.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/744/anteprojeto_de_lei_051.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/817/anteprojeto_de_lei_53.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/818/anteprojeto_de_lei_55.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/819/anteprojeto_de_lei_56.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/831/anteprojeto_de_lei_57.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/842/anteprojeto_de_lei_58.2022_luan.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/847/anteprojeto_de_lei_59.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/848/anteprojeto_de_lei_60.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/880/anteprojeto_de_lei_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/881/anteprojeto_de_lei_063.2022._luan_jose_aguinaldo_gelio_leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/882/anteprojeto_de_lei_064.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/904/anteprojeto_de_lei_065.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/925/anteprojeot_de_lei_067.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/941/antprojeto_de_lei_068.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/954/anteprojeto_de_lei_069.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/962/anteprojeto_de_lei_071.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/975/anteprojeto_de_lei_072.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/989/anteprojeto_de_lei_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/990/anteprojeto_de_lei_074.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/anteprojeto_de_lei_075.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1002/anteprojeto_de_lei_077.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1003/anteprojeto_de_lei_complementar_078.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1009/anteprojeto_de_lei_079.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/antprojeto_de_lei_080.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/antprojeto_de_lei_081.2022._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1041/anteprojeto_de_lei_083.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1053/anteprojeto_de_lei_084.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1054/anteprojeto_de_lei_085.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1088/anteprojeto_de_lei_086.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1107/anteprojeto_de_lei_087.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1123/anteprojeto_lei_088.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1188/anteprojeto_de_lei_089.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1171/anteprojeto_de_lei_090.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1189/anteprojeto_de_lei_091.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ata_das_comissoes_de_14.02.2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ata_das_comissoes_de_21.02.2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ata_reuniao_comissao_de_02.03.2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ata_comissoes_de_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ata_reuniao_extraordinaria_das_comissoes_de_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.04.2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/578/ata_da_reuniao_ordinaria_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/620/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamentode_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/621/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/641/ata_reuniao_comissoes_de_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/662/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/683/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.06.2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/711/ata_das_reuniao_comissoes_de_20.06.2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/725/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.06.2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/762/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ata_da_comissoes_de_justica_e_redacao_e_fin._e_orcamento_01.08.2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/870/ata_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/892/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/935/ata_reunao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/970/ata_da_reuniao_conjunta_das_comissoes_de_jutstica_e_redacao_e_financas_e_orcamento_de_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/984/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.10.2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/999/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.10.2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1015/ata_da_sessao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_17.10.2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1070/ata_da_reuniao_ordinaria_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1094/ata_da_reuniao_ordinaria_das_comissoes_de_16.11.2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1132/ata_reuniao_ordinaria_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_28.11.2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1151/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_05_12_2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1181/ata_da_reuniao_ordinaria_das_comissoes_de_12.12.2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1182/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_19.12.2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/724/of._s.n_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/340/of._217.2022._balancete_dezembro_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/337/of._222.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/532/of._332.2022._secretaria_mun._saude.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/419/of._400.2022._exec._resp._ao_req._006.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/420/of._405.2022._exec._resp._ao_req._007.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/545/of._519.2022._exec._mensagem_de_veto_parcial_ao_proj._de_lei_complementar_008.2021._autografo_041.2022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/555/of._524.2022.exec_balancete_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/556/of._525.2022.exec_balancete_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/738/of._526.2022._exec._sec._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/763/of._531.2022._exec._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/764/of._582.2022._exec._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/736/of._661.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/916/of._687.2022._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1117/of._781.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/934/of._790.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1100/of._916.2022._exec._dep._municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/643/comunicado_contas_aprovadas.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/661/doc._vitor_cesar_de_paula.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/501/of._018.2022._sindicato_dos_funcion._publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/638/of._052.2022._baleia_rossi.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/670/convenio__02.22_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1149/of._123.2022._oab_-_subsecao_igarapava.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/879/of._155.2022._santa_casa_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/751/of._227.2022._caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/752/of._231.2022._caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/877/balancete_executivo_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/891/alteracao_do_projeto_de_lei_057.2021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/915/balancetes_maio_e_junho._exec.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1137/convite_conferencia_cmdca.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_tc-001332.26.14.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3156/oficio_n._02.2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/345/proj._de_lei_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_002.2022._leg._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_003.2022._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_006.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_007.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_009.2022._dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/800/projeto_de_lei_010.2022._leg._rinaldo_carlos_roberto_gilmar_frederick_carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/824/projeto_de_lei_12.2022_gelio.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/918/proj._de_lei_013.2022._leg.rinaldo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/897/proj._de_lei_014.2022._leg._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_urgencia_especial_proj._de_lei_003.2022._legislativo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/305/proj._de_decreto_legislativo_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/461/projeto_de_decreto_legislativo_002.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/639/proj._de_decreto_legislativo_003.2022._contas_do_executivo_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/802/projeto_de_decreto_legislativo_004.2022._frederick_rinaldo_dra._edinamar_gilmar_carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/840/projeto_de_decreto_legislativo_05.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/868/projeto_de_decreto_legislativo_006.2022_carla_dra_edinamar_gilmar_nanau_rinaldo_frederick.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/888/projeto_de_decreto_legislativo_007.2022._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1063/proj._de_decreto_legislativo_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/309/proj._de_lei_001.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/310/proj._de_lei_002.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/334/proj._de_lei_003.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/311/proj._de_lei_004.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/335/proj._de_lei_005.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/312/proj._de_lei_006.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/313/proj._de_lei_007.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/314/proj._de_lei_008.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/315/proj._de_lei_009.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/316/proj._de_lei_010.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/317/proj._de_lei_011.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/318/proj._de_lei_012.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/336/proj._de_lei_013.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/319/proj._de_lei_014.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/320/proj._de_lei_015.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/321/proj._de_lei_016.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/322/proj._de_lei_017.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/323/proj._de_lei_018.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/324/proj._de_lei_019.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/325/proj._de_lei_020.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/326/proj._de_lei_021.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/327/proj._de_lei_022.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/328/proj._de_lei_023.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/329/proj._de_lei_024.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/330/proj._de_lei_025.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/331/proj._de_lei_026.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/332/proj._de_lei_027.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/333/proj._de_lei_028.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/341/proj._de_lei_029.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/383/proj._de_lei_030.2022.exec.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/384/projeto_de_lei_031.2022._executivo._reajuste_serv._plubico.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/434/projeto_de_lei_433.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/475/proj._de_lei_034.2022._exec._of._463.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/476/proj._de_lei_035.2022._exec._of._464.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/513/proj._de_lei_036.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/526/proj._de_lei_037.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/533/proj._de_lei_038.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/534/proj._de_lei_039.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/542/proj._de_lei_040.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_041.2022._exec._ldo._of._556.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/584/projeto_de_lei_042.2022._exec._of._574.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/625/proj._de_lei_043.2022._exec._of._603.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/618/proj._de_lei_044.2022._exec._of._584.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/619/proj._de_lei_045.2022._exec._of._585.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/707/projeto_de_lei_046.2022._exec._of._653.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/708/projeto_de_lei_047.2022._exec._of._654.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/709/projeto_de_lei_048.2022._exec._of._655.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/766/proj._de_lei_049.2022._exec._of._690.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/767/proj._de_lei_050.2022._exec._of._691.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/768/proj._de_lei_051.2022._exec._of._693.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/769/proj._de_lei_052.2022._exec._of._695.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/770/proj._de_lei_053.2022._exec._of._701.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/771/proj._de_lei_054.2022._exec._of._702.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/772/proj._de_lei_055.2022._exec._of._717.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/784/proj._de_lei_056.2022._exec._of._726.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/785/proj._de_lei_057.2022._exec._of._727.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/786/proj._de_lei_058.2022._exec._of._728.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/878/proj._de_lei_059.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/898/projeto_de_lei_060.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/899/projeto_de_lei_061.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_lei_062.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/901/proj._de_lei_063.2022._of._794.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/902/proj._de_lei_064.2022._of._809.2022.exec.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/903/proj._de_lei_065.2022._of._808.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/968/proj._de_lei_066.2022._exec._of._841.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/998/projeto_de_lei_067.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1068/proj._de_lei_068.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1035/proj._de_lei_069.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1036/proj._de_lei_070.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1114/proj._de_lei_071.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1115/proj._de_lei_072.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1120/proj._de_lei_073.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1121/proj._de_lei_074.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1122/proj._de_lei_075.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/308/proj._de_lei_complementar_001.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/656/proj._de_lei_complementar_002.2022._exec._of._621.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_lei_complementar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/830/proj._de_lei_complementar_004.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1157/proj._de_lei_complementar_005.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/695/projeto_de_resolucao_privativa_001.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/696/projeto_de_resolucao_privativa_002.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/484/mocao_de_aplausos_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/633/mocao_de_aplausos_002.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/649/mocao_de_aplausos_003.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/805/mocao_de_louvor_004.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/953/mocao_de_aplausos_005.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/980/mocao_de_aplausos_006.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/981/mocao_de_aplausos_007.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/997/mocao_de_aplausos_008.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1064/mocao_de_apoio_009.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1113/mocao_de_aplausos_010.2022._frederick_rinaldo_dra._edinamar_carla_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/347/requerimento_002.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/348/requerimento_003.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/349/requerimento_004.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/353/requerimento_005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/354/requerimento_006.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/356/requerimento_007.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/355/requerimento_008.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/370/requerimento_009.2022._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/371/requerimento_010.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/372/requerimento_011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/373/requerimento_012.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/392/requerimento_013.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/393/requerimento_014.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/394/requerimento_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/395/requerimento_016.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/410/requerimento_017.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/411/requerimento_018.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/432/requerimento_019.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/417/requerimento_020.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/435/requerimento_021.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/436/requerimento_022.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/437/requerimento_023.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_024.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_025.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/449/requerimento_026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_029.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_030.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_031.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/466/requerimento_032.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/467/requerimento_033.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/468/requerimento_034.2022._dra._edinama_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/469/requerimento_035.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/470/requerimento_037.2022._carla_dra._edinamar_rinaldo_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_039.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_043.2022._gilmar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_045.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_046.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/512/requerimento_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/541/requerimento_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_051.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_052.2022._dra._edinamar_gilmar_carlos_roberto_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_053.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_054.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_055.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/573/requerimento_056.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/574/requerimento_057.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/575/requerimento_058.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/576/requerimento_059.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/586/requerimento_060.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/588/requerimento_063.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/589/requerimento_064.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/590/requerimento_065.2022._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/591/requerimento_066.2022._carlos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/592/requerimento_067.2022._carla_dra._edinamar_carlos_roberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/634/requerimento_068.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/616/requerimento_069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/617/requerimento_070.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/635/requerimento_071.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/636/requerimento_072.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/637/requerimento_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/657/requerimento_074.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/658/requerimento_075.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/682/requerimento_076.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/697/requerimento_077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/698/requerimento_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/710/requerimento_079.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/755/requerimento_080.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/756/requerimento_081.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/757/requerimento_082.2022._gilmar_rinaldo_carla_dra._edinamar_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/758/requerimento_083.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/759/requerimento_084.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/760/requerimento_085.2022._carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/777/requerimento_086.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/778/requerimento_087.2022._dra._edinamar_3.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/773/requerimento_088.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/774/requerimento_089.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/775/requerimento_090.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/803/requerimento_091.2022._camara.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/776/requerimento_093.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/790/requerimento_094.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/804/requerimento_095.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/806/requerimento_096.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/807/requerimento_097.2022._rinaldo_frederick_cara_gilmar_carlos_roberto_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/820/requerimento_98.2022_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/821/requerimento_99.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/822/requerimento_100.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/823/requerimento_101.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/826/requerimento_102.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_103.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/838/requerimento_104.2022_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/839/requerimento_105.2022_gilmar.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/869/requerimento_106.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/889/requerimento_107.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/890/requerimento_108.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/917/requerimento_109.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/931/requerimento_110.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/932/requerimento_111.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/940/requerimento_112.2022._frederick_carla_gilmar_carlos_rroberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1007/requerimento_115.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1008/requerimento_116.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1013/requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1014/requerimento_118.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1022/requerimento_119.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1034/requerimento_120.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1037/requerimento_121.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1044/requerimento_122.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1042/requerimento_123.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1043/requerimento_124.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1038/requerimento_125.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1069/requerimento_126.2022._camara_igarapava.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1065/requerimento_127.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1066/requerimento_128.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1067/requerimento_129.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1083/requerimento_130.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1084/requerimento_131.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1081/requerimento_132.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1082/requerimento_133.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1092/requerimento_134.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1085/requerimento_135.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1086/requerimento_136.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1130/requerimento_138.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1146/requerimento_139.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1147/requerimento_140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1148/requerimento_141.2022._carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1169/requerimento_143.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1174/requerimento_144.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1175/requerimento_145.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1176/requerimento_146.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1177/requerimento_147.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1190/requerimento_148.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/342/indicacao_001.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/351/indicacao_002.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/352/indicacao_003.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/343/indicacao_004.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/344/indicacao_005.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/374/indicacao_006.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/396/indicacao_012.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/363/indicacao_008.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/364/indicacao_009.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/365/indicacao_010.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/366/indicacao_011.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/402/indicacao_012.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/385/indicacao_013.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/386/indicacao_014.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/387/indicacao_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/389/indicacao_017.2022._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/390/indicacao_018.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/424/indicacao_019.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/425/indicacao_020.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/426/indicacao_021.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/427/indicacao_022.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_024.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/441/indicacao_025.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/442/indicacao_027.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/443/indicacao_028.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/455/indicacao_029.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_030.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_031.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_032.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/477/indicacao_033.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/478/indicacao_034.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/479/indicacao_035.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/503/indicacao_037.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/504/indicacao_038.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/505/indicacao_039.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/506/indicacao_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/525/indicacao_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/507/indicacao_042.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/546/indicacao_043.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_044.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_045.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_046.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/539/indicacao_049.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/540/indicacao_050.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_051.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/553/indicacao_052.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/554/indicacao_053.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/567/indicacao_054.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/611/indicacao_055.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/612/indicacao_056.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/613/indicacao_057.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/629/indicacao_058.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/648/indicacao_059.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/671/indicacao_060.2022._rinaldo_carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/672/indicacao_061.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/673/indicacao_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/674/indicacao_063.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/675/indicacao_064.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/676/indicacao_065.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/677/indicacao_066.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/678/indicacao_067.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/691/indicacao_068.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/692/indicacao_069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/693/indicacao_070.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/694/indicacao_071.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/703/indicacao_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/704/indicacao_074.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/718/indicacao_076.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/719/indicacao_077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/720/indicacao_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/721/indicacao_079.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/733/indicacao_080.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/734/indicacao_081.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/735/indicacao_082.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/745/indicacao_083.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_084.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_085.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_086.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_088.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_089.2022._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/794/indicacao_090.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/795/indicacao_091.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_092.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_093.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_094.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/789/indicacao_095.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/788/indicacao_096.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_097.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_98.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_99.2022_leg._carla_rinaldo_gilmar_dra_edinamar_nanau_frederick.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_100.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_101.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_102.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_103.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_104.2022_rinadlo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_105.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_106.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_107.2022_gilmar.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_108.2022_jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_109.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_110.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_111.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_112.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_113.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_114.2022_carla.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_115.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_116.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_117.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_118.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_119.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_120.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_121.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_122.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_123.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_124.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_125.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_126.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_127.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_130.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_131.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_132.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_133.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_134.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_135.2022._dra._edinamar_carla_rinaldo_carlos_roberto_gilmar_e_fredeick.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_136.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_137.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_138.2022._jose_aguinaldo_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_139.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_141.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/963/indicacao_142.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_143.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_144.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_145.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_146.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_147.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_148.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_1492022._gelio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_150.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_151.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_152.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_153.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_154.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_155.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_156.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_157.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_158.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_159.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_160.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_161.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_162.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_163.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1030/indicacao_164.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_165.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_166.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_167.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_168.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1045/indicacao_169.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_170.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1046/indicacao_171.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1047/indicacao_172.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1056/indicacao_173.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_174.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_175.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1057/indicacao_176.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1058/indicacao_177.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1059/indicacao_178.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1061/indicacao_180.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1062/indicacao_181.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1076/indicacao_182.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1077/indicacao_183.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1078/indicacao_184.2022._gilmar_e_carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1093/indicacao_185.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1079/indicacao_186.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1080/indicacao_187.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1090/indicacao_188.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1089/indicacao_189.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1091/indicacao_190.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1087/indicacao_191.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1108/indicacao_192.2022._claudio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1109/indicacao_193.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1110/indicacao_194.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1124/indicacao_195.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1111/indicacao_196.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1112/indicacao_197.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1126/indicacao_199.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1127/indicacao_200.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1128/indicacao_201.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_202.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1129/indicacao_203.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_204.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_205.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_206.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_207.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_208.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1143/indicacao_209.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1144/indicacao_210.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_211.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1156/indicacao_212.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_214.2022._rinaldo_gillmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_216.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_217.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_218.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_220.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_221.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_222.2022._gilmar.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/451/propostas_de_emendas_ao_projeto_de_lei_008.2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/577/emendas_ao_projeto_de_lei_037.2022._comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/659/propostas_de_emendas_ao_proejto_de_lei_035.2022_do_executivo_de_autoria_do_edil_frederick_requi_mendonca.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/713/proposta_de_emenda_ao_projeto_de_resolucao_002.2022._comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/827/propostas_de_emendas_ao_projeto_de_lei_n.55.2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/956/proposta_de_emenda_modificativa_001.2022_ao_proj._de_lei_06.2022_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_060.2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_061.2022.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1018/proposta_de_emenda_modificativa_de_redacao_001.2022_ao_projeto_de_lei_062.2022.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1150/proposta_de_emenda_modificativa_ao_projeto_de_lei_068.2022._executivo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3157/oficio_n._07.2022.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3158/oficio_n._09.2022.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3236/oficio_n._12.2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3159/oficio_n._14.2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3239/oficio_n._16.2022.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3241/oficio_n._30.2022.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3242/oficio_n._37.2022.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3243/oficio_n._39.2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3244/oficio_n._50.2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3321/oficio_n._68.2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3322/oficio_n._80.2022.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3323/oficio_n._85.2022.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3324/oficio_n._94.2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3325/oficio_n._98.2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3326/oficio_n._114.2022.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3327/oficio_n._125.2022.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3356/oficio_n._129.2022.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/684/of._228.2022._vereadores_camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3072/oficio_322_2023_enc_doc_da_sessao_de_11_09_2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/293/of._007.2022._resp._ao_of._023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/294/of._008.2022._exec._res._ao_of._024.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/566/of._exec._resp._ao_req._040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/295/of._075.2022._exec._res._ao_req._113.2021._dra._edinamar_carla_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/296/of._076.2022._exec._res._ao_req._114.2021._carla_dra._edinamar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/297/of._077.2022._exec._resp._ao_req._118.2021._vereadores.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/298/of._078.2022._exec._resp._ao_req._119.2021._carla_dra._edinamar_carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/862/of.090.2022.exec._resp.ao_req.88.2022.carla.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/299/of._106.2022._exec._res._ap_of._020._2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/301/of._146.2021._exec._resp._ao_req._146.2021._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/536/of._178.2022._exec._dep._de_educacao_cultura_e_esportes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/565/of._191.2022._exec._resp._ao_of._de_24.03.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/403/of._386.2022._solicitacao_de_prazo_de_resp._aos_req._006_007_008_e_11.2022.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/412/of._396.2022._solicitacao_de_prazo_de_resp._ao_req._005.2022.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/404/of._398.2022._resp._ao_req._004.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/405/of._399.2022._resp._ao_req._010.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/406/of._400.2022._resp._ao_req._003.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/407/of._402.2022._resp._ao_req._001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/408/of._403.2022._resp._ao_req._002.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/409/of._405.2022._resp._ao_req._009.2022._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/421/of._407.2022._exec._resp._ao_req._008.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/422/of._418.2022._exec._resp._ao_req._011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/423/of._421.2022._exec._resp._ao_req._012.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/444/of._423.2022._exec._resp._ao_req._018.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/445/of._438.2022._exec._resp._ao_req._005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/453/of._457.2022._exec._resp._ao_req._023.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/454/of._461.2022._exec._resp._ao_req._019.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/473/of._466.2022._exec._resp._ao_req._020.2022._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/474/of._471.2022._exec._resp._ao_req._022.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/514/of._476.2022._exec._resp._ao_req._034.2022._dra._edinamar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/515/of._479.2022._exec._resp._ao_req._026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/498/of._480.2022._resp._ao_req._013.2022._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/516/of._482.2022._exec._resp._ao_req._037.2022._carla_dra._edinamar_rinaldo_gilmar_e_carlos_roberto_.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/517/of._484.2022._exec._resp._ao_req._028.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/499/of._485.2022._resp._ao_req._014.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/500/of._486.2022._resp._ao_req._015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/518/of._488.2022._exec._resp._ao_req._024.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/519/of._490.2022._exec._resp._ao_req._027.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/520/of._491.2022._exec._resp._ao_req._029.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/521/of._492.2022._exec._resp._ao_req._025.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/522/of._493.2022._exec._resp._ao_req._030.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/523/of._507.2022._exec._resp._aos_req._031_e_033.2022._rinalodo_edra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/524/of._508.2022._res._ao_req._035.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/557/of._527.2022._exec._solicitacao_prazo_para_o_req._044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/558/of._528.2022._exec._solicitacao_prazo_para_o_req._042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/559/of._531.2022._exec._solicitacao_prazo_para_o_req._041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/560/of._532.2022._exec._resp._ao_req._039.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/561/of._536.2022._exec._solicitacao_prazo_para_o_req._026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/562/of._543.2022._exec._res._ao_req._043.2022._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/563/of._545.2022._exec._resp._ao_req._046.2022._dila.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/564/of._546.2022._exec._solicitacao_prazo_para_o_req._047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/595/of._551.2022._exec._resp._ao_requerimento_045.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/594/of._555.2022._exec._resp._ao_requerimento_044.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/596/of._567.2022._exec._resp._ao_requerimento_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/597/of._568.2022._exec._resp._ao_requerimento_042.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/598/of._569.2022._exec._resp._ao_requerimento_053.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/603/of._571.2022._exec._resp._ao_requerimento_041.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/604/of._580.2022._exec._resp._ao_requerimento_047.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/605/of._582.2022._exec._resp._ao_requerimento_026.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/606/of._585.2022._exec._resp._ao_requerimento_052.2022._dra._edinamar_frederick_carlos_roberto_carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/607/of._586.2022._exec._resp._ao_requerimento_050.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/608/of._589.2022._exec._resp._ao_requerimento_051.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/610/of._591.2022._exec._resp._ao_requerimento_059.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/609/of._595.2022._exec._resp._ao_requerimento_054.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/626/of._601.2022._exec._resp._ao_requerimento_058.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/627/of._602.2022._exec._resp._ao_requerimento_055.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/628/of._607.2022._exec._resp._ao_requerimento_056.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/660/of._608.2022._exec._resp._ao_requerimento_057.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/650/of._612.2022._exec._resp._ao_requerimento_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/652/of._616.2022._exec._resp._ao_requerimento_060.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/653/of._617.2022._exec._resp._ao_requerimento_063.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/655/of._618.2022._exec._resp._ao_requerimento_065.2022._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/654/of._619.2022._exec._resp._ao_requerimento_064.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/679/of._626.2022._exec._resp._ao_req._067.2022._carla_rinaldo_dra._edinamar_carlos_roberto_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/680/of._627.2022._exec._resp._ao_req._069.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/681/of._633.2022._exec._resp._ao_req._070.2022._gillmar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/689/of._639.2022._exec._resp._aos_requerimentos_068_072_e_073.2022.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/705/of._648.2022._exec._resp._ao_requerimento_074.2022._gelio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/706/of._649.2022._exec._resp._ao_requerimento_075.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/722/of._658.2022._resp._ao_requerimento_071.2022_do_edil_gilmar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/723/of._660.2022._resp._ao_requerimento_076.2022_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/753/of._689.2022._exec._resp._ao_req._077.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/754/of._690.2022._exec._resp._ao_req._079.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/761/of._697.2022._exec._resp._sobre_premio_valorizacao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/765/of._718.2022._exec._resp._ao_requerimento_078.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/780/of._731.2022._exec._resp._ao_requerimento_081.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/783/of._737.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/781/of._738.2022._exec._resp._ao_requerimento_084.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/782/of._739.2022._exec._resp._ao_requerimento_082.2022._rinaldo__carla_dra._edinamar_gilmar_carlos_roberto_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/859/of._761.2022_exec._resp.ao_req._94.2022_frederick.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/860/of._763.2022_exec._resp._ao_req._87.2022_dra.edinamara.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/863/of.764.2022_exec.resp.ao.req.97.2022.carla_frederick_gilma_nanau_rinaldo._dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/864/of.765.2022.exec.resp.ao_req._89.2022_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/861/of._767.2022_exec._resp.ao_req.92.2022_luan.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/865/of.772.2022_exec._resp.ao_req.96.2022_frederickcarlagilma_nanau_rinaldo_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/866/of.774.2022_exec._resp._ao_req._91.2022_vereadores.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/867/of.775.2022_exec._resp._ao_req.95.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/874/of._781.2022._exec._resp._ao_requerimento_090.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/875/of._785.2022._exec._resp._ao_requerimento_102.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/876/of._787.2022._exec._resp._ao_requerimento_098.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/912/of._804.2022._exec._resp._ao_req._103.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/914/of._805.2022._exec._resp._ao_req._086.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/913/of._806.2022._exec._resp._ao_req._093.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/950/of._812.2022._exec._resp._ao_requerimento_101.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/951/of._816.2022._exec._resp._ao_requerimento_104.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/952/of._819.2022._exec._resp._ao_requerimento_099.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/966/of._827.2022._exec._resp._ao_requerimento_109.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/964/of._829.2022._exec._resp._ao_requerimento_108.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/969/of._838.2022._exec._resp._ao_requerimento_100.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/974/of._852.2022._exec._resp._ao_req._112.2022._frederick_carla_gilmar_carlos_roberto_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1000/of._857.2022._exec._resp._ao_requerimento_110.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1001/of._868.2022._exec._resp._ao_requerimento_111.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1024/of._899.2022._exec._resp._ao_requerimento_113.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1073/of._925.2022._exec._resp._ao_requerimento_115.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1074/of._928.2022._exec._resp._ao_requerimento_117.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1075/of._930.2022._exec._resp._ao_requerimento_116.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1101/of._987.2022._exec._resp._ao_req._125.2022_do_vereador_luan.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1102/of._988.2022._exec._resp._ao_req._120.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1104/of._992.2022._exec._resp._ao_req._123.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1105/of._994.2022._exec._resp._ao_req._124.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1106/of._996.2022._exec._resp._ao_req._122.2022_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1118/of._1003.2022._res._ao_req._128.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1119/of._1006.2022._res._ao_req._118.2022._carlos_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1164/of._1009.2022._exec._resp._ao_req._134.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1159/of._1010.2022._exec._resp._ao_req._132.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1160/of._1011.2022._exec._resp._ao_req._133.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1161/of._1012.2022._exec._resp._ao_req._136.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1162/of._1013.2022._exec._resp._ao_req._130.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1163/of._1014.2022._exec._resp._ao_req._131.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1158/of._1025.2022._exec._resp._ao_req._138.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1170/of._1079.2022._res._ao_req._129.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1183/of._1088.2022._exec._resp._ao_req._140.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1184/of._1090.2022._exec._resp._ao_req._135.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1185/of._1094.2022._exec._resp._ao_req._144.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1186/of._1095.2022._exec._resp._ao_req._147.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1187/of._1096.2022._exec._resp._ao_req._139.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/306/anteprojeto_de_lei_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/303/anteprojeto_de_lei_002.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/304/anteprojeto_de_lei_003.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/350/anteprojeto_de_lei_004.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/346/anteprojeto_de_lei_005.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/367/anteprojeto_de_lei_006.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/368/anteprojeto_de_lei_007.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/369/anteprojeto_de_lei_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/391/anteprojeto_de_lei_009.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/413/anteprojeto_de_lei_010.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/401/anteprojeto_de_lei_011.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/429/anteprojeto_de_lei_012.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/459/anteprojeto_de_lei_013.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/460/anteprojeto_de_lei_014.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/480/anteprojeto_de_lei_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/482/anteprojeto_de_lei_017.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/483/anteprojeto_de_lei_018.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/508/anteprojeto_de_lei_019.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/509/anteprojeto_de_lei_021.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/530/anteprojeto_de_lei_022.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/531/anteprojeto_de_lei_023.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/547/anteprojeto_de_lei_024.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/548/anteprojeto_de_lei_025.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/568/anteprojeto_de_lei_027.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/569/anteprojeto_de_lei_028.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/552/anteprojeto_de_lei_029.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/593/anteprojeto_de_lei_031.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/614/anteprojeto_de_lei_032.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/615/anteprojeto_de_lei_033.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/630/anteprojeto_de_lei_034.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/631/anteprojeto_de_lei_035.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/632/anteprojeto_de_lei_036.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/646/anteprojeto_de_lei_037.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/647/anteprojeto_de_lei_038.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/667/anteprojeto_de_lei_039.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/668/anteprojeto_de_lei_040.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/669/anteprojeto_de_lei_041.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/690/anteprojeto_de_lei_042.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/701/anteprojeto_de_lei_043.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/715/anteprojeto_de_lei_044.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/716/anteprojeto_de_lei_045.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/730/anteprojeto_de_lei_046.2022._luan_jose_aguinaldo_claudio_leandro_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/731/anteprojeto_de_lei_047.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/732/anteprojeto_de_lei_048.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/742/anteprojeto_de_lei_049.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/743/anteprojeto_de_lei_050.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/744/anteprojeto_de_lei_051.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/817/anteprojeto_de_lei_53.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/818/anteprojeto_de_lei_55.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/819/anteprojeto_de_lei_56.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/831/anteprojeto_de_lei_57.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/842/anteprojeto_de_lei_58.2022_luan.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/847/anteprojeto_de_lei_59.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/848/anteprojeto_de_lei_60.2022_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/880/anteprojeto_de_lei_062.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/881/anteprojeto_de_lei_063.2022._luan_jose_aguinaldo_gelio_leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/882/anteprojeto_de_lei_064.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/904/anteprojeto_de_lei_065.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/925/anteprojeot_de_lei_067.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/941/antprojeto_de_lei_068.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/954/anteprojeto_de_lei_069.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/962/anteprojeto_de_lei_071.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/975/anteprojeto_de_lei_072.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/989/anteprojeto_de_lei_073.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/990/anteprojeto_de_lei_074.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1023/anteprojeto_de_lei_075.2022._luan.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1002/anteprojeto_de_lei_077.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1003/anteprojeto_de_lei_complementar_078.2022._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1009/anteprojeto_de_lei_079.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1025/antprojeto_de_lei_080.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1026/antprojeto_de_lei_081.2022._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1041/anteprojeto_de_lei_083.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1053/anteprojeto_de_lei_084.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1054/anteprojeto_de_lei_085.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1088/anteprojeto_de_lei_086.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1107/anteprojeto_de_lei_087.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1123/anteprojeto_lei_088.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1188/anteprojeto_de_lei_089.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1171/anteprojeto_de_lei_090.2022._carla.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1189/anteprojeto_de_lei_091.2022._frederick.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/375/ata_das_comissoes_de_14.02.2022.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/378/ata_das_comissoes_de_21.02.2022.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/397/ata_reuniao_comissao_de_02.03.2022.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/414/ata_comissoes_de_07.03.2022.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/439/ata_reuniao_extraordinaria_das_comissoes_de_14.03.2022.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/493/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.04.2022.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/578/ata_da_reuniao_ordinaria_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/620/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamentode_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/621/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_16.05.2022.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/641/ata_reuniao_comissoes_de_23.05.2022.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/662/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_30.05.2022.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/683/ata_reuniao_ordinaria_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.06.2022.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/711/ata_das_reuniao_comissoes_de_20.06.2022.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/725/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.06.2022.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/762/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/808/ata_da_comissoes_de_justica_e_redacao_e_fin._e_orcamento_01.08.2022.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/870/ata_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_22.08.2022.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/892/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/935/ata_reunao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/970/ata_da_reuniao_conjunta_das_comissoes_de_jutstica_e_redacao_e_financas_e_orcamento_de_26.09.2022.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/984/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.10.2022.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/999/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_10.10.2022.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1015/ata_da_sessao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_17.10.2022.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1070/ata_da_reuniao_ordinaria_das_comissoes.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1094/ata_da_reuniao_ordinaria_das_comissoes_de_16.11.2022.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1132/ata_reuniao_ordinaria_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_28.11.2022.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1151/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_05_12_2022.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1181/ata_da_reuniao_ordinaria_das_comissoes_de_12.12.2022.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1182/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_19.12.2022.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/4549/ata_reuniao_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.05.2022.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/724/of._s.n_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/340/of._217.2022._balancete_dezembro_2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/337/of._222.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/532/of._332.2022._secretaria_mun._saude.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/419/of._400.2022._exec._resp._ao_req._006.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/420/of._405.2022._exec._resp._ao_req._007.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/545/of._519.2022._exec._mensagem_de_veto_parcial_ao_proj._de_lei_complementar_008.2021._autografo_041.2022.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/555/of._524.2022.exec_balancete_janeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/556/of._525.2022.exec_balancete_fevereiro_2022.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/738/of._526.2022._exec._sec._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/763/of._531.2022._exec._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/764/of._582.2022._exec._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/736/of._661.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/916/of._687.2022._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1117/of._781.2022._exec..pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/934/of._790.2022._exec.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1100/of._916.2022._exec._dep._municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/643/comunicado_contas_aprovadas.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/661/doc._vitor_cesar_de_paula.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/501/of._018.2022._sindicato_dos_funcion._publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/638/of._052.2022._baleia_rossi.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/670/convenio__02.22_-_telemedicina.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1149/of._123.2022._oab_-_subsecao_igarapava.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/879/of._155.2022._santa_casa_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/751/of._227.2022._caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/752/of._231.2022._caixa_economica_federal.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/877/balancete_executivo_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/891/alteracao_do_projeto_de_lei_057.2021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/915/balancetes_maio_e_junho._exec.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/1137/convite_conferencia_cmdca.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/2864/processo_tc-001332.26.14.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/3156/oficio_n._02.2022.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/345/proj._de_lei_001.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/398/projeto_de_lei_002.2022._leg._luan_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/399/projeto_de_lei_003.2022._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/430/projeto_de_lei_006.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/431/projeto_de_lei_007.2022._jose_aguinaldo.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/462/projeto_de_lei_008.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_009.2022._dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/800/projeto_de_lei_010.2022._leg._rinaldo_carlos_roberto_gilmar_frederick_carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/824/projeto_de_lei_12.2022_gelio.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/918/proj._de_lei_013.2022._leg.rinaldo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/897/proj._de_lei_014.2022._leg._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/967/projeto_de_lei_015.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2022/433/requerimento_urgencia_especial_proj._de_lei_003.2022._legislativo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H914"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>