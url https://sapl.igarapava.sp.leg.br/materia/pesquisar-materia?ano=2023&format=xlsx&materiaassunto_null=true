--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -54,11274 +54,11274 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._de_decreto_legislativo_001.2023._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._de_decreto_legislativo_001.2023._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE À ILUSTRÍSSIMA SENHORA DÉBORA BORGES MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1197/proj._de_decreto_legislativo_002.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1197/proj._de_decreto_legislativo_002.2023._claudio.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO IGARAPAVENSE AO SR. ÉVERSON ARANTES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1535/proj._de_decreto_legislativo_003.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1535/proj._de_decreto_legislativo_003.2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE Á ILUSTRÍSSIMA SENHORA MARINA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_decreto_legislativo_04.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_decreto_legislativo_04.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO SENHOR RAFAEL DA SILVA LUCINDO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_decreto_legislativo_05.2023_dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_decreto_legislativo_05.2023_dra_edinamar.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE TITULO DE CIDADANIA IGARAPAVENSE A SENHORA JÚLIA HELENA DA SILVA RIBEIRO.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/proj._de_decreto_legislativo_006.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/proj._de_decreto_legislativo_006.2023._frederick.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À FUNDAÇÃO SINHÁ JUNQUEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/proj._de_decreto_legislativo_007.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/proj._de_decreto_legislativo_007.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO AO SINDICATO RURAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/proj._de_decreto_legislativo_008.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/proj._de_decreto_legislativo_008.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO LAR VOVÓ QUERUBINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_decreto_legislativo_009.2023_titulo_de_cidadao_sebastiao_misiara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_decreto_legislativo_009.2023_titulo_de_cidadao_sebastiao_misiara.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO SR. SEBASTIÃO ELIAS MISIARA MOKDICI.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_decreto_legislativo_010.2023_titulo_de_cidadao_silvia_helena.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_decreto_legislativo_010.2023_titulo_de_cidadao_silvia_helena.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE À SRA. SILVIA HELENA DE MELO LOPES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/projeto_de_decreto_legislativo_011.2023_titulo_de_honra_o_merito_uvesp.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/projeto_de_decreto_legislativo_011.2023_titulo_de_honra_o_merito_uvesp.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À UNIÃO DOS VEREADORES DO ESTADO DE SÃO PAULO "UVESP".</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_decreto_legislativo_012.2023_titulo_de_cidadao_raissa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_decreto_legislativo_012.2023_titulo_de_cidadao_raissa.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE À DRA. RAÍSSA VIEIRA DE GOUVEIA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/proj._de_decreto_legislativo_013.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/proj._de_decreto_legislativo_013.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À AMIGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_decreto_legislativo_014.2023_titulo_de_cidadao_orlando_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_decreto_legislativo_014.2023_titulo_de_cidadao_orlando_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA IGARAPAVENSE AO DR. ORLANDO FARINELLI NETO.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/proj._de_decreto_legislativo_015.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/proj._de_decreto_legislativo_015.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO A SENHORA MARIA AVILA DE CARVALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/proj._de_decreto_legislativo_016.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/proj._de_decreto_legislativo_016.2023._frederick.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AOS FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE IGARAPAVA E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>José Ricardo Rodrigues Mattar</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._de_lei_001.2023._exec._of._062.2022.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._de_lei_001.2023._exec._of._062.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, BEM COMO A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO VIGENTE, PARA UTILIZAÇÃO DE RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR PARA REALIZAÇÃO DE PROCEDIMENTOS (EXAMES LABORATORIAIS, TOMOGRAFIAS E PEQUENAS CIRURGIAS) E MANUTENÇÃO DO HOSPITAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._de_lei_002.2023._exec._of._044.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._de_lei_002.2023._exec._of._044.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._de_lei_003.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._de_lei_003.2023._exec..pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO FINANCEIRO PARA ALIMENTAÇÃO, FORNECIMENTO DE TRANSPORTE E INSCRIÇÕES DO(S) ATLETA(S) AMADOR(ES) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._de_lei_004.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._de_lei_004.2023._exec..pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIÇÃO DE SERVIDÃO DE PASSAGEM SUBTERRÂNEA POR UTILIDADE PÚBLICA PARA REDE DE ESGOTO SANITÁRIO DO JARDIM AURORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_no_05.2023_do_exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_no_05.2023_do_exec..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL POR CELEBRAÇÃO DE TERMO DE COLABORAÇÃO PARA REPASSE COM A "ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE ITUVERAVA".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1300/proj._de_lei_006.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1300/proj._de_lei_006.2023._exec..pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I, DO ART. 1º E DA REDAÇÃO DO ART. 2º DA LEI ORDINÁRIA Nº 988, DE 09 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1342/proj._de_lei_007.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1342/proj._de_lei_007.2023._exec..pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 1052, DE 08 DE JUNHO DE 2022, QUE INSTITUI O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, A POLÍTICA DE INCENTIVOS FISCAIS E ECONÔMICOS DESTINADA AO DESENVOLVIMENTO DO SETOR COMERCIAL , INDUSTRIAL, TURÍSTICO E DE PRESTAÇÃO DE SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/proj._de_lei_008.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/proj._de_lei_008.2023._exec..pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DENÚNCIA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER POR MEIO DE APLICATIVO/WHATSAPP NO MUNICÍPIO DE IGARAPAVA DENOMINADO "PROGRAMA SINAL VERMELHO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/proj._de_lei_009.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/proj._de_lei_009.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS À TÍTULO DE REAJUSTE SALARIAL ESPONTÂNEO E DE REVISÃO GERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/proj._de_lei_010.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/proj._de_lei_010.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALE ALIMENTAÇÃO AOS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1327/proj._de_lei_011.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1327/proj._de_lei_011.2023._exec..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PARA A REALIZAÇÃO DE 120 CIRURGIAS DE CATARATAS (FACOEMULSIFICAÇÃO COM IMPLANTE DE LENTE INTRA-OCULAR DOBRAVEL), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_012.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_012.2023._exec..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA PARA PRESTAÇÃO DE SERVIÇOS PELA SANTA CASA DE MISERICÓRDIA PARA DISPONIBILIZAÇÃO DE LEITOS DE RETAGUARDA PARA INTERNAÇÃO EM SAÚDE MENTAL AO SISTEMA ÚNICO DE SAÚDE (SUS), NOS TERMOS DA LEI 8080/90 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1524/proj._de_lei_014.2023._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1524/proj._de_lei_014.2023._executivo.pdf</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1481/proj._de_lei_015.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1481/proj._de_lei_015.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTALAÇÃO DE DETECTORES DE METAIS EM TODOS OS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proj._de_lei_016.2023._ldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proj._de_lei_016.2023._ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/proj._de_lei_017.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/proj._de_lei_017.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO ART. 5º DA LEI Nº 763/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/proj._de_lei_018.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/proj._de_lei_018.2023._exec..pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 2º DA LEI Nº 835, DE 19 DE NOVEMBRO DE 2019 E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1659/projeto_de_lei_019.2023_de_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1659/projeto_de_lei_019.2023_de_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO §3º, DO ART. 1, ACRESCENTA ALÍNEA U AO ART. 3, ALTERADA A REDAÇÃO DA ALÍNEA B DO ART. 6, ALTERADA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 8 E ALTERADA A REDAÇÃO DO ART. 15 DA LEI Nº 768/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/proj._de_lei_021.2023._executivo_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/proj._de_lei_021.2023._executivo_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A REALIZAÇÃO DE CONVÊNIO PARA FINS DE REPASSE DE RECURSO FINANCEIRO, ORIUNDO DE EMENDA PARLAMENTAR, ATRAVÉS DA RESOLUÇÃO SS 65 DE 30/05/2023, PARA IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, COM A AQUISIÇÃO DE 01 TORRE DE ENDOSCOPIA E COLONOSCOPIA PARA OS USUÁRIOS DO SUS (SISTEMA ÚNICO DE SAÚDE) E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/proj._de_lei_022.2023._executivo_2.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/proj._de_lei_022.2023._executivo_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A REALIZAÇÃO DE CONVÊNIO PARA FINS DE REPASSE DE RECURSO FINANCEIRO, NOS TERMOS DA LEI COMPLEMENTAR Nº 197/2022 E PORTARIA GM/MS Nº 96/23, PARA IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, COM A FINALIDADE DE QUITAÇÃO DE CONTAS DA SABESP E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/proj._de_lei_023.2023._executivo_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/proj._de_lei_023.2023._executivo_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZAR A REALIZAÇÃO DE CONVÊNIO PARA FINS DE REPASSE DE RECURSO FINANCEIRO, CONFORME LEI COMPLEMENTAR Nº 197/2022 E PORTARIA GM/MS Nº 96/23, PARA IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, COM A FINALIDADE DE QUITAÇÃO DE CONTAS DA SABESP E CPFL E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/proj._de_lei_024.2023._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/proj._de_lei_024.2023._executivo.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_de_lei_25.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_de_lei_25.2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2.023, DO EXECUTIVO MUNICIPAL, QUE: “DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE HONORÁRIOS SUCUMBENCIAIS DO MUNICÍPIO DE IGARAPAVA – SP, FIXA CRITÉRIOS PARA RATEIO DE HONORÁRIOS ADVOCATÍCIOS AOS PROCURADORES JURÍDICOS DE PROVIMENTO EFETIVO DO QUADRO PERMANENTE DO PODER EXECUTIVO DO MUNICÍPIO DE IGARAPAVA – SP E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/projeto_de_lei_ordinaria_no_27-2023_-_poder_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/projeto_de_lei_ordinaria_no_27-2023_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 1 DA LEI Nº 1.088 DE 28 DE FEVEREIRO DE 2023, QUE AUTORIZA A INSTITUIÇÃO DE SERVIDÃO DE PASSAGEM SUBTERRÂNEA POR UTILIDADE PÚBLICA PARA REDE DE ESGOTO SANITÁRIO DO JARDIM AURORA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/projeto_de_lei_n._028.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/projeto_de_lei_n._028.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICIPIO DE IGARAPAVA - SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/proj._de_lei_029.2023.exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/proj._de_lei_029.2023.exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 127/2022 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/proj._de_lei_030.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/proj._de_lei_030.2023._exec.pdf</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/proj._de_lei_031.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/proj._de_lei_031.2023._exec.pdf</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/proj._de_lei_032.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/proj._de_lei_032.2023._exec.pdf</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/proj._de_lei_033.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/proj._de_lei_033.2023._exec.pdf</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/proj._de_lei_034.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/proj._de_lei_034.2023._exec.pdf</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/proj._de_lei_035.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/proj._de_lei_035.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR E CEDER À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, 01 (UM) TORRE DE ENDOSCOPIA E COLONOSCOPIA E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/proj._de_lei_036.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/proj._de_lei_036.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR E CEDER À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, 01 (UM) AUTOCLAVE HORIZONTAL HOSPITALAR E ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/proj._de_lei_037.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/proj._de_lei_037.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAÇÃO DE CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PARA A REALIZAÇÃO DE CIRURGIAS ELETIVAS EM CARATER DE MUTIRÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/proj._de_lei_038.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/proj._de_lei_038.2023._exec..pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO PERSONALIDADE NEGRA DE IGARAPAVA - "TIA ODETTE".</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/proj._de_lei_039.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/proj._de_lei_039.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/proj._de_lei_040.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/proj._de_lei_040.2023._exec.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE IGARAPAVA PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/proj.__de_lei_041.2023_-_exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/proj.__de_lei_041.2023_-_exec..pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º DA LEI MUNICIPAL Nº 1.119 DE 19 DE SETEMBRO DE 2023, QUE AUTORIZA O PODER EXECUTIVO A REPASSAR RECURSOS RECEBIDOS DA UNIÃO PARA CUMPRIMENTO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DE QUE TRATA A EMENDA CONSTITUCIONAL Nº 127/2022</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/proj._de_lei_042.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/proj._de_lei_042.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP PARA REPASSE DE RECURSOS RECEBIDOS DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/proj._de_lei_043.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/proj._de_lei_043.2023._exec.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O FUNCIONAMENTO DE FARMÁCIA E DROGARIA NO MUNICÍPIO DE IGARAPAVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/proj._de_lei_044.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/proj._de_lei_044.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DA PREFEITURA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/proj._de_lei_045.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/proj._de_lei_045.2023._exec.pdf</t>
   </si>
   <si>
     <t>RENUMERA O PARÁGRAFO ÚNICO DO ART. 1º E ACRESCENTA O PARÁGRAFO SEGUNDO AO ART. 1º DA LEI Nº 1197/85 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/proj._de_lei_046.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/proj._de_lei_046.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL, PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP PARA REPASSE DE RECURSOS RECEBIDOS DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/proj._de_lei_047.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/proj._de_lei_047.2023._exec.pdf</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/proj._de_lei_048.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/proj._de_lei_048.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS PREVIDÊNCIÁRIOS DO MUNICIPIO DE IGARAPAVA COM O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE IGARAPAVA - PREVIGARAPAVA.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/proj._de_lei_049.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/proj._de_lei_049.2023._exec.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA TARIFA ZERO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_050.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_050.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/proj._de_lei_051.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/proj._de_lei_051.2023._exec.pdf</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/proj._de_lei_052.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/proj._de_lei_052.2023._exec..pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR ANULAÇÃO PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS"</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/proj._de_lei_053.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/proj._de_lei_053.2023._exec.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP PARA REPASSE DE RECURSOS RECEBIDOS DA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/proj._de_lei_054.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/proj._de_lei_054.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE IGARAPAVA COM O SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, GERIDO PELO PREVIGARAPAVA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._de_lei_complementar_001.2023._exec._of._040.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._de_lei_complementar_001.2023._exec._of._040.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PARCELAMENTO, OCUPAÇÃO DO LOTEAMENTO IGARAPAVA "F" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._de_lei_complementar_002.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._de_lei_complementar_002.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II E VII - QUADRO DE CARGOS DE PROVIMENTO EFETIVO - REGIME ESTATUTÁRIO DA LEI COMPLEMENTAR Nº 003/2008 ALTERADO PELAS COMPLEMENTARES Nº 003/2008, Nº 005/2008 E Nº 039/2013.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1241/proj._de_lei_complementar_003.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1241/proj._de_lei_complementar_003.2023._exec.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 294 DE 28 DE DEZEMBRO DE 2006, QUE "REINSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/proj._de_lei_complementar_004.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/proj._de_lei_complementar_004.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO VII - QUADRO DE CARGOS DE PROVIMENTO EFETIVO - REGIME ESTATUTÁRIO DA LEI COMPLEMENTAR Nº 003/2008, ALTERADO PELAS COMPLEMENTARES Nº 005/2008 E Nº 039/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/proj._de_lei_complementar_005.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/proj._de_lei_complementar_005.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES DA HORA AULAS DOS PROFISSIONAIS ATIVOS COM PARIDADE DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/proj._de_lei_complementar_006.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/proj._de_lei_complementar_006.2023._exec..pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO JETON AOS CONSELHEIROS E MEMBROS DOS ÓRGÃOS COLEGIADOS DO INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1533/proj._de_lei_complementar_007.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1533/proj._de_lei_complementar_007.2023._exec..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE CONTABILIDADE E ORÇAMENTO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1634/proj._de_lei_complementar_substitutivo_ao_projeto_de_lei_complementar_008.2023._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1634/proj._de_lei_complementar_substitutivo_ao_projeto_de_lei_complementar_008.2023._executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DE OFÍCIO DAS INFORMAÇÕES DO CADASTRO IMOBILIÁRIO MUNICIPAL E DISCIPLINA OS PROCEDIMENTOS DE NOTIFICAÇÃO DO CONTRIBUINTE, IMPUGNAÇÃO DAS ALTERAÇÕES EFETUADAS NA INSCRIÇÃO E LANÇAMENTO E COBRANÇA DO IPTU COMPLEMENTAR PARA O EXERCÍCIO 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_de_lei_complementar_n_09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_de_lei_complementar_n_09_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CARGO PÚBLICO DE PROVIMENTO EFETIVO DE CONTROLADOR INTERNO NO QUADRO DE PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO DE IGARAPAVA – SP E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/projeto_de_lei_complementar_010.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/projeto_de_lei_complementar_010.2023._exec.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO, ADEQUAR OS VALORES DAS REFERÊNCIAS SALARIAL QUE ESTIVER ABAIXO DO SALÁRIO MÍNIMO NACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/proj._de_lei_comnplementar_011.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/proj._de_lei_comnplementar_011.2023._exec.pdf</t>
   </si>
   <si>
     <t>FIXA AS DIRETRIZES DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA NO MUNICÍPIO DE IGARAPAVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/proj._de_lei_comnplementar_012.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/proj._de_lei_comnplementar_012.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL DE IGARAPAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/substitutivo_ao_proj._de_lei_complementar_013.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/substitutivo_ao_proj._de_lei_complementar_013.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO NA FORMA DA CONSTITUIÇÃO FEDERAL E DEMAIS LEGISLAÇÕES FEDERAIS APLICÁVEIS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE IGARAPAVA DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/substitutivo_ao_proj._de_lei_complementar_014.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/substitutivo_ao_proj._de_lei_complementar_014.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS PARA ATENDER ÀS EXIGÊNCIAS DA LEI FEDERAL Nº 14.133 DE 01 DE ABRIL DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/proj._de_lei_complementar_015.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/proj._de_lei_complementar_015.2023._exec.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROFESSOR DE EDUCAÇÃO BÁSICA INCLUSIVA, PARA O QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL E ALTERA A REDAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 49/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1219/proj._de_resolucao_privativa_001.2023._mesa_da_camara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1219/proj._de_resolucao_privativa_001.2023._mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA PARA TRATAR, SEM REMUNERAÇÃO" DE INTERESSE PARTICULAR, DO VEREADOR LUAN SOARES DA SILVA, NOS TERMOS DO INCISO II DO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO DE IGARAPAVA, BEM COMO INCISO II E § 7º DO ART. 88 DO REGULAMENTO INTERNO DA CÂMARA MUNICIPAL DE IGARAPAVA-SP</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, FREDERICK REQUI MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1649/proj._de_resolucao_privativa_002.2023._mesa_da_camara_mun._de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1649/proj._de_resolucao_privativa_002.2023._mesa_da_camara_mun._de_igarapava.pdf</t>
   </si>
   <si>
     <t>INSTITUI O COMITÊ DE PROTEÇÃO DE DADOS PESSOAIS NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARAPAVA-SP E DEFINE AÇÕES DE PLANEJAMENTO E EXECUÇÃO PERTINENTES À PROTEÇÃO DE DADOS PESSOAIS, NOS TERMOS DA LEI GERAL DE PROTEÇÃO DE DADOS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/projeto_de_resolucao_privativa_003.2023._mesa_da_camara.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/projeto_de_resolucao_privativa_003.2023._mesa_da_camara.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ETICA DO SERVIDOR PÚBLICO DA CÂMARA MUNICIPAL DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_resolucao_privativa_04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_resolucao_privativa_04.2023.pdf</t>
   </si>
   <si>
     <t>“ALTERA A RESOLUÇÃO PRIVATIVA Nº 01/2013”.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_resolucao_privativa_005.2023_-_revisa_reforma_e_atualiza_o_regimento_interno.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_resolucao_privativa_005.2023_-_revisa_reforma_e_atualiza_o_regimento_interno.pdf</t>
   </si>
   <si>
     <t>REVISA, REFORMA E ATUALIZA A RESOLUÇÃO PRIVATIVA Nº 33/1989 DE 15 DE DEZEMBRO DE 1989, QUE DISPÕE SOBRE O REGIMENTO INTERNO Nº 1, DFA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/proj._de_resolucao_privativa_006.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/proj._de_resolucao_privativa_006.2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DE IGARAPAVA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/proj._de_resolucao_privativa_007.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/proj._de_resolucao_privativa_007.2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O § 3º DO ART. 8º DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, PARA DISPOR SOBRE REGRAS E DIRETRIZES PARA A ATUAÇÃO DO AGENTE DE CONTRATAÇÃO, DA EQUIPE DE APOIO, DA COMISSÃO DE CONTRATAÇÃO, DOS AGENTES PÚBLICOS E DOS GESTORES E FISCAIS DE CONTRATOS, NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARAPAVA, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/proj._de_resolucao_privativa_008.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/proj._de_resolucao_privativa_008.2023.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA AS CONTRATAÇÕES DIRETAS ADVINDAS DA LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DE IGARAPAVA, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, MÁRCIO WELLINGTON DA SILVA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1233/proposta_de_emenda_a_lei_organica_001.2023._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1233/proposta_de_emenda_a_lei_organica_001.2023._vereadores.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA 001/2023 DOS VEREADORES DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/proposta_de_emenda_a_lei_organica_municipal_002.2023_-_atualiza_e_reforma_a_lei_organica_municipal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/proposta_de_emenda_a_lei_organica_municipal_002.2023_-_atualiza_e_reforma_a_lei_organica_municipal.pdf</t>
   </si>
   <si>
     <t>REVISA, MODIFICA E REFORMA A LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/substitutivo_a_proposta_de_emenda_a_lei_organica_001.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/substitutivo_a_proposta_de_emenda_a_lei_organica_001.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1231/mocao_de_aplausos_001.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1231/mocao_de_aplausos_001.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ORGANIZADOS DO ENCONTRO DE CARROS ANTIGOS EM IGARAPAVA, RICARDO GOBBI DA SILVEIRA.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_de_aplausos_002.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_de_aplausos_002.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Á FUNDAÇÃO DE ASSISTÊNCIA SOCIAL SINHÁ JUNQUEIRA, PELOS PROJETOS DESENVOLVIDOS NA CIDADE DE IGARAPAVA E REGIÃO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/mocao_de_aplausos_003.2023._camara_mun._de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/mocao_de_aplausos_003.2023._camara_mun._de_igarapava.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS ENVOLVIDOS NA REVITALIZAÇÃO DA PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_005.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_005.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO INSTITUTO JESUS MARIA JOSÉ "COLÉGIO JESUS MARIA JOSÉ E CENTRO SOCIAL ESCOLA AMADA".</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_de_aplausos_006.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_de_aplausos_006.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS MEMBROS DO CONSELHO TUTELAR DE IGARAPAVA/SP QUADRIÊNIO 2020 À 2023.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/mocao_de_aplausos_007.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/mocao_de_aplausos_007.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO À CRECHE ESCOLA CASA DA CRIANÇA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplausos_008.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplausos_008.2023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS DIRETORES, COLABORADORES E FUNCIONÁRIOS DO LAR E ABRIGO DOS IDOSOS DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_de_aplausos_009.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_de_aplausos_009.2023._claudio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO À ORGANIZAÇÃO COLETIVOS NO PÉ DO MORRO E ORGANIZAÇÃO COLETIVO USB.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/mocao_de_aplausos_10.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/mocao_de_aplausos_10.2023._frederick.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS DIRETORES, EDUCADORES, ALUNOS, SERVIDORES E TODOS OS ENVOLVIDOS NA REALIZAÇÃO DA FEIRA JOVEM EMPREENDEDOR PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_de_aplausos_011.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_de_aplausos_011.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A ESTUDANTE CARLA GABRIELLE MARCELO, DO 9º ANO DA EMEF CEL. QUITO JUNQUEIRA, ASSIM COMO A DOCENTE PATRÍCIA CAMPOS NETO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/mocao_de_aplausos_012.2023._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/mocao_de_aplausos_012.2023._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS FUNCIONÁRIAS DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/mocao_de_aplausos_013.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/mocao_de_aplausos_013.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO VEREADOR DA CIDADE DE FRANCA SR. DANIEL BASSI.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>REQLE</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_001.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_001.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS MEDIDAS TOMADAS EM RELAÇÃO ÀS REPOSIÇÃO SALARIAL EM CARÁTER DE REVISÃO CONFORME A LEI FEDERAL 11.738 QUE TRATA DO PISO SALARIAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_002.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_002.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE O USO DE CARTÃO CORPORATIVO E CÓPIA DE DEMONSTRATIVOS DE GASTOS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_003.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_003.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANDAMENTO DA PAVIMENTAÇÃO DA RUA DR. JOÃO CARLOS RIBEIRO.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/requerimento_004.2023._vereadores_da_camara_municipal_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/requerimento_004.2023._vereadores_da_camara_municipal_de_igarapava.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO MUNICIPAL A REALIZAÇÃO DO CÁLCULO DO IMPACTO FINANCEIRO PARA O ATENDIMENTO AO OF. 013/2023 QUE TRATA DA RECOMPOSIÇÃO E REJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, LEANDRO PEREIRA GASQUI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_005.2023._leandro_e_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_005.2023._leandro_e_claudio.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VALORES PAGOS POR MEDIÇÕES PARA A EMPRESA RESPONSÁVEL PELA OBRAS DA NOVA PRAÇA DO CONJUNTO WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_006.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_006.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANDMENTO DAS EMENDAS PARLAMENTARES DOS DEP. ANDRÉ DO PRADO, ALEXANDRE PEREIRA E ADRIANA BORGO.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_007.2023._carla_dra._dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_007.2023._carla_dra._dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL O ENVIO DE DOCUMENTOS RELATIVOS AO PROCESSO EMERGENCIAL 018/2023, QUE TRATA DO TRANSPORTE DE ALUNOS NA ZONA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_008.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_008.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FALTA DE MÉDICOS ESPECIALISTAS NO CAPS E PEDIATRA NA REDE MUNICIPAL DE SAÚDE E SOBRE A POSSIBILIDADE DE CONTRATAÇÃO DESTES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_009.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_009.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER DO PRESIDENTE DA CÂMARA INFORMAÇÕES SOBRE AS REVISÕES DOS CARROS OFICIAIS DO LEGISLATIVO, COMO REVISÕES E OUTRAS MANUTENÇÕES E O FORNECIMENTO DAS NOTAS FISCAIS DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_010.2023._carla_dra._dra._edinamar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_010.2023._carla_dra._dra._edinamar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O CONVÊNIO E PROJETO DA APAE.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1240/requerimento_011.2023._carla_dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1240/requerimento_011.2023._carla_dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE CÓPIAS DA DOCUMENTAÇÃO DAS VISTORIAS OU AUTORIZAÇÃO FEITAS PELO DETRAN NOS ÔNIBUS DE TRANSPORTE DOS ALUNOS DA ZONA URBANA, CUJOS ANOS SÃO DE 2002 E 2003, 2009 E 2010.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1255/rquerimento_012.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1255/rquerimento_012.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VALORES GASTOS COM ÁGUA E GÁS DA EMEI DIANA CALIU JARDIM NO ANO DE 2022.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1257/rquerimento_013.2023._carlos_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1257/rquerimento_013.2023._carlos_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROCESSO LICITATÓRIO 05/2022 DO EXECUTIVO PARA A AQUISIÇÃO DE MOBILIÁRIOS ESCOLARES.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1256/rquerimento_014.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1256/rquerimento_014.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A FINALIZAÇÃO DAS OBRAS DAS QUADRAS POLIESPORTIVAS DO PROJETO ARENINHA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1270/requerimento_015.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1270/requerimento_015.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A DISPENSA DE LICITAÇÃO DO CONTRATO 059/2023 DO EXECUTIVO ENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1271/requerimento_016.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1271/requerimento_016.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS RELACIONADOS AO IMÓVEL ONDE ESTA ATUALMENTE INSTALADA A COZINHA PILOTO, ENTRE OUTROS DOCUMENTOS.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_017.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_017.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS VEÍCULOS LOCADOS PELO EXECUTIVO ENTRE OUTRAS INFORMAÇÕES RELACIONADAS.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1273/requerimento_018.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1273/requerimento_018.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PASTA ANIMAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_019.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_019.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBER O TANQUE DE ÁGUA DA PRAÇA SINHÁ JUNQUEIRA, SOBRE OS PEIXES E MANUTENÇÕES NA PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1275/requerimento_020.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1275/requerimento_020.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONTRATAÇÃO DE SEGURO PARA OS VEÍCULOS LOTADOS NO DEPARTAMENTO DE SAÚDE E DEMAIS DA FROTA MUNICIPAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1276/requerimento_021.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1276/requerimento_021.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROCESSO DE CONTRATAÇÃO DE SEGURO PARA A FROTA MUNICIPAL E O ENVIO DE CÓPIAS DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_022.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_022.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUANTO A OBRA DO CONTRATO Nº 21.887-0 - FASE  8 LOTE 42, ESTRADA VICINAL BTZ-050.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_023.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_023.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROCESSO EMERGENCIAL 018/2023, REFERENTE AO TRANSPORTE DE ALUNOS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1310/requerimento_024.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1310/requerimento_024.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PAVIMENTAÇÃO ASFALTICA DA VILA GOMES.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1303/requerimento_025.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1303/requerimento_025.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE O DEPARTAMENTO DE MEIO AMBIENTE E AS MEDIDAS PARA IMPEDIR O DESCARTE IRREGULAR DE ENTULHOS.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, CARLA ADRIANA MENDONÇA, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_026.2023._carlos_roberto_frederick_carla_dra._edinamar_rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_026.2023._carlos_roberto_frederick_carla_dra._edinamar_rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SRA. DENISE HELENA SALVINO MARCELINO. DIRETORA DO DEP. DE ENGENHARIA.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_027.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_027.2023._claudio.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE DO MOTIVO PORQUE AS SERVIDORAS PÚBLICAS, SERVENTES DA EMEF. CEL. QUITO, NÃO ESTÃO RECEBENDO HORAS EXTRAS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_028.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_028.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA ORDEM DE SERVIÇO DA LIMPEZA NO IMÓVEL DA RUA PACÍFICO PINHEIRO, 526, OU NO CONTÍGUO À ELE E TAMBÉM DA NOTIFICAÇÃO DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_029.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_029.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÃO CUMPRIMENTO DO § 3º DO ART. 77, DA LEI ORGÂNICA DO MUNICÍPIO QUE DISPÕE SOBRE: FICA INSTITUIDO O PISO MÍNIMO DE UM SALÁRIO E MEIO SALARIO A TODOS OS SERVIDORES DA ADMINISTRAÇÃO PÚBLICA DIRETA, DAS AUTARQUIAS E DAS FUNDAÇÕES PÚBLICAS QUE PERCEBEM UM SALÁRIO MÍNIMO.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_030.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_030.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE A CONSTRUÇÃO DA SÉDE PROPRIA DO CAPS, VALOR DA OBRA E SE O CENTRO DE ATENÇÃO PSICOSSOCIAL POSSUI CARRO PRÓPRIO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_031.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_031.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROVIDÊNCIAS OU MNEDIDAS EM RELAÇÃO A PAVIMENTAÇÃO DAS RUAS ÍTALO FAGIONNI, MANOEL LEAL DA FONSECA E JOSÉ LEAL DA FONSECA., TRECHO ENTRE A RUA VALTER VENÂNCIO DA SILVA COM A PROPRIEDADE DO SR. RONALDO MACIEL GOBBI.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1371/requerimento_032.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1371/requerimento_032.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO RELATÓRIO DE INSPEÇÃO SANITÁRIA DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_034.2023._carla_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_034.2023._carla_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SR. BRUNO RENE CRUZ RAFACHINI, DIRETOR DO DEPARTAMENTO DE NEGÓCIOS JURÍDICOS DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_035.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_035.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA NA INTEGRA DO PROCESSO DO PREGÃO PRESENCIAL 034/2019 E DO PROCESSO ADMINISTRATIVO 2960/2022.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_036.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_036.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO INFORMAÇÕES SOBRE A RUA ZECA MARÇAL.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/requerimento_037.2023._rinaldo_carla_carlos_roberto_dra._edinamar_gilmar_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/requerimento_037.2023._rinaldo_carla_carlos_roberto_dra._edinamar_gilmar_e_frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O NÚMERO DE CONSULTAS VIA APLICATIVO TELEMEDICINA.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>GÉLIO JOSÉ PRECIOZO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_038.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_038.2023._gelio.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS MAQUINAS RETROESCAVADEIRAS DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_039.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_039.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMNAÇÕES SOBRE O CONTROLE DE PONTO DA EME CAP. CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_040.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_040.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ATENDIMENTO DE FISIOTERAPIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_041.2023._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_041.2023._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS QUE ESTÃO SENDO EXECUTADAS PELA EMPRESA 3MP ENGENHARIA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_042.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_042.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER O VEREADOR INFORMAÇÕES SOBRE MÓVEIS, UTENSILIOS, ANTIGUIDADES, OBJETOS DE INFORMATÍCA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_043.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_043.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE REPASSES FEITOS Á SANTA CASA DE MISERICÓRDIA DE IGARAPAVA E SOBRE O TERMO DE CONVENIO E PLANO DE TRABALHO 006/2022.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_044.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_044.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONCLUSÃO DOS ESTUDOS TÉCNICOS PARA DEFINIÇÃO ACERCA DA REESTRUTURAÇÃO ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_045.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_045.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS EMPRESAS FARMACEUTICAS QUE FORNECEM MEDICAMENTOS PARA O SISTEMA DE SAÚDE PÚBLICA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_046.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_046.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANTEPROJETO DE LEI 010/2023 QUE TRATA DA ALTERAÇÃO DOS VALORES DO VENCIMENTO DOS PROFISIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_047.2023._carlos_rinaldo_carla_dra._edinamar_frederick_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_047.2023._carlos_rinaldo_carla_dra._edinamar_frederick_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES ACERCA DO INTERVENÇÃO NA SANTA CASA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_048.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_048.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROJETO DISPONDO SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_049.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_049.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONSTRUÇÃO DA PRAÇA PÚBLICA NA ÁREA DE LAZER DO BAIRRO RICARDO BOZZOLA, LEI 1002/2021.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_050.2023._carlos_carla_dra._edinamar_frederick_gilmar_e_rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_050.2023._carlos_carla_dra._edinamar_frederick_gilmar_e_rinaldo..pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE AS OBRAS QUE ESTÃO EM ANDAMENTO NO MUNICÍPIO DE IGARAPAVA, VALORES, EMPRESAS VENCEDORAS DAS LICITAÇÕES, SOBRE REPASSES JÁ EFETUADOS E PRAZO PARA A CONCLUSÃO DE CADA OBRA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_051.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_051.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O AFUNDAMENTO DO ASFALTO NO CRUZAMENTO DA RUA 22 DE MAIO COM AV. MACIEL.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_052.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_052.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SAÚDE MENTAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_053.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_053.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO EXECUTIVO SOBRE A LIBERAÇÃO POR PARTE DA PREFEITURA PARA A REALIZAÇÃO DE OBRA LOCALIZADA NA RUA MINAS GERAIS, ENTRE OS NÚMEROS 693 E 661.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_054.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_054.2023._carlos.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ANTEPROJETO DE LEI DO MAGISTÉRIO PÚBLICO MUNICIPAL INFORMADO EM RESPOSTA AO REQUERIMENTO 046/2023.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_055.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_055.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES COMPELMENTARES SOBRE A RESPOSTA DADA POR SEU REQUERIMENTO 058/2022, NO QUE DIZ RESPEITO Á REFORMA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_056.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_056.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PAVIMENTAÇÃO QUE INTERLIGA A RUA JOSÉ MACHADO NO BAIRRO VILA GOMES E SOBRE OS PROBLEMAS NELA APRESENTADOS.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_057.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_057.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DO DEPARTAMENTO DE EDUCAÇÃO SOBRE AS APOSTILAS ADQUIRIDAS PELO DEPARTAMENTO SE SÃO SEMELHANTES ÀS FORNECIDAS PELO MEC DE FORMA GRATUITA. SOLICITA OUTRAS INFORMAÇÕES SOBRE O ASSUNTO APOSTILAS.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1552/requerimento_058.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1552/requerimento_058.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O SARESP E SOBRE CURSOS DE CAPACITAÇÃO PARA OS PROFESSORES.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_059.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_059.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFOMAÇÕES SOBRE A QUADRA COBERTA DA EMEF CEL. QUITO E TAMBÉM SOBRE O DESFILE DE COMEMORAÇÃO DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1555/requerimento_060.2023._frederick_carlos_carla_claudio_dra._edinamar_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1555/requerimento_060.2023._frederick_carlos_carla_claudio_dra._edinamar_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE A AUTORIZAÇÃO DE CONCESSÃO DO SERVIÇO PÚBLICO DE ÁGUA E SANEAMENTO BÁSICO, SOBRE A MODELAGEM JURÍDICA DO SERVIÇO DE ÁGUA E ESGOTO, CÓPIA DIO CONTRATO COM A EMPRESA HOUER/VIANA CASTRO E VALOR DO CONTRATO.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_061.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_061.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ANÁLISE QUÍMICA BACTERIOLÓGICA DO POÇO ARTESIANO DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_062.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_062.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS CARGOS COMISSIONADOS DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/requerimento_063.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/requerimento_063.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO 059/2023; DO PROCESSO DE DISPENSA DE LICITAÇÃO 500001/2023; DO CONTRATO MILTON JESUS DE ARÁUJO COMÉRCIO E EVENTOS LTDA, ENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_064.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_064.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE O ANTEPROJETO DE LEI 011/2023 E SEU ANDAMENTO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/requerimento_065.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/requerimento_065.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS GASTOS COM O DISTRITO INDUSTRIAL E CÓPIA DOS DOCUMENTOS COMPROBATÓRIOS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_066.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_066.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER QUE LHE SEJA INFORMADO PELA SECRETARIA DE EDUCAÇÃO AS AÇÕES DE COMBATE AO BULLYNG NO MUNICÍPIO E EM ESPECIAL NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_067.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_067.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO A FUNDAMENTAÇÃO DA NECESSIDADE DE ABERTURA CONJUNTA DOS CRÉDITOS ADICIONAIS ESPECIAIS NA FORMA PROPOSTA NO PROJETO DE LEI 014/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1630/requerimento_068.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1630/requerimento_068.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE A INSCRIÇÃO DO MUNICÍPIO DE IGARAPAVA NO PLANO DE AÇÃO DO GOVERNO FEDERAL PARA RECEBIMENTOS DE RECURSOS ATRAVES DA LEI COMPLEMENTAR 195/2022 (LEI PAULO GUSTAVO).</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1633/requerimento_069.2023._frederick_rinaldo_gilmar_carla_dra._edinamar_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1633/requerimento_069.2023._frederick_rinaldo_gilmar_carla_dra._edinamar_e_carlos.pdf</t>
   </si>
   <si>
     <t>REQUEREM DOCUMENTOS RELACIONADOS À CONSTRUÇÃO DOS CALÇADÕES NA AV. 22 DE MAIO PARALELA À RUA PADRE ZEFERINO E DA AV. 22 DE MAIO, ENTRE AS RUA SALDANHA MARINHO E AV. DR. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_070.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_070.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE A LOMBOFAIXA NO PORTAL DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_071.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_071.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONSTRUÇÃO DA PRAÇA DO CONJUNTO HABITACIONAL WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_072.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_072.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ÁREA VERDE ENTRE O BAIRRO MORADA DO VERDE E O ESTRADÃO, SE ELA É APP OU ÁREA INSTITUCIONAL.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_073.2023._gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_073.2023._gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE OS GASTOS COM PROPAGANDA,  REFERENTE AOS JORNAIS IGARAPAVA AVANÇO PARA O DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/requerimento_074.2023._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/requerimento_074.2023._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE AS CRECHES PARA ALUNOS A PARTIR DE 06 MESES, CONFORME DIVULGADO NO JORNAL DE "IGARAPAVA AVANÇA PARA O DESENVOLVIMENTO.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/requerimento_075.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/requerimento_075.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE A PAVIMENTAÇÃO ASFALTICA DA RUA DR. JOÃO CARLOS RIBEIRO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/requerimento_076.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/requerimento_076.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE OS SUBSÍDEOS DOS UNIVERSITÁRIOS, QUANTOS SÃO ATENDIDOS E FACULDADES QUE ESTÃO MATRICULADOS.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1678/requerimento_077.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1678/requerimento_077.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELACIONADAS AO DECRETO MUNICIPAL 2729 DE 07 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_078.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_078.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A ARRECADAÇÃO NO ANO DE 2022 A TÍTULO DE TAXA DE LICENÇA PARA FUNCIONAMENTO E OU RENOVAÇÃO DE FUNCIONAMENTO EM HORÁRIO NORMAL E ESPECIAL E TAMBÉM DA ARRECADAÇÃO NO ANO DE 2022 DA TAXA DE LICENÇA PARA LOCALIZAÇÃO.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_079.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_079.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE A QUANTIDADE DE SERVIDORES PÚBLICOS QUE RECEBEM GRATIFICAÇÃO E SEUS RESPECTIVOS VENCIMENTOS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>REQUEREM DO EXECUTIVO INFORMAÇÕES SOBRE AS CAÇAMBAS DE LIXO INSTALADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/requerimento_081.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/requerimento_081.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DOCUMENTOS RELACIONADOS AO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/requerimento_082.2023._dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/requerimento_082.2023._dra_edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE O PROJETO CASTRAMÓVEL.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_083.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_083.2023._frederick.pdf</t>
   </si>
   <si>
     <t>QUAIS AS MEDIDAS ESTÃO SENDO ADOTADAS PELO PODER EXECUTIVO PARA A EFETIVA IMPLEMENTAÇÃO DO PISO SALARIAL DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_084.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_084.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE O ASFALTAMENTO DA RUA ZECA MARÇAL.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_085.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_085.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/requerimento_.._086.2023._edil_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/requerimento_.._086.2023._edil_frederick.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES QUANTO AO REURB DOS RANCHOS QUE SE LOCALIZAM ÀS MARGENS DO RIO GRANDE.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/requerimento_87.023_carla_adriana.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/requerimento_87.023_carla_adriana.pdf</t>
   </si>
   <si>
     <t>INFORMAR QUAL FOI O CONSUMO DE ENERGIA ELÉTRICA DA CASA DA CULTURA.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_88.2023_gilmar_e_nanau.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_88.2023_gilmar_e_nanau.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DA LEI 580.2013.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/requerimento_89.2023_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/requerimento_89.2023_gelio.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AOS MAQUINÁRIOS DO MUNICIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_90.2023_nanau_e_dra_edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_90.2023_nanau_e_dra_edinamar.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES A CERCA DO NOVO CALENDÁRIO ESCOLAR E DA CONVOCAÇÃO DURANTE O RECESSO PELA PORTARIA N. 9620.2023.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_n._92.2023._vereadores..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_n._92.2023._vereadores..pdf</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO "BOLSA ATIRADOR" AOS ATIRADORES DO TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/requerimento_093.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/requerimento_093.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INFORMAR POR QUAL MOTIVO ESTÁ OCORRENDO A FALTA DE PROFESSOR DE PORTUGUÊS NA ESCOLA ALFREDO CESÁRIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/requerimento_94.2023._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/requerimento_94.2023._carla..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CONVÊNIO SAÚDE MENTAL PELA LEI N.1107/2023.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/requerimento_95.2023._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/requerimento_95.2023._carla..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ATENDIMENTOS REALIZADOS PELA TELEMEDICINA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_96.2023._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_96.2023._carla..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PRESTAÇÃO DE CONTAS QUADRIMESTRAIS DO PERÍODO DE 2002 A 2023 DO DEPARTAMENTO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_97.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_97.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS UNIVERSITÁRIOS CADASTRADOS NO DEPARTAMENTO DE EDUCAÇÃO,</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_98.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_98.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A PAVIMENTAÇÃO DA RUA. DR. JOÃO CARLOS RIBEIRO.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/requerimento_99.2023._gilmar_e_nanau..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/requerimento_99.2023._gilmar_e_nanau..pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SE O MUNICÍPIO REALIZA REPASSES FINANCEIROS A ENTIDADE ASSISTENCIAL LAR E ABRIGO DOS IDOSOS DE IGARAPAVA? EM CASO POSITIVO, QUAL O VALOR DO REPASSE MENSAL A REFERIDA ENTIDADE.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_100.2023._nanau.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_100.2023._nanau.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES COMO PROCEDEU A CONTRATAÇÃO DA EMPRESA QUE ADMINISTROU OS SERVIÇOS DE SEGURANÇA DA COPA COMÉRCIO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, GERMANO BALTHAZAR BARBOZA, GÉLIO JOSÉ PRECIOZO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_101.2023._claudio_germano_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_101.2023._claudio_germano_e_gelio.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES DO NÃO FUNCIONAMENTO DO ENSINO FUNDAMENTAL I E II, OU SEJA, DO 1º AO 9º ANO EM TODAS AS ESCOLAS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/requerimento_102.2023._frederick_rinaldo_carlos_dra._edinamar_carla_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/requerimento_102.2023._frederick_rinaldo_carlos_dra._edinamar_carla_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMÇÕES RELACIONADAS À CONSTRUÇÃO DO CALÇADÃO AO LADO DO CÓRREGO SANTA RITA, ENTRE AS RUAS PEREIRA REBOUÇAS E SALDANHA MARINHO E DO CALÇADÃO ENTRE A RUA PADRE ZEFERINO E AV. 22 DE MAIO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/requerimento_103.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/requerimento_103.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES RELACIONADAS AO PISO SALARIAL DA ENFERMAGEM.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_104.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_104.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO INFORMAÇÕES SOBRE A OBSERVANCIA DO LIMITE DE 02 SALÁRIOS MÍNIMOS PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE À ENDEMIAS, ENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_105.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_105.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O SETOR DE FISIOTERAPIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/requerimento_106.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/requerimento_106.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SR. JOSÉ ANDRÉ NETO, DIRETOR DO DEPARTAMENTO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_107.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_107.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE A CONCESSÃO DO ABONO AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO, CONFORME O ANTEPROJETO DE LEI 018/2023.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_108.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_108.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE A IMPLEMENTAÇÃO DE PLANO DE SAÚDE PARA OS SERVIDORES PÚBLICOS DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_109.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_109.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES/DOCUMENTOS ACERCA DO COMÉRCIO AMBULANTE NO MUNÍCIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_110.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_110.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E DOCUMENTOS SOBRE A PRESTAÇÃO DE SERVIÇOS DE TAXI NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_111.2023._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_111.2023._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE O NÃO RECAPEAMENTO NA RUA JOSÉ SEVERO DE TEIXEIRA E A PROGRAMAÇÃO DA PREFEITURA PARA O RECAPE DA MENCIONADA RUA.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, GERMANO BALTHAZAR BARBOZA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_112.2023._frederick_rinaldo_carla_gilmar_claudio_edinamar_gelio_leandro_carlos_e_germano.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_112.2023._frederick_rinaldo_carla_gilmar_claudio_edinamar_gelio_leandro_carlos_e_germano.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES ACERCA DAS MEDIDAS DE SEGURANÇA NAS ESCOLAS PÚBLICAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/requerimento_113.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/requerimento_113.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A AQUISIÇÃO DO FURGÃO DESTINADO AO SETOR DE SAÚDE ANIMAL.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_114.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_114.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS CASTRAÇÕES PELO CONVÊNIO FIRMADO ENTRE A PREFEITURA E A FAFRAM, SOBRE O MUTIRÃO DE CASTRAÇÃO ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_115.2923._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_115.2923._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA REESTRUTURAÇÃO DE CARGOS E SALÁRI8OS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_116.2923._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_116.2923._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUEREM INFORMAÇÕES SOBRE O MEMORANDO CIRCULAR 58 DE 11/09/2023.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_117.2923._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_117.2923._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A CONSTRUÇÃO DA CRECHE NO BAIRRO JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_118.2923._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_118.2923._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A INSTALAÇÃO DO ECOPONTO NO MUNÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_119.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_119.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O EMPENHO Nº 9091 QUE, TEM COMO HISTÓRICO LIQUIDAÇÃO REFERENTE AO PAGAMENTO DE CONTA DE ENERGIA ELETRICA DO MÊS DE 2023.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_120.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_120.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AUTO DE VISTORIA DO CORPO DE BOMBEIROS - AVCB NO RECINTO DO PARQUE DE EXPOSIÇÕES JORGE SCANDIUZI.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_121.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_121.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SRA. JULIANA CORNÉLIA DE JESUS, DIR. DEP. EDUCAÇÃO, CULTURA E ESPORTES.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE LICITAÇÃO PARA AQUISIÇÃO DE PNEUS PARA OS VEÍCULOS UTILIZADOS NO TRANSPORTE DOS ALUNOS DA APAE ITUVERAVA.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_123.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_123.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS PODAS DRASTICAS E SUPRESSÃO DE ÁRVORES EM IGARAPAVA.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_124.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_124.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REFORMA DO PISO DA QUADRA ESPORTIVA DA EMEF JARDEL DOMENEGUI.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_125.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_125.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E DOCUMENTOS DO PROJETO AMBIENTAL E O CROQUI DO MUSEU DA REVOLUÇÃO E DO PARQUE TURÍSTICO CANABRAVA, ENTRE OUTRAS INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_126.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_126.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS EMPENHOS 4550 E 7432 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_127.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_127.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PEDIDO DE CONSTRUÇÃO DE LOMBADA NO CRUZAMENTO DAS RUAS CEL. JOSÉ ALVES FERREIRA COM ANGÊLO COLMANETTI, PEDIDO PROTOCOLADO SOB Nº 7620 EM 27 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_128.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_128.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A OBRA DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/requerimento_129.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/requerimento_129.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS DA CASA DA MULHER.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_130.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_130.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ESTUDOS NECESSÁRIOS PARA APRESENTAÇÃO DE PROJETO DE LEI QUE VISA REVISAR O SALÁRIO E O VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_131.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_131.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SEU REQUERIMENTO 074/2021, QUE TRATA DAS BARRACAS COMERCIAIS/CAMELOS DA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_132.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_132.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REFORMA DA PRAÇA DA IGREJA SANTA CRUZ.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_133.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_133.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE MOVEIS DA REFORMA E PINTURA DA UBS FELÍCIO BICHUETTE.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_134.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_134.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A MANUTENÇÃO DOS APARELHOS DE AR CONDICIONADOS EM LOCAIS QUE PRESTAM SERVIÇOS PÚBLICOS FORA DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_135.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_135.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXISTÊNCIA O PROJETO DE DECORAÇÃO NATALINA NO CENTRO DA CIDADE, ATRAÇÕES ARTÍSTICAS E SOBRE AS FEIRAS DE ARTESANATO.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_136.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_136.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ESTUDOS DAS OBRAS DE INTERLIGAÇÕES ENTRE OS BAIRROS, ESTUDOS A RESPEITO DA CAPTAÇÃO E ESCOAMENTO DE ÁGUAS PLUVIAIS NA OBRA REALIZADA NA AV. MOGIANA, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_137.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_137.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O DISTRITO INDUSTRIAL DO MUN. DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_138.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_138.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE ESTUDOS PARA A CONTRATAÇÃO DE MAIS FUNCIONÁRIOS DE SERVIÇOS GERAIS PARA A EMEF CEL. QUITO JUNQUEIRA.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_139.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_139.2023._carlos.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O FATURAMENTO DAS CIRURGIAS DOS ÚLTIMOS 3 MESES DE FORMA INDIVIDUALIZADA, DO PLANO OPERATIVO DO CONVÊNIO COM A SANTA CASA.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/requerimento_141.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/requerimento_141.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EMENDA PARLAMENTAR DA DEP. ADRIANA BORGO, DESTINADA AO MUNICÍPIO PARA A AQUISIÇÃO DE UMA VIATURA PARA A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_141.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_141.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A COZINHA PILOTO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_142.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_142.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O ENSINO E O CANTO DO HINO NACIONAL NAS ESCOLAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_143.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_143.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS OBRAS DA PRAIA DA REVOLUÇÃO.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_144.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_144.2023._carla.pdf</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_145.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_145.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O PROJETO SESI ATLETA DO FUTURO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_146.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_146.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O REPASSE DE RECURSOS DA UNIÃO NOS TERMOS DO ART. 9º -D DA LEI 11.350/2006.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_147.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_147.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS ÔNIBUS LOCADOS PARA ATENDER O ALUNOS DA APAE COM ENVIO DE CÓPIA DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/requerimento_148.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/requerimento_148.2023._frederick.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE OS RECURSOS DISPONÍVEIS PARA A APLICAÇÃO NO CAPS.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_149.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_149.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A FRENTE DE TRABALHO E SOBRE O DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/requerimento_150.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/requerimento_150.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROCESSO LICITATÓRIO PARA AQUISIÇÃO DE MATERIAIS ELÉTRICOS, BOTIJÃO DE GAS, TELEVISÃO E MICROONDAS PARA O CREAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/requerimento_151.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/requerimento_151.2023._carla.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA DIRETORA DO DEP. MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_152.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_152.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE PROJETO DE REVITALIZAÇÃO DA PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_153.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_153.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O USO DE GIZ E QUADRO NEGRO NAS ESCOLAS.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_154.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_154.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A APROVAÇÃO PELO GOVERNO FEDERAL DO PISO SALARIAL DOS AGENTES DE SAÚDE.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_155.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_155.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A REFORMA DA PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/requerimento_156.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/requerimento_156.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS CASTRAÇÕES, CONVÊNIO COM A FAFRAM E SOBRE A CONTRATAÇÃO DE FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_157.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_157.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE AS DENUNCIAS E O TRATAMENTO QUE É DADO A ELAS NOS CASOS DE MAUS TRATOS COM OS ANIMAIS.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/requerimento_158.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/requerimento_158.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A EXISTÊNCIA DE CONVÊNIO VETERINÁRIO COM ALGUMA CLÍNICA PARTICULAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_159.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_159.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA INTEGRAL DO PROCESSO DE LICITAÇÃO DAS CASTRAÇÕES EM MUTIRÃO.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_160.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_160.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE O RECAPEAMENTO MA VIA DE ACESSO IGP 060.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1478/of._244.2023._exec._veto_ao_projeto_de_lei_007.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1478/of._244.2023._exec._veto_ao_projeto_de_lei_007.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO DO EXECUTIVO AO PROJETO DE LEI 007/2023 DO LEGISLATIVO, AUTÓGRAFO 014/2023.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1479/of._245.2023._exec._veto_ao_projeto_de_lei_006.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1479/of._245.2023._exec._veto_ao_projeto_de_lei_006.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO DO EXECUTIVO AO PROJETO DE LEI 006/2023 DO LEGISLATIVO, AUTÓGRAFO 013/2023.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1480/of._246.2023._exec._veto_ao_projeto_de_lei_008.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1480/of._246.2023._exec._veto_ao_projeto_de_lei_008.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>VETO DO EXECUTIVO AO PROJETO DE LEI 008/2023 DO LEGISLATIVO, AUTÓGRAFO 015/2023.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_ao_autografo_035.2023._proj._de_lei_014.2023._leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_ao_autografo_035.2023._proj._de_lei_014.2023._leg.pdf</t>
   </si>
   <si>
     <t>VETO AO AUTÓGRAFO 035/2023, PROJETO DE LEI 014/2023 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/of._651.2023._exec._veto_ao_autografo_037.2023._pl_020.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/of._651.2023._exec._veto_ao_autografo_037.2023._pl_020.2023._exec..pdf</t>
   </si>
   <si>
     <t>VETO AO AUTÓGRAFO 037/2023 QUE APROVOU O PROJETO DE LEI 020/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/of._652.2023._exec._veto_ao_autografo_038.2023._pl_021.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/of._652.2023._exec._veto_ao_autografo_038.2023._pl_021.2023._exec..pdf</t>
   </si>
   <si>
     <t>VETO AO AUTÓGRAFO 038/2023 QUE APROVOU O PROJETO DE LEI 021/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_001.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_001.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS COM O OBJETIVO DE AUMENTAR O VALOR PAGO A TÍTULO DE PRÓ-LABORE AOS POLICIAIS CIVIS E MILITARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_002.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_002.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MEDIDAS QUE POSSIBILITEM ACESSO AO SINAL DE INTERNET "WI FI" AOS PACIENTES E ACOMPANHANTES NA CASA DE APOIO NA CIDADE DE BARRETOS.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_003.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_003.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO DA PLACA COM O NOME DA AV. JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_004.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_004.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MANUTENÇÃO DA CAIXA DE ENERGIA SEM TAMPA NA PRAÇA SINHÁ JUNQUEIRA E INTENSIFICAÇÃO DA VIGILÂNCIA DADO OS CASOS DE VANDALISMO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_005.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_005.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO COM MÁXIMA URGÊNCIA SERVIÇOS DE PEDIATRIA NAS UNIDADES BÁSICAS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_006.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_006.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ÁRVORE DA CALÇADA DA CRECHE PAULO BORTOLETTO.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_007.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_007.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O RECAPEAMENTO DE RUAS DO CAMPO DE AVIAÇÃO E RESTAURAÇÃO DA ÁREA DE LAZER, TAMBÉM DO CAMPO DE AVIAÇÃO COM REPAROS NA QUADRA E BRINQUEDOS NELA INSTALADOS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_008.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_008.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DO AUXÍLIO PAGO AOS ESTUDANTES UNIVERSITÁRIOS E TÉCNICOS PARA R$ 400,00.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_009.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_009.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA REDE ELÉTRICA, REPOSIÇÃO DAS TABELAS DE BASQUETES, CONSERTO DAS TRAVES DOS GOLS DA QUADRA DEFRONTE OS PREDINHOS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_010.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_010.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS MARGENS DO CÓRREGO SANTA RITA ALTURA DA AV. PEREIRA REBOUÇAS E DA CEL. JOSÉ ALVES FERREIRA.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_011.2023._rinaldo_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_011.2023._rinaldo_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA NO TRECHO QUE INTERLIGA A AV. MOGIANA ENTRE O CONJUNTO WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_012.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_012.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DA MARGEM DO VALOR DO EMPRESTIMO CONSIGNADO CONFORME LEI FEDERAL QUE REGE A MATÉRIA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_013.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_013.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DO TERRENO LOCALIZADO NA RUA PEDRO ALVARES MENDONÇA, AO LADO DO Nº 133, PORTO FELIZ.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>CLAUDIO REIS VILAS BOAS, GERMANO BALTHAZAR BARBOZA, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, MÁRCIO WELLINGTON DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_014.2023._gelio_marcio_germano_claudio_e_leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_014.2023._gelio_marcio_germano_claudio_e_leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DAS GRADES DE PROTEÇÃO RETIRADAS DA PRAÇA DE EVENTOS GILBERTO SOARES DOS SANTOS E SUA INSTALAÇÃO NA LATERAL DOS CÓRREGO SANTA RITA, MAIS PRECISAMENTE NA PARTE QUE ENTRE AS RUA NICOLAU J. NUNES E STÊNIO MACHADO LOUREIRO.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_015.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_015.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O REAJUSTE DO PISO DO MAGISTÉRIO DE IGARAPAVA EM CUMPRIMENTO À LEI 11.738/2008.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_016.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_016.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE ESTUDOS PARA A CONSTRUÇÃO DE UMA ARENINHA NO SISTEMA DE LAZER DO CONJ. ALCEU MOLINA.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_017.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_017.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DA CALÇADA, LIMPEZA E RETIRADA DO LIXO NO ENTORNO DA EMEF PAULO BORTOLETTO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E REVITALIZAÇÃO DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_019.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_019.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTUIÇÃO DA LIXEIRA INSTALADA DE FRONTE À CÂMARA MUNICIPAL DE IGARAPAVA POR UMA CAÇAMBA DE LIXO.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_020.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_020.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO, REVITALIZAÇÃO, INSTALAÇÃO DE BRAÇOS DE LUZ E PODA DE ÁRVORES NA PRAÇA SITUADA ENTRE A RUA JOAQUINA MARÇAL E RUA LUIZA B. DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_021.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_021.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA ENTRE AS RUAS BENJAMIN CONSTANT E PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_022.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_022.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE BOCA DE LOBO NA RUA PEDRO ALVARES MENDONÇA, ALTURA DO NÚMERO 133, PORTO FELIZ.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_023.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_023.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE VENTILADORES NA PARTE INTERNA DA FEIRA DOS PRODUTORES, INSTALAÇÃO DE SISTEMA DE SOM, MANUTENÇÃO DAS TENDAS E ESTUDOS SOBRE A POSSIBILIDADE DO FUNCIONAMENTO DA FEIRA DIARIAMENTE.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_024.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_024.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO PROVIDÊNCIAS EM RELAÇÃO A ÁGUA PARADA NA RUA DR. GABRIEL VILELA, PRÓXIMO AO NÚMERO 145, ESQUINA COM RUA OSWALDO ONOFRE DA SILVA.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_025.2023._carlos_roberto_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_025.2023._carlos_roberto_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O CUMPRIMENTO DO §9º, DO ART. 198, DA CONSTITUIÇÃO FEDERAL, COM REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL 078/2022.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_026.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_026.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE SE DIGNE A DESAPROPRIAR O SEGMENTO NÃO ASFÁLTICO DA RUA NATAL, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_027.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_027.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A RENOVAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO MUSICAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_028.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_028.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE FAIXA DE PEDESTRES NAS PORTAS DAS ESCOLAS DO MUNICÍPIO, COM PLACAS INDICATIVAS E TAMBÉM FAIXAS DE PEDESTRES NAS ENTRADAS DOS CONSULTÓRIOS MÉDICOS E HOSPITAIS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_029.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_029.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE SEMÁFORO NA RUA SALDANHA MARINHO COM A RUA FRANCISCO MARTINS .</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_030.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_030.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE LOMBOFAIXA NA RUA SALDANHA MARINHO, CRUZAMENTO COM A RUA CEL. FRANCISCO E INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_031.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_031.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE DETERMINE AO DEP. DE TRÂNSITO QUE INSIRA FAIXA DE CARGA E DESCARGA COM AS DEVIDAS SINALIZAÇÕES DE TRÂNSITO NA AV. DR. PEREIRA REBOUÇA, LADO IMPAR, TRECHO DAS SEGUINTES VIAS; RUA FLORIANO PEIXOTO E RUA. CEL. FRANCISCO MARTINS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_032.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_032.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DO TERRENO LOCALIZADO NA RUA FRANCISCO R. DA SILVA, ENTRE A CASA DA MULHER E A QUADRA DO BAIRRO ASSAD SALIM.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_033.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_033.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AVALIAÇÃO NAS ÁRVORES DO CEMITÉRIO, VERIFICANDO AS QUE ESTÃO SECAS E DOENTES, PARA POSSIVEL RETIRADA E REPLANTIO.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_034.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_034.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESTINAÇÃO DE ÔNIBUS OU MICRO-ÔNIBUS PARA O TRANSPORTE DOS FUNCIONÁRIOS DO DEP. DE MANUTENÇÃO E OBRAS E DA FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_035.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_035.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PRAÇA ALTINO ARANTES.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_036.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_036.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS E REFORMA DAS CANALETAS DE CAPOTAÇÃO DE ÁGUA NOS BAIRROS DA CIDADE, MÁS PRINCIPALMENTE NA VILA MARILENE E WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_037.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_037.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE FISCALIZE, NOTIFIQUE E APLIQUE AS PENALIDADES NO CASO DE DESCUMPRIMENTO DA LEGISLAÇÃO MUNICIPAL E PROMOVA COMPANHAS DE CONSCIENTIZAÇÃO PARA QUE OS PROPRIETÁRIOS CUIDEM DE SEUS TERRENOS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_038.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_038.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NA CANALETA DE ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA MAJOR NICOLAU BARTOLOMEU, BAIRRO JAMIL MATTAR.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_039.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_039.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECONSTRUÇÃO DE CANALETA PARA CAPTAÇÃO DE ÁGUA NA RUA ÂNGELO COLMANETTI, ESQUINA COM A RUA ARISTIDES WALDOMIRO NERY.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_040.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_040.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O REAJUSTE NO VALOR DO PRÉMIO DE ASSIDUIDADE DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PARA R$ 300,00.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_041.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_041.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE VENTILADORES DE PAREDE NO PÁTIO DA EMEF CAPITÃO CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA DE CAPTÇÃO DE ÁGUA EM FRENTE AO RESTAURANTE ALVORADA, ESQUINA DAS RUAS SEBASTIÃO RODRIGUES FERREIRA COM FIORAVANTE BORDON.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_043.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_043.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE NOTIFIQUE OS PROPRIETÁRIOS DE TERRENOS DO BAIRRO JARDIM GURNABARA, PARA QUE FAÇAM A LIMPEZA DE SUAS PROPRIEDADES.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_044.2023._fredreick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_044.2023._fredreick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O ENVIO DE PROJETO DE LEI PREVENDO O REAJUSTE AUTOMÁTICO DE ACORDO COM A VARIAÇÃO DO SALÁRIO MÍNIMO PARA A REMUNERAÇÃO DOS CARGOS DE AGENTES COMUNITÁRIOS DE SAÚDE, AGENTE COMUNITÁRIO DE PSE, SUPERVISOR DE EQUIPE, AGENTE DE CAMPO, AGENTE IEC, DISCIPLINADOS PELA LEI 078/2022.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_045.2023._frederick_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_045.2023._frederick_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS NO SENTIDO DE ALTERAR O PONTO DE EMBARQUE E DESEMBARQUE DOS ALUNOS DA EMEF CHICO RIBEIRO PARA A RUA CAP. BENZINHO MACIEL.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_046.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_046.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE LOMBOFAIXA DEFRONTE A ESCOLA DIANA CALIL, RUA BENJAMIN CONSTANT.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_047.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_047.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A FINALIZAÇÃO DAS OBRAS DE PAVIMENTAÇÃO ENTRE AS RUAS BRANCA MARCACINI E RUA CAP. CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_048.2023._frederick_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_048.2023._frederick_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VIZANDO A CRIAÇÃO DE ÁREA DE ESTACIONAMENTO PARA PROFESSORES DA EMEF CAP. CHICO RIBEIRO, NO PORTÃO DE ACESO DE CARGA E DESCARGA NA RUA PADRE ZEFERINO DE PAULA.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_049.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_049.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACA INDICATIVA NO ANÉL VIÁRIO DO TRECHO ENTRE O JARDIM PRIMAVERA E JARDIM BOTHÂNICO.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>SOLICITA AO MUNICÍPIO A DISPONIBILIZAÇÃO DE CURSOS DE CAPACITAÇÃO PARA OS PSCÓLOGOS PARA O TRABALHO COM PESSOAS QUE SOFREM DE TRANSTORNO DO ESPECTRO AUTISTA. (TEA)</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_051.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_051.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O PAGAMENTO DA ASSIDUIDADE AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao_052.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao_052.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE TRANSPORTE AOS ASSOCIADOS DO CENTRO DE CONVIVÊNCIA DO IDOSO PARA OS BAILES DO CONSÓRCIO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao_053.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao_053.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE UM ÔNIBUS ADAPTADO AO LAR E ABRIGO DOS IDOSOS.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_054.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_054.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LOMBADA NA RUA MARIA JOSÉ PRADO SOARES, 140, DEFRONTE A UBS VALDA MARIA DOS SANTOS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_055.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_055.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO OU PAVIMENTAÇÃO NA RUA MANOEL LEAL DA FONSECA, PRÓXIMO AOS Nº 316 E 292, JARDIM HAVAI.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O OFERECIMENTO DE UMA CESTA BÁSICA POR MÊS AOS FUNCIONÁRIOS DA FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_057.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_057.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O REAJUSTE DO AUXÍLIO DOS FUNCIONÁRIOS DA FRENTE DE TRABALHO PARA R$ 850,00.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_058.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_058.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO DISPONIBILIZAÇÃO DE HORÁRIO NO GINÁSIO DE ESPORTES PARA O PROJETO VIVA JOVEM.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_059.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_059.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO AUMENTO DO REPASSE FINANCEIRO À ASSOCIAÇÃO DO MENOR DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_060.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_060.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXCUTIVO ISENÇÃO DO IPTU AOS CONTRIBUINTES DA RUA ZECA MARÇAL, A PARTIR DO Nº 1032 LADO PAR E Nº 951 LADO IMPAR ATÉ O FINAL DA RUA.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_061.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_061.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DA FAIXA EXCLUSIVA PARA PARADA DE ÔNIBUS DOS UNIVERSITÁRIOS NA CALÇADA DA PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_062.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_062.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPARAÇÃO DA VALETA DA RUA SEBASTIÃO RODRIGUES FERREIRA, CRUZAMENTO COM A RUA AO LADO DO ANGELO PALACE HOTEL.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_063.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_063.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NO JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_064.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_064.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADO O PROPRIETÁRIO DO TERRENO DA RUA CEL. JOSÉ ALVES FERREIRA, ENTRE OS Nº 488 E 472 PARA QUE ELE PROVIDENCIE A LIMPEZA.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO TROCA DE LÂMPADAS E LUMINÁRIAS NOS POSTES DA RUA FREI BENVINDO BELMONT, ALTURA DOS Nº 326 E 366.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_066.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_066.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COSNTRUÇÃO DE UM PONTO DE ÔNIBUS NA RUA EXPEDICIONÁRIO EURÍPEDES RODRIGUES LIMA, PRÓXIMO AO NÚMERO 366, KASUTO YATSUDA.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_067.2023.__rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_067.2023.__rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E PERAÇÃO TAPA BURACOS NA RUA CAP. CHICO RIBEIRO, PARTE ENTRE A AV. 22 DE MAIO E CEL. QUITO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_068.2023.__rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_068.2023.__rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICTA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO RIBEIRO SOARES, PRÓXIMO AOS NÚMEROS 525 E 528, EVARISTO RODRIGUES NUNES.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_069.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_069.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PAGAMENTO DOS RETROATIVOS DEVIDOS AOS SERVIDORES OCUPANTES DOS CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE, AGENTE COMUNITÁRIO DE SAÚDE DE PSE, SUPERVISOR DE EQUIPE, AGENTE DE CAMPO, AGENTE IEC NA FOLHA DE ABRIL.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_070.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_070.2023._gelio.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 017/2022 DOS VEREADORES CARLOS ROBERTO E LUAN ONDE SOLICITARAM A ELABORAÇÃO DE PROJETO DE LEI DISPONDO SOBRE FIXAÇÃO DO VALOR DE R$ 3.000,00 PARA A REALIZAÇÃO DE EVENTOS, FESTIVIDADES E ATIVIDADES EM GERAL INSERIDOS NO CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_071.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_071.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E PINTURA EXTERNA NO CENTRO DE CONVIVÊNCIA DO IDOSO.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_072.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_072.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DOS TERRENOS NA ENTRADA DO BAIRRO RICARDO BOZZOLA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO ELETRICA, TROCA DE REDE DE PROTEÇÃO DA QUADRA DE ESPORTE DO BAIRRO RICARDO BOZOLLA.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_074.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_074.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DO REDUTOR DE VELOCIDADE DA RUA CEL. FRANCISCO MARTINS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_075.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_075.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DO ASFALTO DA RUA FLORIANO PEIXOTO, ENTRE OS NÚMEROS 958 E 994.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_076.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_076.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA PONTE E ADJACENCIAS DA RUA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_077.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_077.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZE NA REDE MUNICIPAL DE ENSINO, PROFISSIONAIS PSICÓLOGOS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_078.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_078.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DA CALÇADA QUE LIGA OS BAIRROS RICARDO BOZZOLA E BAIRRO MONTE CASTELO.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_079.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_079.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE SE DIGNE A ADAPATAR O CEMITÉRIO MUNICIPAL ÀS NORMAS DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_080.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_080.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE TODOS OS FUNCIONÁRIOS PÚBLICOS E DA FRENTE DE TRABALHO RECEBEREM O PASSAPORTE PARA A FESTA DA CANA.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_081.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_081.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADO A EMPRESA RESPONSÁVEL PELO CONDÔMINIO MORADA DO VERDE PARA QUE FAÇAM A LIMPEZA DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_082.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_082.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE ESTUDE A VIABILIDADE DE DOAÇÃO DE TERRENO PARA A IGREJA MINISTÉRIO, FÉ E VITÓRIA.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_083.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_083.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO SERVIÇO DE CAPINA DO MATO NA RUA AGNELO ANTÔNIO DE CAMPOS, CONJUNTO JOSÉ PIMENTEL.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_084.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_084.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MELHORIAS NA ILUMINAÇÃO E LIMPEZA INTERNA DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_085.2023._rinaldo_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_085.2023._rinaldo_.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL QUE SEJA ATENDIDO O PEDIDO DO SINDICATO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO, FEITO PELO OF. 005/2023.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_086.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_086.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DO SISTEMA "BOTÃO DE PÂNICO" NAS ESCOLAS E CRECHES PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_087.2023._rinaldo_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_087.2023._rinaldo_.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA BANDEIRA DA ROTATÓRIA DA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E A PODA DE ÁRVORE DO PRÉDIO DO ANTIGO 192, ANTIGO ALMOXARIFADO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_089.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_089.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO REPINTURA DAS RAMPAS DE ACESSIBILIDADE E LOMBADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_090.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_090.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O RECAPEAMENTO DA RUA JOAQUINA ANGÉLICA FERREIRA, TRECHO ENTRE A RUA ZECA MARÇAL E CEL. JOSÉ ALVES FERREIRA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_091.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_091.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DOS POSTES E DOS BRAÇOS DE ILUMINAÇÃO NO PROLONGAMENTO DA AV. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_092.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_092.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E DESENTUPIMENTO DE UMA ÁREA ALAGADA NA VICINAL QUE LIGA IGARAPAVA À ESCOLA AGRICOLA.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_093.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_093.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A CRIAÇÃO DO SERVIÇO DE LIMPEZA, COMO O LIMPEZAP EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_094.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_094.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DO EXCESSO DE CANO DA CALÇADA LATERAL DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_095.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_095.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA NA RUA AMADEU GARCIA 312, NO JARDIM HAVAI E AO LADO DA SUESTAÇÃO DA SABESP DO JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_096.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_096.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE FAÇAM O CORTE DO MATO E A LIMPEZA DA RUA CAIRES PINTO, INTERLIGAÇÃO DO BAIRRO RICARDO BOZOLA AO JARDIM BOTHANICO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_097.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_097.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE FAÇA A LIMPEZA DA CALÇADA E DO TERRRENO LOCALIZADO NA RUA ALZIRA BASÍLIO GALUPPO.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_098.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_098.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE FAÇA O TAPA BURACO NO INÍCIO DA RUA ALZIRA BASÍLIO GARUPO, DEFRONTE AO Nº 149.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_099.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_099.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A DOAÇÃO DOS ALIMENTOS ARRECADADOS COMO FORMA DE ENTRADA DE UM DOS DIAS DA FESTA CANA ÀS ENTIDADES BENEFICENTES.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_100.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_100.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO DE TAPA BURACOS OU RECAPEAMENTO NAS RUAS PEDRO PIMENTEL, FRANCISCO ANTÔNIO DOMENEGUI E AV. JOÃO AUGUSTO DE FREITAS.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_101.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_101.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE ABERTURA DE PROLONGAMENTO DA RUA JOSÉ GOBBI, VILA GOMES.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_102.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_102.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REINTERA AS INDICAÇÕES 195/2021, 144/2022 QUE PEDEM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ANGÉLO ROBERTO BORTOLETTO.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_103.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_103.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS COM RELAÇÃO AO TERRENO DA RUA FRANCISCO ANTÔNIO DOMENEGUI PARA QUE PODEM UMA ENORME ÁRVORE.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_104.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_104.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ESPECIFIQUE UMA DATA BASE PARA O REPASSE DO AUXÍLIO TRANSPORTE DOS ESTUDANTES.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_105.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_105.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA NO CALÇADÃO DA AV. JOÃO AUGUSTO FREITAS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_106.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_106.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PAVIMENTAÇÃO DA ENTRADA DA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_107.2023._rinaldo_carla_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_107.2023._rinaldo_carla_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A INSTALAÇÃO DE CORRIMÃO DE PROTEÇÃO NA PARTE SUPERIOR JUNTO A CALÇADA DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_108.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_108.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO DE TAPA BURACOS OU RECAPEAMENTO EM TODA A EXTENSÃO DA AV. MOGIANA, MÁS PRINCIPALMENTE ENTRE OS Nº 1012 E 1902.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_109.2023._claudio_reis.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_109.2023._claudio_reis.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO DE ÁGUA NA PRAÇA DO CONJUNTO FELÍCIO BICHUETTI.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_110.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_110.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCERTO NAS CANALETAS ENTRE O CRUZAMENTO DAS RUAS CAP. VITORIANO MACHADO E AV. DR. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_111.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_111.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE MANUTENÇÃO DA ESTRADA VICINAL QUE INTERLIGA IGARAPAVA À RIFAINA.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_112.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_112.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A POSSIBILIDADE DE CONCEDER AUXÍLIO TRANSPORTES AOS ESTUDANTES DE CURSINHOS DE UBERABA.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_113.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_113.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE MANUTENÇÃO DA ESTRADA QUE LIGA IGARAPAVA AO ESTANDE DE TIRO.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_114.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_114.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E REVITALIZAÇAO DA PRAÇA DO CONJUNTO FELÍCIO BICHUETTE.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_115.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_115.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DE ÁRVORE NA RUA JOSÉ PERES FILHO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_116.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_116.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO DOS POSTES DE ILUMINAÇÃO COM OS REFLETORES NA QUADRA ESPORTIVA DO CONJ. FELÍCIO BICHUETTE.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_117.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_117.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO E LIMPEZA DAS BOCAS DE LOBO ENTRE AS RUA CEL. JOAQUINA ALVES FERREIRA E AV. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_118.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_118.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA WALTER VENANCIO DA SILVA E CONSTRUÇÃO DE DEPRESSÃO DE CONCRETO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_119.2023._rinaldo_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_119.2023._rinaldo_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A REALIZAÇÃO DA CAMPANHA DO AGASALHO PET.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_120.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_120.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA ZECA MARÇAL A PARTIR DO Nº 771.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_121.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_121.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS DA RUA JOSÉ FRANCISCON, ASSAD SALIM.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_122.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_122.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO SEMÁFORO NA AV. PEREIRA REBOUÇAS, ESQUINA COM PADRE ZEFERINO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_123.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_123.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DO PROGRAMA JOVEM APRENDIZ PAULISTA NO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_124.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_124.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O RECAPEAMENTO ESTRADA VIA DE ACESSO AO CEMITÉRIO.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_125.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_125.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO EXECUTIVO OPERAÇÃO TAPA BURACOS NA ESQUINA DA RUA JOSÉ MACÁRIO DOS SANTOS COM A RUA PEDRO PIGNATI.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>LEANDRO PEREIRA GASQUI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_126.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_126.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DA FEIRA LIVRE ÀS QUARTAS FEIRAS.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_127.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_127.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE FUTMESA NAS ESCOLAS DA REDE PÚBLICA DE ENSINO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_128.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_128.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CAMINHÃO PIPA PARA APAGAR A POEIRA DA RUA ZECA MARÇAL.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, FREDERICK REQUI MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_129.2023._carlos_frederick_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_129.2023._carlos_frederick_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O PAGAMENTO DO PISO SALARIAL AOS PROFISSIONAIS DE ENFERMÁGEM CONFORME LEI FEDERAL 14.581.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_130.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_130.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A DISPONIBILIZAÇÃO DE LOCAL ARA QUE OS MORADORES DE RUA DE IGARAPAVA POSSAM SE RECOLHER NO PERÍODO DE INVERNO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_131._2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_131._2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A IMPLANTAÇÃO DO FUTMESA NAS PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_132._2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_132._2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A REVITALIZAÇÃO DE TODAS AS FAIXAS DE PEDESTRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_133._2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_133._2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DO ASFALTO NA RUA DR. PEREIRA REBOUÇAS, ALTURA DO Nº 1628.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_134._2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_134._2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BRAÇO COM ILUMINAÇÃO EM FRENTE AO PARQUE DE EXPOSIÇÕES JORGE ALBERTO SCANDIUZZI.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>SOLICITA TRÊS LOMBADAS NA RUA CLÓVES POTENTE, NO CONDÔMINIO JARDIM BOTÂNICO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_136.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_136.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CANALETA OU DEPRESSÃO DE CAPTAÇÃO DE ÁGUA NA RUA FRANCISCO BATISTA DE SOUZA, CRUZAMENTO DA RUA PADRE ZEFERINO.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_137.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_137.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO NO ASFALTO DA RUA PINHEIRO NETO, DE FRONTE AOS Nº 235 E 239.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_138.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_138.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E DESENTUPIMENTO DE BOCA DE LOBO EM FRENTE AO REGINALDO SALGADOS.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_139.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_139.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO DE TAPA BURACOS NA RUA MANOEL MACIEL FILHO.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_140.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_140.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REFAÇAM O SERVIÇO DE TAPA BURACOS DE MANEIRA MAIS EFICAZ NA RUA JOSÉ MACÁRIO DOS SANTOS, ESQUINA COM ÉTORE FAGIONI.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_141.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_141.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_142.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_142.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA CALÇADA E LIMPEZA DO ENTORNO DA EMEF PAULO BORTOLETTO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_143.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_143.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE POSTES COM ILUMINAÇÃO NA RUA WILLIAN PEREIRA, JARDIM BOTHÂNICO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_144.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_144.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA MINI ROTATÓRIA ENTRE OS CRUZAMENTOS DAS AV: MOGIANA, BATISTA FRANCISCO DE SOUZA E CEL. FRANCISCO ANTÔNIO MACIEL.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_145.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_145.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE REFAÇAM S SERVIÇO DE TAPA BURACOS NO CRUZAMENTO ENTRE AS RUAS JORGE MIGUEL SAAD COM GUILHERME G. DA COSTA.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_146.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_146.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O RECAPEAMENTO NA RUA OLÍVIO PASSETO, JARDIM IMPERIAL.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_147.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_147.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO BENFEITORIAS NA RUA ALAMEDA MAGNÓLIA, BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_148.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_148.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO OPERAÇÃO TAPA BURACOS NAS RUAS:_x000D_
 ESQUINA DA RUA SEBASTIÃO RODRIGUES FERREIRA COM RUA MACÁRIO DOS SANTOS._x000D_
 ESQUINA DA RUA SEBASTIÃO RODRIGUES FERREIRA COM RUA OSÓRIO MACHADO._x000D_
 RUA ESPIRITO SANTO COM RUA MINAS GERAIS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_149.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_149.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO ESTUDOS OBJETIVANDO A DISTRIBUIÇÃO DE CESTAS BÁSICAS PARA CADA ALUNO MATRICULADO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_150.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_150.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 110/2021 PARA QUE O EXECUTIVO TERMINE A REFORMA NA QUADRA DA EMEF JARDEL DOMENEGUI.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_151.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_151.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA A TROCA DE HOLOFOTES, REPOSIÇÃO DAS TABELAS DE BASQUETE E DEMARCAÇÕES NA QUDRA DE STREET BALL DA PRAÇA DA AMIZADE.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_152.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_152.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO SERVIÇOS DE MANUTENÇÃO DO ASFALTO DA RUA SAMUAL CABRAL, BAIRRO UBANDO FAGGIONI</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_153.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_153.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO ESTUDOS VISANDO A POSSIBILIDADE DE PERMITIR O EMBARQUE E DESEMBARQUE DE EMBARCAÇÕES NA RAMPA DE ACESDSDO AO RIO GRANDE DO PARQUE ECOTURISTICO PORTO DAS CANOAS.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_154.2023._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_154.2023._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DO TERMINAL RODOVIÁRIO MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_155.2023._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_155.2023._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O ENCAMINHAMENTO DE SOLICITAÇÃO DE IMPLANTAÇÃO DO PROJETO ARENINHA NO BAIRRO CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_156.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_156.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVIO A INSTALAÇÃO DE LOMBADA NA RUA PIERINA COLOMBO, NA FAZENDA ALIANÇA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_157.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_157.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A CONSTRUÇÃO DE CANALETAS NA RUA MAJOR NICOLAU BARTOLOMEU E O RECAPEAMENTO DA MENCIONADA RUA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_158.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_158.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA A REVITALIZAÇÃO DA PRAÇA DO BAIRRO JAMIL MATAR E PRAÇA DO BAIRRO ALCEU MOLINA ENTRE OUTRAS MELHORIAS NAS REFERIDAS PRAÇAS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_159.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_159.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NAS RUA MANOEL CAETANO DE MENEZES E NA RUA AMAZONAS.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_160.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_160.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A MANUTENÇÃO DO SEMÁFORO DA AV. DR. WANDERLEY RIBEIRO, ESQUINA DA GRÁFICA GMD.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_161.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_161.2023._gelio.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA INDICATIVA ENTRE AS RUAS MARIA J. P. SOARES E VICINAL JOÃO AUGUSTO DE FREITAS DE: IRENE SENO DOMENEGHI.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_162.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_162.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A REVITALIZAÇÃO DO PARQUE MUNICIPAL IVAN JOSÉ GOBBI.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_163.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_163.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A REALIZAÇÃO DE NOVOS PROJETOS DE CASTRAÇÃO EM MUTIRÃO.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_164.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_164.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A CONSTRUÇÃO DE BANHEIROS MASCULINO E FEMININO NA BASE DO 192.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE BRAÇO DE ENERGIA E LUMINÁRIAS NA RUA DR. JOÃO CARLOS RIBEIRO, AO LADO DA METALURGICA RIO GRANDE.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_166.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_166.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA SEBASTIÃO RODRIGUES FERREIRA, CRUZAMENTO COM A RUA OSÓRIO MACHADO, DEFREONTE AO NÚMERO 182.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_167.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_167.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DE UMA ÁRVORE SECA LOCALIZADA NA RUA AMAZONAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE, LIMPEZA E MANUTENÇÃO DA ÁREA VERDE, DO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_169.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_169.2023._frederick.pdf</t>
   </si>
   <si>
     <t>QUE INSIRA NO CRONOGRAMA DE RECAPEAMENTO E LIMPEZA DA RUA ANTÔNIA BORTOLETTO, MAIS PRECISAMENTE A PARTE ACIMA DO TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_170.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_170.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO QUE IGUALE O VENCIMENTO DO CARGO DE AUXILIAR ADMINISTRATIVO COM O VENCIMENTO DO CARGO DE OFICIAL ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_171.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_171.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E COLOCAÇÃO DE PLACA INDICATIVA "PROIBINDO JOGAR LIXO", NA ENTRADA DA ESTRADA VICINAL IGP - 146 (ANTIGO BARREIRO).</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_172.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_172.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DE DOIS MATA BURROS, LOCALIZADOS NA ESTRADA MUNICIPAL QUE LIGA A ESTRADA DE RIFAINA AO SITIO FUNDÃO.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_173.2023_gilmar_e_nanau.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_173.2023_gilmar_e_nanau.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DAS ALÍQUOTAS LANÇADAS NO IPTU NO EXERCICIO DE 2023.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_174.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_174.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DE ATIVIDADE E CONTEÚDOS RELATIVOS A EDUCAÇÃO FINANCEIRA NO PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_175.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_175.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E DE SOLO, NOS CRUZAMENTOS COM AS RUAS ANDRÉ RIBEIRO DE MENDONÇA, FRANCISCO BATISTA DE SOUZA E MANOEL PEDRO PIMENTEL.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_176.2023_fred.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_176.2023_fred.pdf</t>
   </si>
   <si>
     <t>PROMOVER A CONTRATAÇÃO E/OU A REALIZAÇÃO DE CONVÊNIO COM OS PROFISSIONAIS VETERINÁRIOS OU CLINICAS VETERINÁRIAS DO MUNICIPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_177.2023_rinaldo._carla_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_177.2023_rinaldo._carla_e_gilmar.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBOFAIXA, OU REALIZAR MANUTENÇÃO DA LOMBADA EM FRENTE AO SUPERMERCADO ATACADÃO 3B.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n._178.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n._178.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO SEMÁFORO NO CRUZAMENTO DAS RUAS PADRE ZEFERINO  COM AVENIDA PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n._179.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n._179.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CAMPO DE FUTEBOL MUNICIPAL NO PARQUE ECOTURISTICO PORTO DAS CANOAS DA CANA BRAVA.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_n._180.2023._rinaldo_e_gilmar..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_n._180.2023._rinaldo_e_gilmar..pdf</t>
   </si>
   <si>
     <t>QUE TODA EMPRESA QUE REALIZAR OBRAS EM NOSSA CIDADE AO GANHAR A LICITAÇÃO, DEVERÁ COLOCAR CAÇAMBAS DURANTE A EXECUÇÃO DE TODA OBRA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n._181.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n._181.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UMA AÇÃO URGENTE DE COMBATE A CARRAPATOS E PULGAS NO CENTRO DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n._182.2023._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n._182.2023._carla..pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA PROIBINDO JOGAR LIXO, INSTALAÇÃO DE UMA CAÇAMBA E A LIMPEZA DO TERRENO BALDIO LOCALIZADO NA RUA MILTON VIEIRA ALVES, CRUZAMENTO COM A RUA KLEBER PEIDADE.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n._183.2023._gelio..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n._183.2023._gelio..pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES EM TORNO DA CRECHE CHEDA MOISÉS NETO.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n._184.2023._gelio..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n._184.2023._gelio..pdf</t>
   </si>
   <si>
     <t>TROCAS DE LÂMPADAS QUEIMADAS DO INÍCIO DA CRECHE CHEDA MOISÉS NETO, DE ENCONTRO COM AS RUAS NICOLAU NASSIF E EXPEDICIONÁRIO EURÍPEDES RODRIGUES DE LIMA.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_185.2023._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_185.2023._carla..pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO, DA RUA SEVÉRO JOSÉ TEIXEIRA, ALTURA DOS NÚMEROS N.575 AO 720, NO BAIRRO VILA GOMES.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_186.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_186.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>BENFEITORIAS NA ÁREA APP, NO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>DOAÇÃO DE IMÓVEL, À ASSOCIAÇÃO DO MENOR DE IGARAPAVA - AMIGA.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_188.2023._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_188.2023._rinaldo..pdf</t>
   </si>
   <si>
     <t>DETERMINE AO SETOR COMPETENTE DA MUNICIPALIDADE, QUE SEJA FEITA A REVITALIZAÇÃO E CONSERVAÇÃO DA FEIRA DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_189.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_189.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE PLACA DE DEFICIENTE FÍSICO NA RUA JOSÉ MACÁRIO DOS SANTOS, EM FRENTE À EMEF JARDEL BIGUETTI DOMENEGUI.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_190.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_190.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACA DE DEFICIENTE FÍSICO EM FRENTE À FARMÁCIA DO BERTANHA, PRAÇA SINHA JUNQUEIRA.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_191.2023._gilmar_e_nanau.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_191.2023._gilmar_e_nanau.pdf</t>
   </si>
   <si>
     <t>QUE REALIZE ESTUDOS ATRAVÉS DO DEPARTAMENTO COMPETENTE, A POSSIBILIDADE DE ENCAMINHAMENTO DE PROJETO DE LEI, VISANDO AUMENTAR OS VALORES DE REPASSE À ENTIDADE ASSISTENCIAL LAR E ABRIGO DOS IDOSOS.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_192.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_192.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE VIABILIDADE DE INSTALAÇÃO DE LOMBADAS NO MOMENTO DA PAVIMENTAÇÃO DAS RUAS, UTILIZANDO O PRÓPRIO ASFALTO.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_193.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_193.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS VISANDO A POSSIBILIDADE DE MUDANÇA DE LOCALIZAÇÃO DO DEPARTAMENTO DE DESENVOLVIMENTO ECONÔMICO PARA UMA ÁREA MAIS CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_194.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_194.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE GRADE DE PROTEÇÃO NA BOCA DE LOBO LOCALIZADA NA RUA JOÃO VENÂNCIO, DE FRONTE AO NÚMERO 42, JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_195.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_195.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE GUIAS E SARGETAS NA RUA CAIRES PINTO, AO LADO DO CEMITÉRIO, TRECHO COMPREENDIDO COM A RUA CEL. FRANCISCO MARTINS.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_196.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_196.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA OU DEPRESSÃO DE CAPTAÇÃO PARA ESCOAMENTO DE ÁGUAS PLUVIAIS, NA RUA PASCHOAL BOZOLA.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_197.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_197.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO ENCAMINHAR O CAMIHÃO PIPA PARA APAGAR A POEIRA DO TRECHO QUE LIGA A RUA CAIRES PINTO AO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_198.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_198.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LAMPADAS DOS REFLETORES E PODA DOS COQUEIROS PARA MELHORAR A ILUMINAÇÃO NA PRAÇA ALICE COSTA.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_199.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_199.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE TAPA BURACOS E MANUTENÇÃO DE CANALETA NA RUA AMAZONAS, DEFRONTE AO Nº 529.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_200.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_200.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE OS FUNCIONÁRIOS DA FRENTE DE TRABALHO RECEBAM UMA CESTA BÁSICA POR MÊS DURANTE A VIGÊNCIA DE SEU CONTRATO E REAJUSTE DO VALOR DO BOLSA AUXÍLIO PARA R$ 850,00.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_201.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_201.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA VALETA DA RUA SEBASTIÃO RODRIGUES FERREIRA, DE FRONTE AO Nº 182.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_202.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_202.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A OPERAÇÃO TAPA BURACOS NA RUA OLÍVIO PASSETO, JARDIM IMPERIAL.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_203.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_203.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS OU SUBSTITUIÇÃO DOS SEMÁFOROS DE NOSSA CIDADE, PRINCIPALMENTE NO CRUZAMENTO DAS AV. WANDERLEY RIBEIRO COM A RUA MAJOR NICOLAU BARTOLOMEU.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_204.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_204.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO ASFALTO NA RUA CEL. JOSÉ ALVES FERREIRA, DEFRONTE AO Nº 801.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_205.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_205.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A ILUMINAÇÃO E PAVIMENTAÇÃO DO TRECHO/ESTRADA QUE INTERLIGA A FAZENDA ALIANÇA ATÉ O JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_206.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_206.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA DA QUADRA ESPORTIVA DO CONJUNTO EVARISTO RODRIGUES NUNES.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_207.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_207.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DE ENTULHOS NA CRECHE DO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_208.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_208.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COSNTRUÇÃO DE CANALETA PARA ESCOAMENTO DE ÁGUA NA RUA AMAZONAS, DEFRONTE AO Nº 529.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_209.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_209.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO NA RUA CERQUEIRA CESAR, ENTRE OS Nº 65 ATÉ O Nº 109, DEFRONTE A RÁDIO CIDADE E NA AV. FRANCISCO BATISTA DE SOUZA DEFRONTE AO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_210.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_210.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DA QUADRA DO CAMPINHO DE AREIA DO BAIRRO CAMPO DE AVIAÇÃO, COM REPOSIÇÃO DE AREIA, MANUTENÇÃO DA TELA DO ALAMBRADO, INSTALAÇÃO DE REDES DE GOL E LIMPEZA GERAL EM SEU ENTORNO.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_211.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_211.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS GRADES DE BOCA DE LOBO NA RUA CEL. JOSÉ ALVES FERREIRA, DEFRONTE AO SHOPPING DAS PLANTAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LIXEIRA NA RUA MARIA JOSÉ FERREIRA TELES, PRÓXIMO AO Nº 39, JARDIM PORTINARI.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_213.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_213.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DA PLACA COM O NOME DE RUA BENJAMIN CONSTANT PARA O NOME CORRETO QUE É JOAQUINA ANGÉLICA FERREIRA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO NO CRUZAMENTO DAS RUAS ETORE FAGGIONI COM RUA JOSÉ MACÁRIO DOS SANTOS.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>GERMANO BALTHAZAR BARBOZA, GÉLIO JOSÉ PRECIOZO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_215.2023._germano_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_215.2023._germano_e_gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE MAIS VITRAIS EM UMA DAS SALAS DA ESCOLA NICOLAU SAAD.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_216.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_216.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO AUMENTO NO VALOR DE REPASSE DE RECURSOS FINANCEIROS PARA O LAR ESPÍRITA VOVÓ QUERUBINA.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_217.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_217.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA NA QUADRA ESPORTIVA DO CONJUNTO JOSÉ PIMENTEL.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_218.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_218.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS NO BAIRRO EVARISTO RODRIGUES NUNES.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>GERMANO BALTHAZAR BARBOZA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_219.2023._germano.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_219.2023._germano.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE VIABILIDADE PARA A TERCEIRIZAÇÃO DOS ÔNIBUS QUE TRANSPORTAM OS ALUNOS DA APAE PARA A CIDADE DE ITUVERAVA.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_220.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_220.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PELÍCULAS PROTETORA NOS VIDROS DAS JANELAS DOS ÔNIBUS QUE TRANSPORTAM ALUNOS DA APAE.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_221.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_221.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CAÇAMBAS DE LIXO NA ESQUINA DAS RUAS CAP. PLACEDINO COM CEL. QUITO E NO CALÇADÃO RECEM CONSTRUIDO AO LADO DO SUPERMERCADO PAULISTA.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_222.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_222.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PODA DAS ÁRVORES NA RUA CEL. JOAQUINA ALVES FERREIRA, PRÓXIMO AO NÚMERO 807.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_223.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_223.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO SE MANIFESTE AQUIESCÊNCIA O PEDIDO DE REGULARIZAÇÃO DE LIGAÇÃO DE ENERGIA AOS RANCHEIROS DO MUN. DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_224.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_224.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO E BENFEITORIAS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_225.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_225.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 121/2023 SOLICITANDO O RECAPEAMENTO DA RUA JOSÉ FRANCISCON, BAIRRO ASSAD SALIM.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_226.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_226.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A URGENTE PODA DAS ÁRVORES DA CALÇADA DA ASSOCIAÇÃO DE BAIRROS DO ASSAD SALIM.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_227.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_227.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DAS LAMPADAS QUEIMADAS DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_228.2023._germano.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_228.2023._germano.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REMOÇÃO DOS TRONCOS DE ÁRVORES DA CALÇADA DA ESCOLA ESTADUAL PROF. MARTINHO SYLVIO BIZUTTI.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_229.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_229.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA PARTE ELETRICA E CONSERTO DOS BANCOS DA PRAÇA MAESTRO JOÃO RIBEIRO, DEFRONTE AO SUPERMERCADO PEG MAIS.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_230.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_230.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A OPERAÇÃO TAPA BURACOS NA RUA EXPEDICIONÁRIO EURÍPEDES RODRIGUES, DEFRONTE AO NÚMERO 126.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_232.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_232.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NO BAIRRO JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_233.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_233.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS LAMPADAS QUEIMADAS DOS POSTES DA RUA CEL. GALDINO DE ALMEIDA, DEFRONTE À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_234.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_234.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DO SUBSÍDEO AOS UNIVERSITÁRIOS DE 2 PARA 3 MILHÕES DE REAIS NO EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_235.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_235.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS OBJETIVANDO A DOAÇÃO DO IMÓVEL MUNICIPAL À ASSOCIAÇÃO DO MENOR DE IGARAPAVA-AMIGA.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_236.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_236.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PINTURA DAS FAIXAS DA ESTRADA LIMIRIO LEAL DA FONSECA.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_238.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_238.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O AUMENTO DE REPASSE FINANCEIRO PARA A ASSOCIAÇÃO DE CRIANÇAS E ADOLESCENTES DE IGARAPAVA-AMIGA.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_239.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_239.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADO O PROPRIETÁRIO DO TERRENO BALDIO LOCALIZADO NA ESQUINA DA RUA FÁBIO JOSÉ DE ARAÚJO COM A RUA JOAQUINA MARÇAL.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_240.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_240.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA ENTRADA DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_241.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_241.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NO BAIRRO JARDIM IMPERIAL.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_242.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_242.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE RAMPAS DE ACESSO PARA CADEIRANTES EM TORNO DA PRAÇA SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_243.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_243.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS LAMPADAS QUEIMADAS DOS POSTES DO BAIRRO JARDIM AURORA.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_244.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_244.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NO CRUZAMENTO DAS RUA ETORE FAGGIONE COM JOSÉ MACÁRIO DOS SANTOS, ASSAD SALIN E NO CRUZAMENTO ENTRE AS RUAS SEBASTIÃO RODRIGUES FERREIRA COM OSÓRIO MACHADO, DEFRONTE AO Nº 182.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/indicacao_245.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/indicacao_245.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 166/2023 QUE TRATA DA CONSTRUÇÃO DE UMA DEPRESSÃO DE CAPTAÇÃO DE ÁGUA NO CRUZAMENTO DAS RUAS SEBASTIÃO RODRIGUES FERREIRA COM JOSÉ TEIXEIRA, PRÓXIMO AO ANGELO PÁLACE HOTEL.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_246.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_246.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA RUA DR. GABRIEL VILELA, PRÓXIMO AO Nº 1.359.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_247.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_247.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERAÇÃO TAPA BURACOS NA RUA JOAQUINA ANGÉLICA FERREIRA E A CONSTRUÇÃO DE DUAS CANALETAS PARA CAPTAÇÃO DE ÁGUAS NA ENTRADA DO BAIRRO ALCEU MOLINA.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_248.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_248.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃOD E CANALETA DE CAPTAÇÃO DE ÁGUA NA ESQUINA DA RUA JOÃO ORSI COM ARISTIDES WALDOMIRO NERY E MANUTENÇÃO DE CANALETA NA RUA CEL. JOSÉ ALVES FERREIRA, VILA MARILENE</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_249.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_249.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DESTINAÇÃO DE UM FOGÃO INDUSTRIAL PARA A ESCOLA DR. NICOLAU SAAD.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_250.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_250.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A RECOLOCAÇÃO E MANUTENÇÃO DAS PLACAS DE SINALIZAÇÃO COM OS NOMES DAS AV. WANDERLEY RIBEIRO E AV. MACIEL.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_251.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_251.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A A CONSTRUÇÃO DE CANALETAS DE CAPTAÇÃO DE ÁGUA NOS BAIRROS DA CIDADE, PRINCIPALMENTE NA VILA MARILE E RUA AMAZONAS.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_252.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_252.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O CORTE DO MATO AO LADO DA CRECHE ORLANDO GOMES DA SILVA.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_253.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_253.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE UMA RAMPA DE ACESSO PARA A QUADRA DA EMEF. ALFREDO CESÁRIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_254.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_254.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PODA DE ARVORE NA CALÇADA DA EMEF. PROFESSOR DANTES, DEFRONTE AO Nº 47.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_255.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_255.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA CO URGÊNCIA A INSTALAÇÃO DE PELÍCULAS PROTETORAS (INSULFILMES) NAS DIVISÓRIAS E NOS VIDROS DAS JANELAS DOS BANHEIROS DOS ALUNOS DA EMEF. CAP. CHICO RIBEIRO E TAMBÉM A TROCA DOS VASOS SANITÁRIOS, DO PISO E DO REVESTIMENTO DE PAREDE.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_256.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_256.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE NOVOS VENTILADORES OU ESTUDOS PARA A CLIMATIZAÇÃO DAS SALAS DE AULAS DAS ESCOLAS EMEF PROF. DANTES E EMEF CAP. CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/indicacao_257.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/indicacao_257.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE UM CONTAINER OU LOCAL APROPRIADO PARA O ARMAZENAMENTO DE MATERIAIS, COMO TIJOLOS, AREIA CIMENTO ENTRE OUTROS NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/indicacao_258.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/indicacao_258.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A LIMPEZA DAS MARGENS DO CÓRREGO SANTA RITA, NO PROLONGAMENTO DA AV. 22 DE MAIO, ENTRE AS RUAS NICOLAU JORGE NUNES E STENIO MACHADO LOUREIRO E TAMBÉM ENTRE AS RUAS CEL. JOSÉ ALVES FERREIRA E AV. PEREIRA REBOUÇAS.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/indicacao_260.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/indicacao_260.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_261.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_261.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CORTE DO COQUEIRO SECO NA PRAÇA SINHA JUNQUEIRA, DEDRONTE AO NORATINHO.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_262.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_262.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA PRAÇA DO UBALDO FAGGIONI, RECAPEAMENTO DAS RUAS BETI RIBEIRO E MARIA IÊS ARANTES E LIMPEZA DA CALÇADA DA RUA MARIA INÊS ARANTES.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_263.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_263.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DE TODA A EXTENSÃO DA RUA 1 NO CAMPO DE AVIAÇÃO.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_264.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_264.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O DO CAMINHÃO PIPA PARA A LIMPEZA E APAGAR E POEIRA DA RUA ITALO FAGGIONI.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/indicacao_265.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/indicacao_265.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA ACRE.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_266.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_266.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA CAPINAÇÃO DA CALÇADA DA RUA EURÍPEDES RODRIGUES DE LIMA, BAIRRO KASUTO YATSUDA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_267.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_267.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA E CAPINA DA CALÇADA DA ÁREA EXTERNA E INTERNA DA EMEI MARIA CONCEIÇÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_268.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_268.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DAS TRAVES DOD GOLS NO ESPAÇO COBERTO DA EMEF CEL. QUITO.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, GILMAR FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_269.2023._carla_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_269.2023._carla_e_gilmar.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS E APRESENTAÇÃO DE SOLUÇÃO PARA A LIMPEZA E CAPINAGEM EM TORNO DA IGREJA SANTA CRUZ.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>MÁRCIO WELLINGTON DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_270.2023._marcio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_270.2023._marcio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE GUARD-RAIL NA VICINAL QUE INTERLIGA A AV. MOGIANA AO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_271.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_271.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NO TRÂNSITO TAIS COMO, REPOSIÇÃO DAS PLACAS DE SINALIZAÇÃO, REMARCAÇÃO, DE FAIXAS DE PEDESTRES, LOMBADAS, SINALIZAÇÃO ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_272.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_272.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE RAMPA DE ACESSO NA TRAVESSA DAS ARTES NICOLAU ABUD.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_273.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_273.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O DESENTUPIMENTO DE BOCA DE LOBO EM FRENTE AO GÍNASIO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_274.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_274.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA DE TERRENO NA AV. SÃO PAULO AO LADO DO Nº 870.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_275.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_275.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONCERTO DE BOCA DE LOBO NA RUA ALAMEDA JACARANDÁ, PRÓXIMO AO NÚMERO 85.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_276.2023._claudio._pdf.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_276.2023._claudio._pdf.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SERVIÇO DE TAPA BURACOS OU RECAPEAMENTO E TAMBÉM O SERVIÇO DE LIMPEZA E ROÇAGEM NO MATO DA RUA OLÍVIO PASSETO.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_277.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_277.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA CALÇADA, LIMPEZA E RETIRADA DO LIXO NO ENTORNO DA EMEF PAULO BORTOLETTO</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_278.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_278.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ROÇAGEM DO MATO NO ENTORNO DA PRAÇA DE EVENTOS GILBERTO SOARES DOS SANTOS.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_279.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_279.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BOCAS DE LOBOS NA TRAVESSA ELVIRA BALIEIRO STOPATTO.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_281.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_281.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE FUNCIONÁRIAS ACD PARA A EMEI DIANA CALIL.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_282.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_282.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITAS A INSTALAÇÃO DE UM ELEVADOR NA EMEF. ALFREDO CESÁRIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_283.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_283.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO OU INSTALAÇÃO DE PLAY GROUND NA EMEI DIANA CALIL E TAMBÉM A TROCA DE AREIA POR GRAMA SINTÉTICA.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_284.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_284.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A MANUTENÇÃO DOS COQUEIROS DA AV. MACIEL.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_286.2023._carlos_frederick_gilmar_rinaldo_dra._edinamar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_286.2023._carlos_frederick_gilmar_rinaldo_dra._edinamar_e_carla.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO EXECUTIVO A REALIZAÇÃO DE ESTUDOS OBJETIVANDO A REPOSIÇÃO SALARIAL NO PERCENTUAL DE 20% E DE 80% DE REAJUSTE DO VALE ALIMENTAÇÃO PARA O ANO DE 2024.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_287.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_287.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS MEDIDAS NECESSARIAS PARA NOTIFICAÇÃO DOS PROPRIETÁRIOS DE TERRENOS BALDIOS NO JARDIM NOVA IGARAPAVA.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_288.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_288.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DO AR CONDICIONADO DA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_289.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_289.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA RAMPA DE ACESSIBILIDADE DA EMEI LUCY HELENA GOMES.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_290.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_290.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CONCERTO DO CANO QUEBRADO E A TROCA DE TORNEIRA NO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_291.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_291.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LIXEIRA ENTRE AS RUAS JOÃO MACIEL E AVE. 22 DE MAIO, PRÓXIMO AO SUPERMERCADO DIA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_292.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_292.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E REVITALIZAÇÃO DA PRAÇA ILKA FLEURY.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_293.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_293.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CUBA E TORNEIRAS NAS PIAS, PORTA NOS BOXES E CONCERTO DE VAZAMENTOS NOS BANHEIROS DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_294.2023._leandro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_294.2023._leandro.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A INSTALAÇÃO DE INTERNET (WI FI) E INSTALAÇÃO DE BANCOS NA RODOVIÁRIA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_295.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_295.2023._gelio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE LAMPADAS DO INÍCIO DA CRECHE CHEDA JOSÉ MOISES NETO ATÉ O ENCONTRO DAS RUAS NICOLAU NASSIF E EXPEDICIONÁRIO EURÍPEDES RODRIGUES LIMA.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_296.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_296.2023._claudio.pdf</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO NO CRONOGRAMA DE OBRAS E SERVIÇOS PÚBLICOS DO RECAPEAMENTO DA TRAVESSA ODETE MACHADO FONTANA.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao_297.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao_297.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A LIMPEZA, CORTE DE MATO, REMOÇÃO DA AREIA E PEDRAS DA CALÇADA DA ESCOLA ESTADUAL PROF. MARTINHO SYLVIO BIZUTTI.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao_298.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao_298.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA PREFEITURA QUE ARAMZENE EM UM LOCAL MAIS APROPRIADO DOS PNEUS VELHOS QUE SÃO RECOLHIDOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao_299.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao_299.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A AMPLIAÇÃO DAS AÇÕES DE PREVENÇÃO E COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 001/2023 AO PROJETO DE LEI 004/2023 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1385/proposta_de_emenda_supressiva_projeto_de_lei_n_011_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1385/proposta_de_emenda_supressiva_projeto_de_lei_n_011_2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA 001/2023 AO PROJETO DE LEI 011/2023 DO EXCECUTIVO._x000D_
 _x000D_
 ""SUPRIMA-SE A PARTE FINAL DO ART. 4° DO PROJETO DE LEI N° 011/2023 QUE PASSA A VIGORAR COM A SEGUINTE REDAÇÃO:_x000D_
 _x000D_
 “ART. 4° O TERMO DE CONVÊNIO DE QUE TRATA ESTA LEI VIGORARÁ POR 120 (CENTO E VINTE) DIAS, A PARTIR DA SUA PUBLICAÇÃO, PODENDO SER PRORROGADO POR IGUAL PERÍODO NA FORMA PREVISTA NO TERMO DE CONVÊNIO.”</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proposta_de_emenda_modificativa_de_redacao_001.2023_ao_projeto_de_lei_017.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proposta_de_emenda_modificativa_de_redacao_001.2023_ao_projeto_de_lei_017.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA DE REDAÇÃO N°01/2023 AO PROJETO DE LEI N°. 017/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proposta_de_emenda_projeto_de_lei_n_12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proposta_de_emenda_projeto_de_lei_n_12.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA Nº 001/2023 AO PROJETO DE LEI 012/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proposta_de_emenda_modificativa_de_redacao_ao_projeto_de_lei_002.2023._do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proposta_de_emenda_modificativa_de_redacao_ao_projeto_de_lei_002.2023._do_executivo..pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA DE REDAÇÃO AO PROJETO DE LEI 002/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_20.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_20.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA ao Projeto de Lei n° 020/2023, que “AUTORIZA A REALIZAÇÃO DE CONVÊNIO PARA FINS DE REPASSE DE RECURSO FINANCEIRO, ORIUNDO DE EMENDA PARLAMENTAR, ATRAVÉS DA RESOLUÇÃO SS 65 DE 30/05/2023, PARA IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PARA AQUISIÇÃO DE 01 (UM) AUTOCLAVE HORIZONTE HOSPITALAR E DAS OUTRAS PROVIDÊNCIAS.”  _x000D_
 Adicionam-se ao Art. 5° do Projeto de Lei n° 020/2023 os parágrafos seguintes, passando a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_021.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_021.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA ao Projeto de Lei n° 021/2023, que “AUTORIZAR A REALIZAÇÃO DE CONVÊNIO PARA FINS DE REPASSE DE RECURSO FINANCEIRO, ORIUNDO DE EMENDA PARLAMENTAR, ATRAVÉS DA RESOLUÇÃO SS 65 DE 30/05/2023, PARA IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PARA AQUISIÇÃO DE 01 TORRE DE ENDOSCOPIA E COLONOSCOPIA PARA OS USUÁRIOS DO SUS (SISTEMA ÚNICO DE SAÚDE) E DAS OUTRAS PROVIDÊNCIAS.” _x000D_
 _x000D_
 Adicionam-se ao Art. 5° do Projeto de Lei n° 021/2023 os parágrafos seguintes, passando a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/proposta_de_emenda_supressiva_01.2023_ao_pl_24.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/proposta_de_emenda_supressiva_01.2023_ao_pl_24.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA ao Projeto de Lei n° 024/2023, que “DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 _x000D_
 Suprimam-se os artigos 1º e 2º do Projeto de Lei nº 24/2023.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/proposta_de_emenda_modificativa_de_redacao_01.2023_ao_pl_24.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/proposta_de_emenda_modificativa_de_redacao_01.2023_ao_pl_24.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA DE REDAÇÃO ao Projeto de Lei n° 024/2023, que “DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS”.   _x000D_
 _x000D_
 _x000D_
 Fica alterado caput do art. 3º do Projeto de Lei nº 024/2023, que passa a ter a seguinte redação.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/proposta_de_emenda_modificativa_de_redacao_02.2023_ao_pl_24.2023_3.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/proposta_de_emenda_modificativa_de_redacao_02.2023_ao_pl_24.2023_3.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA DE REDAÇÃO ao Projeto de Lei n° 024/2023, que “DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL JUNTO AO ORÇAMENTO FISCAL PARA O EXERCÍCIO DE 2023 DO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS”.   _x000D_
 _x000D_
 _x000D_
 Em virtude da supressão dos artigos 1º e 2º, ficam renumerados nos seguintes termos: os artigos 3º, 4º, 5º e 6º passam a ser, respectivamente, os artigos 1º, 2º, 3º e 4º.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/proposta_de_emenda_aditiva_pl_019.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/proposta_de_emenda_aditiva_pl_019.2023._exec.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA Nº 013/2023 AO PROJETO DE LEI 019/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/proposta_de_emenda_ao_projeto_de_lei_no_022-2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/proposta_de_emenda_ao_projeto_de_lei_no_022-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 011/2023 AO PROJETO DE LEI 022/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/proposta_de_emenda_ao_projeto_de_lei_no_023-2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/proposta_de_emenda_ao_projeto_de_lei_no_023-2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA Nº 012/2023 AO PROJETO DE LEI 023/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/proposta_de_emenda_substitutiva_ao_proj._de_lei_029.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/proposta_de_emenda_substitutiva_ao_proj._de_lei_029.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 029/2023.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/proposta_de_emenda_modificativa_ao_proj._de_lei_029.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/proposta_de_emenda_modificativa_ao_proj._de_lei_029.2023.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 029/2023.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/proposta_de_emenda_supressiva_16.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/proposta_de_emenda_supressiva_16.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA 016/2023 AO PROJ. DE LEI 035/2023.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/proposta_de_emenda_aditiva_17.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/proposta_de_emenda_aditiva_17.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA 017/2023 AO PROJ. DE LEI 035/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/proposta_de_emenda_aditiva_018.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/proposta_de_emenda_aditiva_018.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA 018/2023 AO PROJ. DE LEI 035/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/proposta_de_emenda_modificativa_19.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/proposta_de_emenda_modificativa_19.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 019/2023 AO PROJ. DE LEI 035/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/proposta_de_emenda_modificativa_20.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/proposta_de_emenda_modificativa_20.2023_ao_proj._de_lei_035.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 020/2023 AO PROJ. DE LEI 035/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/proposta_de_emenda_supressiva_21.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/proposta_de_emenda_supressiva_21.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA 021/2023 AO PROJ. DE LEI 036/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/proposta_de_emenda_aditiva_22.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/proposta_de_emenda_aditiva_22.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA 022/2023 AO PROJ. DE LEI 036/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/proposta_de_emenda_aditiva_23.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/proposta_de_emenda_aditiva_23.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA 023/2023 AO PROJ. DE LEI 036/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/proposta_de_emenda_modificativa_24.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/proposta_de_emenda_modificativa_24.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 024/2023 AO PROJ. DE LEI 036/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/proposta_de_emenda_modificativa_25.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/proposta_de_emenda_modificativa_25.2023_ao_proj._de_lei_036.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 025/2023 AO PROJ. DE LEI 036/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>CJRFOR - Comissão Conjunta de Justiça e Redação - Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/proposta_de_emenda_modificativa_026.2023._ao_proj._de_lei_037.2023_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/proposta_de_emenda_modificativa_026.2023._ao_proj._de_lei_037.2023_do_executivo..pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA Nº 26/2023 AO PROJETO DE LEI 037/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/proposta_de_emenda_substitutiva_027.2023_ao_proj._de_lei_038.2023_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/proposta_de_emenda_substitutiva_027.2023_ao_proj._de_lei_038.2023_do_executivo..pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA 27/2023 AO PROJ. DE LEI 038/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_supressiva_028.2023_ao_pl_040.2023_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_supressiva_028.2023_ao_pl_040.2023_do_executivo..pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 028/2023 AO PROJ. DE LEI 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_modificativa_029.2023_ao_pl_040.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_modificativa_029.2023_ao_pl_040.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 029/2023 AO PROJ. DE LEI 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/proposta_de_emenda_substitutiva_030.2023_ao_proj._de_lei_020.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/proposta_de_emenda_substitutiva_030.2023_ao_proj._de_lei_020.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA 030/2023 AO PROJETO DE LEI 020/20223 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA Nº 31/2023 AO PROJ. DE LEI COMPLEMENTAR 012/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 032/2023 AO PROJETO DE LEI COMPLEMENTAR 008/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/proposta_de_emenda_modificativa_033.2023_ao_proj._de_lei_047.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/proposta_de_emenda_modificativa_033.2023_ao_proj._de_lei_047.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA 033/2023 AO PROJETO DE LEI 047/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_substitutiva_034.2023_ao_pl_040.2023_do_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_substitutiva_034.2023_ao_pl_040.2023_do_executivo.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA 034/2023 AO PROJ. DE LEI 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_supressiva_035.2023._pl_040.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_supressiva_035.2023._pl_040.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA 035/2023 AO PROJ. DE LEI 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_substitutiva_036.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_substitutiva_036.2023.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA 036/2023 AO PL 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_n._64.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_n._64.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando informações junto a CPFL, sobre religação do padrão de energia, na Avenida Mogiana.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/oficio_n._04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/oficio_n._04.2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre a implantação da Cessão do direito de uso do Sistema Eletrônico de Informações (SEI).</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/oficio_n._05.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/oficio_n._05.2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Termo de Convênio de Cessão de estagiário.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/oficio_n._06.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/oficio_n._06.2023.pdf</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/oficio_n._07.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/oficio_n._07.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando reparação da fiação elétrica da Praça da Amizade, localizada na Avenida João Augusto de Freitas.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3358/oficio_n._09.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3358/oficio_n._09.2023.pdf</t>
   </si>
   <si>
     <t>Limpeza do terreno ao lado da UBS - Valda Maria dos Santos.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/oficio_n._10.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/oficio_n._10.2023.pdf</t>
   </si>
   <si>
     <t>Informações dobre os Valores do Aporte para o Previgarapava relativos à Câmara Municipal no ano de 2023.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/oficio_n._11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/oficio_n._11.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da iluminação pública nas imediações da Igreja Santa Cruz, no bairro Vila Gomes.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/oficio_n._12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/oficio_n._12.2023.pdf</t>
   </si>
   <si>
     <t>Informação sobre Cessão de Estagiário.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/of._013.2023._camara_municipal_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/of._013.2023._camara_municipal_de_igarapava.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO EXECUTIVO TRATANDO DA REVISÃO E REAJUSTE DOS SERVIDORES PÚBLICOS MUNICIPAIS DE IGARAPAVA</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/oficio_015.2023_encaminhando_doc._sessao_de_06.02.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/oficio_015.2023_encaminhando_doc._sessao_de_06.02.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 06/02/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/oficio_n._16.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/oficio_n._16.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Oficinas/Encontros Interlegis, ao Senador Marcos César Pontes.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/oficio_n._17.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/oficio_n._17.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Oficinas/Encontros Interlegis ao Senador Alexandre Luiz Giordano.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_n._18.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_n._18.2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Oficinas/Encontro Interlegis à Senadora Mara Cristina Gabrilli.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_n._27.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_n._27.2023.pdf</t>
   </si>
   <si>
     <t>Convocação ao Senhor Germano Balthazar Barboza, para tomar posse no cargo de vereador, enquanto perdurar a licença do vereador Luan Soares da Silva.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_n._28.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_n._28.2023.pdf</t>
   </si>
   <si>
     <t>Esclarecimento sobre obras de Projeto de Reforma no Prédio da Câmara Municipal de Igarapava.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_n._30.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_n._30.2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Projeto de Lei Complementar n. 01/2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/oficio_n_031_2023_enc_documentos_sessao_de_13_02_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/oficio_n_031_2023_enc_documentos_sessao_de_13_02_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 13/02/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_n._32.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_n._32.2023.pdf</t>
   </si>
   <si>
     <t>Indicação dos membros representantes do COMDESI - Conselho Municipal de Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>SOLICITA AO CARTÓRIO DE IMÓVEIS DE IGARAPAVA, ABERTURA DE MATRÍCULA DE ÁREA INSTITUCIONAL.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/oficio_042_2023_ref_aos_documentos_sessao_de_23_02_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/oficio_042_2023_ref_aos_documentos_sessao_de_23_02_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 23/02/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/oficio_043_2023_ref_aos_doc_sessao_de_27_02_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/oficio_043_2023_ref_aos_doc_sessao_de_27_02_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 27/02/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_n._44.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_n._44.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizando funcionários do Poder Executivo pelo excelente trabalho que prestam ao município.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_n._45.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_n._45.2023.pdf</t>
   </si>
   <si>
     <t>Parabenizando o Departamento de Meio Ambiente.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_n._47.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_n._47.2023.pdf</t>
   </si>
   <si>
     <t>Informações sobre Projeto de Lei n. 02/2023.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>Indicação de Membro substituto do Conselho Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_n._60.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_n._60.2023.pdf</t>
   </si>
   <si>
     <t>Solicita documentação pertinente ao Projeto de Lei n. 03/2023 e faz convite.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_n._62.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_n._62.2023.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de cópia de Emenda a Lei Orgânica n. 01.2023.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/oficio_063_2023_ref_aos_doc_sessao_de_13_03_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/oficio_063_2023_ref_aos_doc_sessao_de_13_03_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 13/03/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3357/oficio_n._64.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3357/oficio_n._64.2023.pdf</t>
   </si>
   <si>
     <t>Solicitando a CPFL religação de padrão de energia na Avenida Mogiana e extensão de rede no local.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_065.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_065.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Acusa o recebimento da solicitação do Executivo através do Ofício 157/2023</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_067.2023_do_legisl..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_067.2023_do_legisl..pdf</t>
   </si>
   <si>
     <t>SOLICITA ESCLARECIMENTOS SOBRE OBRAS DO PROJETO DE REFORMA NO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/oficio_068_2023_edil_frederick_requi_menconca.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/oficio_068_2023_edil_frederick_requi_menconca.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO À RUA ZECA MARÇAL.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_069.2023_do_legil..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_069.2023_do_legil..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO PODER EXECUTIVO, NOTA DE DEVOLUÇÃO E REQUER PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/oficio_0832023_ref_aos_doc_sessao_20_03_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/oficio_0832023_ref_aos_doc_sessao_20_03_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 20/03/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_095.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_095.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>INFORMA AO EXECUTIVO A REJEIÇÃO DO PROJETO DE LEI 008/2023.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_096.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_096.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO ESCLARECIMENTO DE DÚVIDAS A RESPEITO DO PROJETO DE LEI 007/2023.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/oficio_097.2023_encaminhando_doc._sessao_de_27.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/oficio_097.2023_encaminhando_doc._sessao_de_27.03.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 27/03/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_098.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_098.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO COMPLEMENTO AO OFÍCIO 096/2023 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/of_099_2023_leg_encaminhamento_de_documentos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/of_099_2023_leg_encaminhamento_de_documentos.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 03/04/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/oficio_102_2023_ref_doc_sessao_de_10_042023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/oficio_102_2023_ref_doc_sessao_de_10_042023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 10/04/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_103.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_103.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO GERENTE DA SABESP, VANDERLEI PIM, INFORMAÇÕES.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_104.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_104.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA À PRESIDENTE DA 217ª SUBSEÇÃO DA OAB, DRA. NILVA MARIA PIMENTEL, IMPLANTAÇÃO DE PROGRAMA EDUCACIONAL.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_106.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_106.2023.pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA MELINA MARQUES SOUZA, MÉDICA VETERINÁRIA, PELO TRABALHO A FRENTE DO CENTRO DE ZOONOSES DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_107.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_107.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA PÂMELA FERNANDA DRUZANI PELO TRABALHO A FRENTE DO CENTRO DE ZOONOSES DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/of_110_2023_leg_documentos_sessao_17_04_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/of_110_2023_leg_documentos_sessao_17_04_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 17/04/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_111.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_111.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A RÁDIO ALIANÇA PELOS SEU 35º ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_112.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_112.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A RÁDIO ALIANÇA PELO 35º ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/oficio_113_2023_ref_doc_sessao_de_24_04_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/oficio_113_2023_ref_doc_sessao_de_24_04_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 24/04/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_115.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_115.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS DOCENTES DA ESCOLA TÉCNICA ANTÔNIO JUNQUEIRA DA VEIGA PELOS SEUS 60 ANOS DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_119.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_119.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O DR. LUCIANO CRUCIOLL PELA REELEIÇÃO COMO PRESIDENTE DO SINDICATO RURAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/oficio_120_2023_ref_aos_doc_sessao_02_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/oficio_120_2023_ref_aos_doc_sessao_02_05_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 02/05/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/oficio_144_2023_ref_doc_sessao_de_08_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/oficio_144_2023_ref_doc_sessao_de_08_05_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 08/05/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>Cooperação Técnica - Análise e Diagnóstico do Prédio Público - sede da Câmara Municipal de Igarapava</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>Laudo de Análise do Prédio Público - sede da Câmara  Municipal de Igarapava</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/oficio_159_2023_enc_doc_sessao_de_15_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/oficio_159_2023_enc_doc_sessao_de_15_05_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 15/05/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_163.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_163.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O FORNECIMENTO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_167.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_167.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O TRABALHO DOS POLICIAIS MILITARES NA FESTA DA CANA.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/oficio_168.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/oficio_168.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS DIRETORES DA TOPP PRODUTORA PELA REALIZAÇÃO E ORGANIZAÇÃO DA FESTA DA CANA.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_169.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_169.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O TIRO DE GUERRA PELA APRESENTAÇÃO NO DESFILE EM COMEMORAÇÃO AO ANIVERSÁRIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/oficio_171.2023_doleg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/oficio_171.2023_doleg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA DEVIDAMENTE FISCALIZADO O CUMPRIMENTO DA LEI MUNICIPAL Nº 990, DE 10 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/oficio_173_2023_ref_aos_doc_sessao_de_23_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/oficio_173_2023_ref_aos_doc_sessao_de_23_05_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 23/05/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/oficio_188.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/oficio_188.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DE 50% NO VALE REFEIÇÃO DOS EDUCADORES QUE POSSUEM DOIS CARGOS NA REDE PÚBLICA DE ENSINO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/oficio_193_2023_enc_doc_sessao_de_29_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/oficio_193_2023_enc_doc_sessao_de_29_05_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 29/05/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/oficio_203.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/oficio_203.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA À CPFL MELHORIA NA ILUMINAÇÃO DA RUA WILLIAN PEREIRA, NO BAIRRO JARDIM BOTHÂNICO.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/oficio_204.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/oficio_204.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO VICE-GORVENADOR DE SÃO PAULO, FELÍCIO RAMUTH, A DOAÇÃO DE UM PAR DE TABELAS DE BASQUETE HIDRÁULICAS PARA O GINÁSIO DE ESPORTES DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/oficio_208_2023_enc_doc_sessao_de_05_06_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/oficio_208_2023_enc_doc_sessao_de_05_06_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 05/06/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/oficio_209.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/oficio_209.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>OFERECE CONDOLÊNCIAS À FAMÍLIA DE FERNANDA MATHEUS PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/oficio_212.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/oficio_212.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE O TRANSPORTE COLETIVO URBANO SEJA DISPONIBILIZADO DUAS VEZES POR SEMANA AOS ALUNOS DA FUNDAÇÃO SINHÁ JUNQUEIRA.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/oficio_213_2023_enc_doc_sessao_de_12_06_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/oficio_213_2023_enc_doc_sessao_de_12_06_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 12/06/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/oficio_214.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/oficio_214.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ESCLARECIMENTOS JUNTO À USA (UNIÃO, SAÚDE E APOIO) QUANTO AO CUMPRIMENTO DO DISPOSTO NA LEI FEDERAL Nº 14.581 DE 11 DE MAIO DE 2023.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_217.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_217.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A LIMPEZA DO CAMPO DE FUTEBOL DO PARQUE DE EXPOSIÇÕES JORGE ALBERTO SCANDIUZZI.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/oficio_218.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/oficio_218.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE FAÇA A INSTALAÇÃO DE POSTES NO FINAL DA A. 22 MAIO.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/oficio_223.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/oficio_223.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO 1º SARGENTO DA POLÍCIA MILITAR DE IGARAPAVA, ÉLCIO BUENO, RONDA INTENSIVA NOS BAIRROS JARDIM BOTHÂNICO E JARDIM HAVAÍ.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/oficio_228_2023_ref_aos_doc_sessao_de_19_06_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/oficio_228_2023_ref_aos_doc_sessao_de_19_06_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 19/06/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/oficio_232.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/oficio_232.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O SENHOR MARCELO ORMENEZE, INTERVENTOR DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PELA INAUGURAÇÃO DA NOVA COZINHA DA SANTA CASA.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/oficio_233.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/oficio_233.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO O COMPARECIMENTO DO DIRETOR DO DEPARTAMENTO DE SAÚDE E DE MEMBROS DO DEPARTAMENTO FINANCEIRO DO EXECUTIVO NA SESSÃO ORDINÁRIA DO DIA 03 DE JULHO DE 2023 ÀS 19H</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/oficio_235.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/oficio_235.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA, A EXTRAÇÃO DE UMA ÁRVORE SECA LOCALIZADA NA AV. MOGIANA, Nº 1.150.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/oficio_n_237_2023_autografos_031_e_032_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/oficio_n_237_2023_autografos_031_e_032_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 26/06/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/oficio_238_2023_enc_doc_sessao_de_26_06_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/oficio_238_2023_enc_doc_sessao_de_26_06_2023.pdf</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/oficio_239.2023_doleg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/oficio_239.2023_doleg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROCEDA REPARAÇÃO DOS FIOS DE ENERGIA DA QUADRA DO CONJUNTO WALDIR DIB MATTAR.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/oficio_240.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/oficio_240.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, MANUTENÇÃO OU TROCA DE LUMINÁRIAS DOS BRAÇOS DE ENERGIA DA FAZENDA ALIANÇA E DA RUA CAPITÃO JOÃO MACIEL, Nº 59.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/oficio_242.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/oficio_242.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA FEITA A REGULARIZAÇÃO FUNDIÁRIA RELATIVA AOS RANCHOS QUE SE LOCALIZAM À MARGEM DO RIO GRANDE E PEDE UMA REUNIÃO PARA TRATAR DO ASSUNTO.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>JÉSSICA DA SILVA FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/oficio_243.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/oficio_243.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREVIGARAPAVA, INFORMAÇÕES SOBRE ABONO DE PERMANÊNCIA DA SERVIDORA ANA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/oficio_244.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/oficio_244.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO, CÓPIAS LAS LEIS 1109 E 1110/2023, PROMULGADAS PELA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/oficio_245_2023_enc_doc_sessao_de_03_07_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/oficio_245_2023_enc_doc_sessao_de_03_07_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 03/07/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES REFERENTES AO CUMPRIMENTO DA LEI MUNICIPAL Nº 061/2018.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/oficio_255.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/oficio_255.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO MUNICIPAL DE VIGILÂNCIA SANITÁRIA, LIMPEZA NA ÁREA VERDE DO BAIRRO MORADA DO VERDE E LIMPEZA DA ÁREA MUNICIPAL EM FRENTE À RUA ZECA MARÇAL., Nº 668.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/oficio_258.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/oficio_258.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O SENHOR REINALDO CARRARA PELA INAUGURAÇÃO DA CONCESSIONÁRIA COLISEU VEÍCULOS.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/oficio_259.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/oficio_259.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CUMPRIMENTO DA LEI FEDERAL Nº 14.434/2022 QUE INSTITUI O PISO SALARIAL NACIONAL DO ENFERMEIRO, DO TÉCNICO DE ENFERMAGEM, DO AUXILIAR DE ENFERMAGEM E DA PARTEIRA.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/oficio_260.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/oficio_260.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLCITA AO EXECUTIVO, INFORMAÇÕES REFERENTES AO CRONOGRAMA DE EXECUÇÃO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/oficio_261.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/oficio_261.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, MELHORIAS EM ARBORIZAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/oficio_264_2023_enc_doc_sessao_de_10_07_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/oficio_264_2023_enc_doc_sessao_de_10_07_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 10/07/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRÂNSITO A INTERDIÇÃO DA AVENIDA FRANCISCO BATISTA DE SOUZA, NO DIA 12 DE AGOSTO DE 2023, PARA REALIZAÇÃO DO EVENTO "PROJETO MÃE TEREZA".</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/oficio_270.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/oficio_270.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DOS DIREITOS DA PESSOA COM DEFICIÊNCIA DO GOVERNO DE SÃO PAULO, SENHOR MARCOS DA COSTA, RECURSOS NO VALOR DE R$150.000,00 PARA INSTALAÇÃO DE RAMPAS DE ACESSO NA ÁREA CENTRAL E NOS PRÉDIOS PÚBLICOS DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/oficio_271.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/oficio_271.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO PRESIDENTE DO COMTUR, SENHOR LÉLIO DE OLIVEIRA, OS NOMES DOS VEREADORES ESCOLHIDOS PARA INTEGRAREM O CONSELHO.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/oficio_273.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/oficio_273.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>AGRADECE AO PREFEITO MUNICIPAL PELO RECAPEAMENTO REALIZADO FAZENDA ALIANÇA, A PEDIDO DA VEREADORA SUBSCRITORA.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/oficio__276.2023._comissoes_-_projeto_de_lei_19-2023_comtur_-_substitutivo_-_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/oficio__276.2023._comissoes_-_projeto_de_lei_19-2023_comtur_-_substitutivo_-_executivo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO INFORMAÇÕES SOBRE O PROJETO DE LEI Nº 19.2023.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/oficio__277.2023._comissoes_-_projeto_de_lei_22_e_23-2023_credito_-_santa_casa_-_sabesp_e_cpfl_-_e.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/oficio__277.2023._comissoes_-_projeto_de_lei_22_e_23-2023_credito_-_santa_casa_-_sabesp_e_cpfl_-_e.pdf</t>
   </si>
   <si>
     <t>OFÍCIO SOLICITANDO INFORMAÇÕES E ESCLARECIMENTOS SOBRE OS PROJETOS DE LEI ORDINÁRIA N.22 E 23.2023.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/oficio_278_2023_enc_doc_sessao_de_07_08_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/oficio_278_2023_enc_doc_sessao_de_07_08_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 07/08/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/oficio_280.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/oficio_280.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO MUNICIPAL DE VIGILÂNCIA SANITÁRIA, UMA AÇÃO DE COMBATE A CARRAPATOS E PULGAS NO CENTRO DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/oficio_285.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/oficio_285.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, PRORROGAÇÃO DO PRAZO DE VENCIMENTO DO IPTU.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/oficio_292.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/oficio_292.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO MUNICIPAL DE VIGILÂNCIA SANITÁRIA, BENFEITORIAS NA ÁREA DE PRESERVAÇÃO PERMANENTE, NO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/oficio_293_2023_enc_doc_sessao_de_16_08_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/oficio_293_2023_enc_doc_sessao_de_16_08_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 16/08/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_296.2023_dp_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_296.2023_dp_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A ASSOCIAÇÃO IGARAPAVENSE DE CICLISMO E ESPORTE DE AVENTURA - TRIBOS BIKE ADVENTURE DE IGARAPAVA - SP, PELA ORGANIZAÇÃO DA COPA REGIONAL DE MOUTAIN BIKE 2023.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_297.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_297.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O SENHOR MARCELO ORMENEZE, INTERVENTOR DA SANTA CASA DE MISERICÓRDIA DE IGARAPAVA, PELO TRABALHO À FRENTE DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/oficio_299_2023_enc_doc_sessao_de_21_08_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/oficio_299_2023_enc_doc_sessao_de_21_08_2023_1_.pdf</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_304.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_304.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA DE MEIOAMBIENTE, INFRAESTRUTURA E LOGÍSTICA DO ESTADO DE SÃO PAULO, A AQUISIÇÃO DE UM CAMINHÃO PIPA PARA O MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/oficio_310_2023_enc._doc._sessao_28.08.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/oficio_310_2023_enc._doc._sessao_28.08.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 28/08/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_315.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_315.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA QUE NOTIFIQUE O PROPRIETÁRIO DO IMÓVEL LOCALIZADO NA RUA FRANCISCO ANTÔNIO DOMENEGHI, NO BAIRRO SANTA RITA, PARA REALIZAR A LIMPEZA DO TERRENO.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/oficio_320.2023_encaminhando_doc._sessao_de_04.09.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/oficio_320.2023_encaminhando_doc._sessao_de_04.09.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 04/09/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_321.2023_do_leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_321.2023_do_leg.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA, QUE REALIZE LIMPEZA DO TERRENO LOCALIZADO ENTRE A EMEI PROFESSORA LUCY ELENA GOMES BORTOLETO E A COOPRIGA (COOPERATIVA DE RECICLAGEM DE IGARAPAVA).</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/oficio_322.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/oficio_322.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO AS INDICAÇÕES Nº 200, 201 E 203 À 210/2023; AUTÓGRAFOS Nº 042 À 044/2023, COM SUAS EMENDAS, REFERENTES AO PROJETOS DE LEI Nº 019, 022 E 023/2023, TODOS DO EXECUTIVO E REQUERIMENTOS Nº 111, 113 E 114/2023.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/oficio_325_2023_enc_doc_sessao_de_18_09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/oficio_325_2023_enc_doc_sessao_de_18_09_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 18/09/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/oficio_326.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/oficio_326.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O PRESIDENTE E DIRETORES DA METALÚRGICA RIO GRANDE PELO ANIVERSÁRIO DE 24 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/oficio_344.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/oficio_344.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O PRESIDENTE, E DIRETORES DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES DE IGARAPAVA PELA REALIZAÇÃO DA PRIMEIRA FIAGRO (FEIRA IGARAPAVA DO AGRONEGÓCIO).</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/oficio_345_2023_enc_doc_sessao_de_25_09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/oficio_345_2023_enc_doc_sessao_de_25_09_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 25/09/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/oficio_347.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/oficio_347.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA À PRESIDENTE DO CONSELHO DE EDUCAÇÃO, ANA PAULA LOPES ORLANDO, FORNEÇA À CÂMARA O CALENDÁRIO DE REUNIÃO DOCONSELHO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/oficio_349.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/oficio_349.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CONSULTOR DE NEGÓCIOS/ DIVISÃO DE RELACIONAMENTO COM CLIENTES DA CPFL PAULISTA - FRANCA - SP- QUE FORNEÇA INFORMAÇÕES.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/oficio_369_2023_enc_doc_sessao_de_02_10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/oficio_369_2023_enc_doc_sessao_de_02_10_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 02/10/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/oficio_370.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/oficio_370.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE TRANSPORTE QUE CONCEDA O DESLOCAMENTO DE JOVENS IGARAPAVENSES PARA A CIDADE DE FRANCA, PARA PARTICIPAÇÃO DO EVENTO HALLELL.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/oficio_371.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/oficio_371.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O SENHOR LUCIANO PERIM PELO RESULTADO DA ELEIÇÃO PARA MEMBRO DO CONSELHO TUTELAR, NO QUADRIÊNIO 2024/2027.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/oficio_372.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/oficio_372.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O SENHOR ABÍLIO ÂNGELO DA SILVA JUNIOR PELO RESULTADO NA ELEIÇÃO PARA MEMBRO DO CONSELHO TUTELAR, NO QUADRIÊNIO 2024/2027.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/oficio_373.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/oficio_373.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA LUCIMARA APARECIDA DE LACERDA SEGOBIA PELO RESULTADO NA ELEIÇÃO PARA MEMBRO DO CONSELHO TUTELAR, NO QUADRIÊNIO 2024/2027.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/oficio_374.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/oficio_374.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA GABRIELA LUSTOSA GOMES PELO RESULTADO NA ELEIÇÃO PARA MEMBRO DO CONSELHO TUTELAR, NO QUADRIÊNIO 2024/2027.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3275/oficio_375.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3275/oficio_375.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA ANA CRISTINA SILVA OLIVEIRA PELO RESULTADO NA ELEIÇÃO PARA MEMBRO DO CONSELHO TUTELAR, NO QUADRIÊNIO 2024/2027.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/oficio_380_2023_enc_doc_sessao_de_09_10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/oficio_380_2023_enc_doc_sessao_de_09_10_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 09/10/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/oficio_382_2023_enc_doc_sessao_de_16_10_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/oficio_382_2023_enc_doc_sessao_de_16_10_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 16/10/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_n_384_2023_enc_doc_sessao_de_23_10_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_n_384_2023_enc_doc_sessao_de_23_10_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 23/10/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/oficio_385.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/oficio_385.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA OS DENTISTAS DA REDE PÚBLICA MUNICIPAL DE IGARAPAVA PELO SEU DIA, COMEMORADO NO DIA 25/10.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/oficio_n._407.2023_-_enc._doc._da_sessao_ordinaria_de_30.10.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/oficio_n._407.2023_-_enc._doc._da_sessao_ordinaria_de_30.10.2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 30/10/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/oficio_409.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/oficio_409.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHA CÓPIA DO REQUERIMENTO Nº 141/2023 QUE EXP~E E PEDE INFORMAÇÕES SOBRE AS CONDIÇÕES PRECÁRIAS DE HIGIENIZAÇÃO E DE TRABALHO NA COZINHA PILOTO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/oficio_410.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/oficio_410.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA DA ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE IGARAPAVA, CÓPIA DO RELATÓRIO DE FISCALIZAÇÃO E/OU OUTROS DOCUMENTOS ELABORADOS/ REGISTRADOS.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/oficio_412.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/oficio_412.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA AS DIVISÕES DE TURISMO DE TURISMO E CULTURA DE IGARAPAVA PELO TRABALHO DE ORGANIZAÇÃO DO EVENTO RAP IN IGARAPAVA.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/oficio_418_2023_enc._doc._sessao_de_04.09.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/oficio_418_2023_enc._doc._sessao_de_04.09.2023.pdf</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/oficio_n_419.2023_-_suplementaccao_de_dotacao_orcamentaria_cmi.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/oficio_n_419.2023_-_suplementaccao_de_dotacao_orcamentaria_cmi.pdf</t>
   </si>
   <si>
     <t>Solicitação de encaminhamento de Projeto de Lei para abertura de crédito suplementar dotação existente no orçamento da Câmara Municipal de Igarapava.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/oficio_433_2023_enc_doc_sessao_de_13_11_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/oficio_433_2023_enc_doc_sessao_de_13_11_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 13/11/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/oficio_441.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/oficio_441.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A SENHORA GUEJANE EMÍLIA FLAUSINO, ORGANIZADORES, COLABORADORES E ALUNOS PELA REALIZAÇÃO DA FEIRA DO PROJETO JOVEM EMPREENDEDOR PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/oficio_442.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/oficio_442.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A DIRETORA DA EMEF JARDEL BIGUETTI DOMENEGHI, SENHORA ADIRCE STUQUE RUBIO, ORGANIZADORES, COLABORADORES E ALUNOS PELA REALIZAÇÃO DA FEIRA DO PROJETO JOVEM EMPREENDEDOR PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/oficio_443.2023_doleg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/oficio_443.2023_doleg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA A DIRETORA DA EMEF CEL. QUITO JUNQUEIRA, SENHORA SILVANA MACHADO RODRIGUES, ORGANIZADORES, COLABORADORES E ALUNOS PELA REALIZAÇÃO DA FEIRA DO PROJETO JOVEM EMPREENDEDOR PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/oficio_444.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/oficio_444.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>PARABENIZA O DIRETOR DA EMEF PROFESSOR DANTES, SENHOR ADEMIR MARCELINO PIMENTA, ORGANIZADORES, COLABORADORES E ALUNOS PELA REALIZAÇÃO DA FEIRA DO PROJETO JOVEM EMPREENDEDOR PRIMEIROS PASSOS.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/oficio_446.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/oficio_446.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA À DEPUTADA FEDERAL, SENHORA RENATA ABREU, A DOAÇÃO DE R$ 1000.000,00 PARA AQUISIÇÃO DE CADEIRAS DE RODAS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/oficio_447_2023_enc_doc_sessao_de_21_11_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/oficio_447_2023_enc_doc_sessao_de_21_11_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 21/11/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/oficio_449_2023_enc_doc_sessao_de_27_11_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/oficio_449_2023_enc_doc_sessao_de_27_11_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 27/11/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/oficio_450.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/oficio_450.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, ESCLARECIMENTOS ATINENTES A ABERTURA DE CRÉDITO ESPECIAL PARA  A INSTITUIÇÃO EURÍPEEDES BARSANULFO.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/oficio_451.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/oficio_451.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO ENCARREGADO DA DIVISÃO DE ESPORTES DO MUNICÍPIO, O EMPRÉSTIMO DO CAMPO DE FUTEBOL - IEC.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/oficio_458_2023_enc_doc_sessao_de_04_12_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/oficio_458_2023_enc_doc_sessao_de_04_12_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 04/12/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/oficio_460.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/oficio_460.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AGENDAMENTO PARA UM MUTIRÃO COM ATENDIMENTOS DO DEPARTAMENTOS DA SAÚDE E VIGILÂNCIA SANITÁRIA PARA OS MORADORES DA USINA JU8NQUEIRA.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/oficio_464.2023_do_leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/oficio_464.2023_do_leg.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE REALIZE A CONSTRUÇÃO DE GUIAS, CALÇADAS E CORTE ALTO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/oficio_465.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/oficio_465.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO O COMBATE CONTRA A PROLIFERAÇÃO DE ESCORPIÕES NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/oficio_468_2023_que_enc_doc_sessao_de_11_12_2023_1_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/oficio_468_2023_que_enc_doc_sessao_de_11_12_2023_1_.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 11/12/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/oficio_469.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/oficio_469.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DE DIVISÃO DE VIGILÂNCIA SANITÁRIA E CONTROLE DE VETORES, SENHOR VITOR ANTÔNIO SOUKEF GOBBI, A APLICAÇÃO DO "FUMACÊ" EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/oficio_470.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/oficio_470.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A APLICAÇÃO DO "FUMACÊ" EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_471.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_471.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CIRETRAN DE IGARAPAVA, QUE PROCEDA O LICENCIAMENTO DOS VEÍCULOS OFICIAIS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/oficio_473_2023_enc._doc._sessao_de_18_12_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/oficio_473_2023_enc._doc._sessao_de_18_12_2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ao Poder Executivo Municipal, proposição do Legislativo, da Sessão de 18/12/2023, para conhecimento e as as devidas providências.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/oficio_474.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/oficio_474.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>ENCAMINHAOU AO EXECUTIVO, AUTÓGRAFO 068/2023, QUE APROVOU O PROJETO DE LEI 040/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/oficio_477.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/oficio_477.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE PROCEDA A LIMPEZA DO PASTO EM FRENTE À RUA ÂNGELO ANTÔNIO DE CAMPOS, NO BAIRRO JOSÉ PIMENTEL.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/oficio_478.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/oficio_478.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, A REFORMA E MANUTENÇÃO DAS CANALETAS DE CAPTAÇÃO DE ÁGUAS PLUVIAIS, NAS RUAS DO BAIRRO WALDIR DIB QUE INTERLIGAM A AVENIDA MOGIANA.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/oficio_481.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/oficio_481.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR DE TRÂNSITO, SENHOR PAULO CÉSAR DE MORAIS, A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO "PARE" NA RUA PACÍFICO PINHEIRO, CRUZAMNETO COM A RUA ANDRÈ RIBEIRO DE MENDONÇA.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/oficio_482.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/oficio_482.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, MELHORIAS NA RUA AMAZONAS.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/oficio_483.2023_do_leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/oficio_483.2023_do_leg..pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, O RECAPEAMENTO DA RUA JOSÉ TEIXEIRA, DEFRONTE AO HOTEL ÂNGELO PALACE.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>OFRES</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1207/of._012.2022._exec._resp._ao_req._143.2022._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1207/of._012.2022._exec._resp._ao_req._143.2022._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESP. AO REQUERIMENTO 143/2022 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1208/of._013.2022._exec._resp._ao_req._145.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1208/of._013.2022._exec._resp._ao_req._145.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 145/2022 DA VEREADORA DRA EDINAMAR.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>Chefe do Executivo - EXEC</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/of._025.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/of._025.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO DEP. MUNICIPAL DE SAÚDE AO REQUERIMENTO 028/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1209/of._050.2022._exec._resp._ao_req._146.2022._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1209/of._050.2022._exec._resp._ao_req._146.2022._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. 050/2023 DO EXECUTIVO EM RESP. AO REQUERIMENTO 146/2022 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1210/of._055.2023._exec._resp._ao_req._141.2022._carlos_roberto_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1210/of._055.2023._exec._resp._ao_req._141.2022._carlos_roberto_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. 055/2023 DO EXECUTIVO EM RESP. AO REQUERIMENTO 141/2022 DOS VEREADORES CARLOS ROBERTO, GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/of._057.2023._exec._resp._ao_req._118.2022._carlos_roberto_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/of._057.2023._exec._resp._ao_req._118.2022._carlos_roberto_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>OF. 057/2023 DO EXECUTIVO EM RESP. AO REQUERIMENTO 118/2022 DOS VEREADORES CARLOS ROBERTO, GILMAR E CARLA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/of._102.2023._exec._resp._ao_req._002.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/of._102.2023._exec._resp._ao_req._002.2023._carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 002/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1279/of._114.2023._exec._resp._ao_req._005.2023._leandro_e_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1279/of._114.2023._exec._resp._ao_req._005.2023._leandro_e_claudio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 005/2023 DOS VEREADORES LEANDRO E CLAUDIO REIS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1280/of._115.2023._exec._resp._ao_req._003.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1280/of._115.2023._exec._resp._ao_req._003.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO EXECUTIVO AO REQUERIMENTO 003/2023 DA VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1286/of._133.2023._exec._resp._ao_req._008.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1286/of._133.2023._exec._resp._ao_req._008.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 008/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1287/of._141.2023._exec._resp._ao_req._006.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1287/of._141.2023._exec._resp._ao_req._006.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 006/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/of._143.2023._exec._resp._ao_req._013.2023._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/of._143.2023._exec._resp._ao_req._013.2023._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 013/2023 DOS VEREADORES CARLOS ROBERTO E GILMAR.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1345/of._145.2023._exec_rsp._ao_of._047.2023._leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1345/of._145.2023._exec_rsp._ao_of._047.2023._leg.pdf</t>
   </si>
   <si>
     <t>OF. 145/2023 DO EXECUTIVO EM RESPOSTA AO OF. 047/2023 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1359/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1359/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 014/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1360/of._165.2023._exec._resp._ao_req._007.2023._carla_dra._edinamar_rinaldo_carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1360/of._165.2023._exec._resp._ao_req._007.2023._carla_dra._edinamar_rinaldo_carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 007/2023 DOS EDIS CARLA, CARLOS ROBERTO, GILMAR, DRA. EDINAMAR E RINALDO.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/of._166.2023._exec._resp._ao_req._020_e_021.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/of._166.2023._exec._resp._ao_req._020_e_021.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AOS REQUERIMENTOS 020E 021/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1363/of._167.2023._exec._resp._ao_req._019.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1363/of._167.2023._exec._resp._ao_req._019.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 019/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1362/of._168.2023._exec._resp._ao_req._011.2023._carla_dra._edinamar_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1362/of._168.2023._exec._resp._ao_req._011.2023._carla_dra._edinamar_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 011/2023 DOS EDIS CARLA, CARLOS ROBERTO, GILMAR, DRA. EDINAMAR E RINALDO.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1361/of._169.2023._exec._resp._ao_req._010.2023._carla_dra._edinamar_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1361/of._169.2023._exec._resp._ao_req._010.2023._carla_dra._edinamar_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 010/2023 DOS EDIS CARLA, DRA. EDINAMAR E RINALDO.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/of._170.2023._exec._resp._ao_req._015.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/of._170.2023._exec._resp._ao_req._015.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 015/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1368/of._172.2023._exec._resp._ao_req._016.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1368/of._172.2023._exec._resp._ao_req._016.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 016/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1367/of._173.2023._exec._resp._ao_req._017.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1367/of._173.2023._exec._resp._ao_req._017.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 017/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/of._177.2023._exec._resp._ao_req._018.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/of._177.2023._exec._resp._ao_req._018.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM RESPOSTA AO REQUERIMENTO 018/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/of._187.2023._exec._resp._ao_req._001.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/of._187.2023._exec._resp._ao_req._001.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 001/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/of._194.2023._exec._resp._ao_req._118.2022._carlos_gilmar_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/of._194.2023._exec._resp._ao_req._118.2022._carlos_gilmar_e_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA COMPLEMENTAR DO REQUERIMENTO 118/2022 DOS EDIS CARLA, GILMAR E CARLOS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/of._195.2023._exec._resp._ao_req._024.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/of._195.2023._exec._resp._ao_req._024.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 024/2023. CARLA.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/of._197.2023._exec._resp._ao_req._022.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/of._197.2023._exec._resp._ao_req._022.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 022/2023. RINALDO.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/of._198.2023._exec._resp._ao_req._025.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/of._198.2023._exec._resp._ao_req._025.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 025/2023. DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/of._199.2023._exec._resp._ao_req._112.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/of._199.2023._exec._resp._ao_req._112.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 012/2023. CARLA.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/of._205.2023._exec._resp._ao_req._027.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/of._205.2023._exec._resp._ao_req._027.2023._claudio.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 027/2023 DO VEREADOR CLAUDIO.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/of._213.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/of._213.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 028/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/of._214.2023._exec._resp._ao_req._029.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/of._214.2023._exec._resp._ao_req._029.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 029/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/of._216.2023._exec._resp._ao_req._032.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/of._216.2023._exec._resp._ao_req._032.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 032/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/of._217.2023._exec._resp._ao_req._023.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/of._217.2023._exec._resp._ao_req._023.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 023/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/of._223.2023._exec._resp._ao_req._031.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/of._223.2023._exec._resp._ao_req._031.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 031/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/of._227.2023._exec._resp._ao_requerimento_037.2023._rinaldo_carla_carlos_dra._edinamar_gilmar_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/of._227.2023._exec._resp._ao_requerimento_037.2023._rinaldo_carla_carlos_dra._edinamar_gilmar_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 037/2023 DE AUTORIA DOS VEREADORES: RINALDO, CARLOS ROBERTO, DRA. EDINAMAR, CARLA, FREDERICK E GILMAR.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/of._233.2023._resp._ao_req._033.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/of._233.2023._resp._ao_req._033.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 033/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/of._234.2023._resp._ao_req._030.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/of._234.2023._resp._ao_req._030.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 030/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/of._248.2023._resp._ao_requerimento_036.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/of._248.2023._resp._ao_requerimento_036.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 036/2023 DA CARLA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1491/of._260.2023._resp._ao_requerimento_040.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1491/of._260.2023._resp._ao_requerimento_040.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 040/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1492/of._263.2023._resp._ao_requerimento_039.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1492/of._263.2023._resp._ao_requerimento_039.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO0 039/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1493/of._264.2023._resp._ao_requerimento_035.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1493/of._264.2023._resp._ao_requerimento_035.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 035/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1525/of._280.2023._exec._resp._ao_requerimento_045.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1525/of._280.2023._exec._resp._ao_requerimento_045.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 045/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1526/of._281.2023._exec._resp._ao_requerimento_046.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1526/of._281.2023._exec._resp._ao_requerimento_046.2023._carlos.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 046/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1538/of._283.2023._exec._resp._ao_requerimento_048.2023._dra._edinamar_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1538/of._283.2023._exec._resp._ao_requerimento_048.2023._dra._edinamar_.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 048/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1527/of._285.2023._exec._resp._ao_requerimento_044.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1527/of._285.2023._exec._resp._ao_requerimento_044.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 044/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/of._288.2023._exec._resp._ao_requerimento_038.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/of._288.2023._exec._resp._ao_requerimento_038.2023._gelio.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 038 DO VEREADOR GÉLIO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/of._290.2023._exec._resp._ao_requerimento_041.2023._gilmar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/of._290.2023._exec._resp._ao_requerimento_041.2023._gilmar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 041/2023 DOS VEREADORES GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/of._292.2023._exec._resp._ao_requerimento_042.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/of._292.2023._exec._resp._ao_requerimento_042.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 042/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/of._299.2023._exec._resp._ao_requerimento_050.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/of._299.2023._exec._resp._ao_requerimento_050.2023.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 050/2023 DOS VEREADORES, CARLOS, CARLA, DRA. EDINAMAR, FREDERICK, GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/of._303.2023._exec._resp._ao_requerimento_043.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/of._303.2023._exec._resp._ao_requerimento_043.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 043.2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/of._309.2023._exec._resp._ao_requerimento_057.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/of._309.2023._exec._resp._ao_requerimento_057.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 057/2023 DO VEREADORA RINALDO.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/of._312.2023._exec._resp._ao_req._047.2023._carla_carlos_dra._edinamar_gilmar_rinaldo_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/of._312.2023._exec._resp._ao_req._047.2023._carla_carlos_dra._edinamar_gilmar_rinaldo_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 047/2023 DE AUTORIA DOS VEREADORES CARLA, RINALDO, FREDERICK, GILMAR, CARLOS E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/of._313.2023._exec._resp._ao_req._052.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/of._313.2023._exec._resp._ao_req._052.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 052/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/of._317.2023._exec._resp._ao_req._051.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/of._317.2023._exec._resp._ao_req._051.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 051/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/of._320.2023._exec._resp._ao_requerimento_061.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/of._320.2023._exec._resp._ao_requerimento_061.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 061/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/of._322.2023._exec._resp._ao_requerimento_049.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/of._322.2023._exec._resp._ao_requerimento_049.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 049/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/of._326.2023._exec._resp._ao_requerimento_058.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/of._326.2023._exec._resp._ao_requerimento_058.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 058/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/of._328.2023._exec._resp._ao_requerimento_060.2023._frederick_carlos_carla_gilmar_dra._edinamar_rinaldo_e_claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/of._328.2023._exec._resp._ao_requerimento_060.2023._frederick_carlos_carla_gilmar_dra._edinamar_rinaldo_e_claudio.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 060/2023 DO VEREADORES FREDERICK, CARLOS, RINALDO, CARLA, DRA. EDINAMAR, GILMAR E CLAUDIO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/of._329.2023._exec._resp._ao_requerimento_056.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/of._329.2023._exec._resp._ao_requerimento_056.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 056/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/of._330.2023._exec._resp._ao_requerimento_055.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/of._330.2023._exec._resp._ao_requerimento_055.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 055/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/of._334.2023._exec._docs._proj._de_lei_014.2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/of._334.2023._exec._docs._proj._de_lei_014.2023._exec.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO QUE ENCAMINHOU RESPOSTA AO OF. 170/2023 DA CÂMARA COM MATÉRIAS RELACIONADAS AO PROJ. DE LEI 014/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1624/of._339.2023._exec._resp._ao_requerimento_059.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1624/of._339.2023._exec._resp._ao_requerimento_059.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 059/2023. RINALDO.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1639/of._411.2023._exec._resp._ao_requerimento_054.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1639/of._411.2023._exec._resp._ao_requerimento_054.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 054/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1640/of._412.2023._exec._resp._ao_requerimento_053.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1640/of._412.2023._exec._resp._ao_requerimento_053.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 053/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1670/of._427.2023._exec._solicitacao_de_prazo_p._resposta_do_requerimento_064.2023._gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1670/of._427.2023._exec._solicitacao_de_prazo_p._resposta_do_requerimento_064.2023._gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 064/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1657/of._428.2023._exec._resp._ao_requerimento_065.2023_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1657/of._428.2023._exec._resp._ao_requerimento_065.2023_carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 065/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1661/of._438.2023._exec._resp._ao_requerimento_067.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1661/of._438.2023._exec._resp._ao_requerimento_067.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 067/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1656/of._515.2023._exec._resp._ao_requerimento_066.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1656/of._515.2023._exec._resp._ao_requerimento_066.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO MUNICIPAL EM RESPOSTA AO REQUERIMENTO 066/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/of._519.2023._exc._resp._ao_requerimento_062.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/of._519.2023._exc._resp._ao_requerimento_062.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 062/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1655/of._520.2023._exec._resp._ao_requerimento_063.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1655/of._520.2023._exec._resp._ao_requerimento_063.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 063/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/of._524.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_069.2023._frederick_rinaldo_carla_carlos_roberto._dra._edinamar_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/of._524.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_069.2023._frederick_rinaldo_carla_carlos_roberto._dra._edinamar_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM PEDIDO DE PRAZO PARA RESPOSTA DO REQUERIMENTO 069/2023 DOS VEREADORES CARLOS ROBERTO, RINALDO, DRA. EDINAMAR, FERDERICK E GILMAR.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/of._531.2023._exec._resp._ao_requerimento_070.2023._carla_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/of._531.2023._exec._resp._ao_requerimento_070.2023._carla_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 070/2023 DOS EDIS CARLA E RINALDO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/of._532.2023._exec._resp._ao_requerimento_068.2023._gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/of._532.2023._exec._resp._ao_requerimento_068.2023._gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 068/2023 DOS VEREADORES GILMAR E RINALDO</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/of._540.2023._exec._resp._ao_requerimento_064.2023._gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/of._540.2023._exec._resp._ao_requerimento_064.2023._gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. REPOSTA AO REQUERIMENTO 064/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_071.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_071.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA DO REQUERIMENTO 071/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_072.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_072.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA DO REQUERIMENTO 072/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/of._553.2023._exec._resp._ao_requerimento_074.3034._carlos_roberto_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/of._553.2023._exec._resp._ao_requerimento_074.3034._carlos_roberto_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 074/2023 DOS VEREADORES CARLOS ROBERTO E GILMAR FERNANDES.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/of._554.2023._exec._resp._ao_requerimento_073.3034._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/of._554.2023._exec._resp._ao_requerimento_073.3034._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 073/2023 DOS VEREADORES GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/of._558.2023._exec._resp._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/of._558.2023._exec._resp._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 069/2023 DOS VEREADORES, CARLOS, DRA. EDINAMAR, RINALDO, FREDERICK, GILMAR E CARLA.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/of._570.2023._exec._resp._ao_requerimento_072.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/of._570.2023._exec._resp._ao_requerimento_072.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 072/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1743/of._571.2023._exec._resp._ao_requerimento_071.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1743/of._571.2023._exec._resp._ao_requerimento_071.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 071/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/of._590.2023_resp._ao_req._82.2023_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/of._590.2023_resp._ao_req._82.2023_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 82.2023, DE AUTORIA DA NOBRE EDIL DRA. EDINAMAR AP. ISETE DA COSTA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/of._594.2023_resp._ao_req._84.2023_rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/of._594.2023_resp._ao_req._84.2023_rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DE REQUERIMENTO 84.2023, DE AUTORIA DOS NOBRES EDIS RINALDO GROU GOBBI, E CARLA ADRIANA MENDONÇA.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/of._600.2023_executivo_solic._prazo_de_req._77_e_78.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/of._600.2023_executivo_solic._prazo_de_req._77_e_78.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRAZO DOS REQUERIMENTOS 077 E 078/2023, DE AUTORIA DO NOBRE EDIL FREDERICK REQUI MENDONÇA.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRAZO DO REQUERIMENTO 79.2023 DE AUTORIA DO NOBRE EDIL CARLOS ROBERTO R. LIMA.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/of._603.2023_executivo_solic._prazo_de_req._81.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/of._603.2023_executivo_solic._prazo_de_req._81.2023.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRAZO DO REQUERIMENTO 81.2023, DE AUTORIA DO NOBRE EDIL RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/of._605.2023_resp._ao_req._76.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/of._605.2023_resp._ao_req._76.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA DO REQUERIMENTO 76.2023, DE AUTORIA DO NOBRE EDIL RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/of._611.2023_resp._ao_req._83.2023_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/of._611.2023_resp._ao_req._83.2023_frederick.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 83.2023, DE AUTORIA DO NOBRE EDIL FREDERICK REQUI MENDONÇA.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/of._614.2023_resp._ao_req._85.2023_dra._ednamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/of._614.2023_resp._ao_req._85.2023_dra._ednamar.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 85.2023, DE AUTORIA DA NOBRE EDIL DRA. EDNAMAR APARECIDA ISETE COSTA.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/of._616.2023_resp._ao_req._75.2023_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/of._616.2023_resp._ao_req._75.2023_rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 75.2023, DE AUTORIA DO NOBRE EDIL RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/of._617.2023_resp._ao_req._86.2023_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/of._617.2023_resp._ao_req._86.2023_frederick.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 86.2023 DE AUTORIA DO NOBRE EDIL FREDERICK REQUI MENDONÇA.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/of._619.2023_resp._ao_req._80.2023_rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/of._619.2023_resp._ao_req._80.2023_rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 80.2023, DE AUTORIA DO NOBRE EDIL RINALDO GROU GOBBI.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/of._558.2023._exec._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/of._558.2023._exec._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 69.2023 DE AUTORIA DOS VEREADORES NANAUN GILMAR, RINALDO, CARLA, DRA EDINAMARA E FREDERICK.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/of._635.2023._resposta_ao_req._79.2023._nanau..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/of._635.2023._resposta_ao_req._79.2023._nanau..pdf</t>
   </si>
   <si>
     <t>RESPOSTAS RELATIVAS AO REQUERIMENTO 79/2023, DO NOBRE EDIL CARLOS ROBERTO RODRIGUES LIMA.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/of._641.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_091.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/of._641.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_091.2023.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA DO REQUERIMENTO 91/2023 DOS VEREADORES CARLOS ROBERTO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/of._642.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_088.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/of._642.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_088.2023.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA DO REQUERIMENTO 088/2023 DOS VEREADORES CARLOS ROBERTO E GILMAR.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/of._643.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_090.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/of._643.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_090.2023.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA DO REQUERIMENTO 090/2023 DOS VEREADORES CARLOS ROBERTO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/of._644.2023._exec._resp._ao_requerimento_087.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/of._644.2023._exec._resp._ao_requerimento_087.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 087/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/of._645.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_077_e_078.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/of._645.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_077_e_078.2023.pdf</t>
   </si>
   <si>
     <t>OF.  DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AOS REQUERIMENTOS 077 E 078/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/of._654.2023._exec._resp._ao_req._099.2023_de_autoria_dos_gilmar_e_carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/of._654.2023._exec._resp._ao_req._099.2023_de_autoria_dos_gilmar_e_carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 099/2023 DOS VEREADORES GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/of._655.2023._exec._resp._ao_req._081.2023_de_autoria_do_edil_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/of._655.2023._exec._resp._ao_req._081.2023_de_autoria_do_edil_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. EM RESPOSTA AO REQUERIMENTO 081/2023 DO EDIL RINALDO.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/of._657.2023._exec._resp._ao_req._098.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/of._657.2023._exec._resp._ao_req._098.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 098/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/of._658.2023._exec._resp._ao_req._092.2023._camara_municipal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/of._658.2023._exec._resp._ao_req._092.2023._camara_municipal.pdf</t>
   </si>
   <si>
     <t>OF. EM RESP. AO REQUERIMENTO 092/2023 DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/of._662.2023._exec._solicitacao_de_prazo_p._resp._ao_req._100.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/of._662.2023._exec._solicitacao_de_prazo_p._resp._ao_req._100.2023._carlos.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 100/2023 DO VEREADOR CARLOS ROBERTO</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/of._663.2023._exec._resp._ao_req._091.2023._carlos_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/of._663.2023._exec._resp._ao_req._091.2023._carlos_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 091/2023 DO VEREADORES CARLOS ROBERTO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/of._664.2023._exec._resp._ao_req._090.2023._carlos_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/of._664.2023._exec._resp._ao_req._090.2023._carlos_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 090/2023 DOS VEREADORES CARLOS ROBERTO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/of._665.2023._exec._resp._ao_req._093.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/of._665.2023._exec._resp._ao_req._093.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 093/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/of._666.2023._exec._solicitacao_de_prazo_p._resp._ao_req._094.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/of._666.2023._exec._solicitacao_de_prazo_p._resp._ao_req._094.2023._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 094/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/of._667.2023._exec._resp._ao_req._089.2023._gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/of._667.2023._exec._resp._ao_req._089.2023._gelio.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 089/2023 DO VEREADOR GÉLIO.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/of._669.2023._exec._solicitacao_de_prazo_p._resp._ao_req._095.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/of._669.2023._exec._solicitacao_de_prazo_p._resp._ao_req._095.2023._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 095/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/of._670.2023._exec._solicitacao_de_prazo_p._resp._ao_req._096.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/of._670.2023._exec._solicitacao_de_prazo_p._resp._ao_req._096.2023._carla.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 096/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/of._671.2023._exec._solicitacao_de_prazo_p._resp._ao_req._097.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/of._671.2023._exec._solicitacao_de_prazo_p._resp._ao_req._097.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 097/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/of._resp._ao_requerimento_102.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/of._resp._ao_requerimento_102.2023.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 102/2023 DOS VEREADORES FREDERICK, RINALDO, CARLA, DRA. EDINAMAR, GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/of._674.2023._exec._solicitacao_de_prazo_p._resp._ao_req._088.2023._carlos_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/of._674.2023._exec._solicitacao_de_prazo_p._resp._ao_req._088.2023._carlos_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 088/2023 DOS VEREADORES GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/of._691.2023._exec._solicitacao_de_prazo_p._resp._ao_req._101.2023._claudio_germano_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/of._691.2023._exec._solicitacao_de_prazo_p._resp._ao_req._101.2023._claudio_germano_e_gelio.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 101/2023 DOS VEREADORES CLAUDIO, GERMANO E GÉLIO.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/of._693.2023._exec._solicitacao_de_prazo_p._resp._ao_req._104.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/of._693.2023._exec._solicitacao_de_prazo_p._resp._ao_req._104.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 104/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/of._694.2023._exec._resp._ao_req._103.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/of._694.2023._exec._resp._ao_req._103.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 103/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/of._695.2023._exec._solicitacao_de_prazo_p._resp._ao_req._105.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/of._695.2023._exec._solicitacao_de_prazo_p._resp._ao_req._105.2023._carlos.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 105/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/of._703.2023._exec._resp._ao_requerimento_094.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/of._703.2023._exec._resp._ao_requerimento_094.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM RESPOSTA AO REQUERIMENTO 094/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/of._705.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_077.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/of._705.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_077.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 077/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/of._706.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_078.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/of._706.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_078.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 078/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/of._707.2023._exec._resp._ao_requerimento_105.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/of._707.2023._exec._resp._ao_requerimento_105.2023._carlos.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA AO REQUERIMENTO 105/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/of._708.2023._exec._resp._ao_requerimento_098.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/of._708.2023._exec._resp._ao_requerimento_098.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA AO REQUERIMENTO 098/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/of._709.2023._exec._resp._ao_requerimento_101.2023._claudio_germano_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/of._709.2023._exec._resp._ao_requerimento_101.2023._claudio_germano_e_gelio.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA AO REQUERIMENTO 101/2023 DOS VEREADORES CLAUDIO, GERMANO E GÉLIO.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/of._712.2023._exec._resp._aos_requerimentos_095_e_096.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/of._712.2023._exec._resp._aos_requerimentos_095_e_096.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM RESPOSTA AOS REQUERIMENTOS 095 E 096/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/of._713.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_112.2023._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/of._713.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_112.2023._vereadores.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 112/2023 DOS VEREADORES DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/of._714.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_109.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/of._714.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_109.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 109/2023 DOS VEREADORES GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/of._715.2023._exec._pedido_de_prazo_p._resp._ao_requerimento_108.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/of._715.2023._exec._pedido_de_prazo_p._resp._ao_requerimento_108.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 108/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/of._716.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_107.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/of._716.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_107.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 107/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/of._717.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_110.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/of._717.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_110.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 110/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/of._719.2023._exec._resp._ao_requerimento_097.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/of._719.2023._exec._resp._ao_requerimento_097.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 097/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/of._721.2023._exec._resp._ao_requerimento_100.2023._carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/of._721.2023._exec._resp._ao_requerimento_100.2023._carlos.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA AO REQUERIMENTO 100/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/of._734.2023._exec._resp._ao_req._111.2023_rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/of._734.2023._exec._resp._ao_req._111.2023_rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 111/2023 DOS VEREADORES RINALDO E CARLA.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/of._735.2023._exec._resp._ao_req._101.2023_claudio_germano_e_gelio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/of._735.2023._exec._resp._ao_req._101.2023_claudio_germano_e_gelio.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 101/2023 DOS VEREADORES CLAUDIO, GERMANO E GÉLIO.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/of._736.2023._exec._resp._ao_req._114.2023_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/of._736.2023._exec._resp._ao_req._114.2023_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 114/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/of._738.2023._exec._resp._ao_req._103.2023_frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/of._738.2023._exec._resp._ao_req._103.2023_frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 103/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/of._739.2023._exec._resp._ao_req._105.2023_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/of._739.2023._exec._resp._ao_req._105.2023_carlos.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 105/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/of._740.2023._exec._resp._ao_req._113.2023_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/of._740.2023._exec._resp._ao_req._113.2023_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 113/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/of._741.2023._exec._solicitacao_prazo_p._resp._ao_req._104.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/of._741.2023._exec._solicitacao_prazo_p._resp._ao_req._104.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 104/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/of._747.2023._exec._resp._ao_req._109.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/of._747.2023._exec._resp._ao_req._109.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 109/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/of._748.2023._exec._solicitacao_de_prazo_p._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/of._748.2023._exec._solicitacao_de_prazo_p._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 107/2023 DOS VEREADORES GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/of._749.2023._exec._solicitacao_de_prazo_p._resp._ao_req._117.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/of._749.2023._exec._solicitacao_de_prazo_p._resp._ao_req._117.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 117/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/of._750.2023._exec._solicitacao_de_prazo_p._resp._ao_req._116.2023._rinaldo_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/of._750.2023._exec._solicitacao_de_prazo_p._resp._ao_req._116.2023._rinaldo_e_carlos.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 116/2023 DOS EDIS RINALDO E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/of._751.2023._exec._solicitacao_de_prazo_p._resp._ao_req._118.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/of._751.2023._exec._solicitacao_de_prazo_p._resp._ao_req._118.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 118/2023 RINALDO.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/of._752.2023._exec._solicitacao_de_prazo_p._resp._ao_req._115.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/of._752.2023._exec._solicitacao_de_prazo_p._resp._ao_req._115.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 115/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/of._842.2023._exec._solicitacao_de_prazo_p._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/of._842.2023._exec._solicitacao_de_prazo_p._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 108/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/of._845.2023._exec._resp._ao_req._112.2023._vereadores.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/of._845.2023._exec._resp._ao_req._112.2023._vereadores.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 112/2023 DA CÂMARA MUNICIPAL DE IGARAPAVA.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/of._846.2023._exec._resp._ao_req._097.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/of._846.2023._exec._resp._ao_req._097.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 097/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/of._847.2023._exec._resp._ao_req._116.2023._rinaldo_e_carlos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/of._847.2023._exec._resp._ao_req._116.2023._rinaldo_e_carlos.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 116/2023 DOS VEREADORES RINALDO E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/of._853.2023._exec._resp._ao_req._110.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/of._853.2023._exec._resp._ao_req._110.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA DO EXECUTIVO AO REQUERIMENTO 110/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/of._854.2023._exec._solicita_praso_p._resp._ao_req._122.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/of._854.2023._exec._solicita_praso_p._resp._ao_req._122.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 122/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/of._860.2023._exec._resp._ao_req._119.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/of._860.2023._exec._resp._ao_req._119.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 119/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/of._864.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/of._864.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 117/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/of._865.2023._exec._resp._ao_req._120.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/of._865.2023._exec._resp._ao_req._120.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 120/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/of._867.2023._exec._solicita_prazo_p._resp._de_req._104.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/of._867.2023._exec._solicita_prazo_p._resp._de_req._104.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO P/ RESPOSTA AO REQUERIMENTO 104/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/of._868.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/of._868.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA DO REQUERIMENTO 117/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/of._870.2023._exec._solicita_prazo_p._resp._de_req._122.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/of._870.2023._exec._solicita_prazo_p._resp._de_req._122.2023._carla.pdf</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/of._873.2023._exec._resp._ao_req._118.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/of._873.2023._exec._resp._ao_req._118.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 118/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/of._874.2023._exec._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/of._874.2023._exec._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 107/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/of._875.2023._exec._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/of._875.2023._exec._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 108/2023 DOS VEREADORES RINALDO E GILMAR.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/of._876.2023._exec._resp._ao_req._115.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/of._876.2023._exec._resp._ao_req._115.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 115/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/of._885.2023_do_exec._resp._do_req._127.2023_do_vereador_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/of._885.2023_do_exec._resp._do_req._127.2023_do_vereador_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 127/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/of._886.2023_do_exec._resp._do_req._104.2023_do_vereador_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/of._886.2023_do_exec._resp._do_req._104.2023_do_vereador_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 104/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/of._887.2023_do_exec._resp._do_req._129.2023_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/of._887.2023_do_exec._resp._do_req._129.2023_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 129/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/of._888.2023_do_exec._resp._do_req._128.2023_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/of._888.2023_do_exec._resp._do_req._128.2023_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 128/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/of._889.2023_do_exec._resp._do_req._117.2023_do_vereador_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/of._889.2023_do_exec._resp._do_req._117.2023_do_vereador_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 117/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/of._892.2023_do_exec._resp._do_req._124.2023_do_vereador_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/of._892.2023_do_exec._resp._do_req._124.2023_do_vereador_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 124/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/of._896.2023_do_exec._solicita_prazo_p._resp._do_req._126.2023_da_vereadora_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/of._896.2023_do_exec._solicita_prazo_p._resp._do_req._126.2023_da_vereadora_carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITA PRAZO PARA RESPOSTA DO REQUERIMENTO 126/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/of._897.2023_do_exec._resp._do_req._132.2023_do_vereador_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/of._897.2023_do_exec._resp._do_req._132.2023_do_vereador_rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 132/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/of._912.2023._exec._resp._ao_req._133.2023_do_ver._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/of._912.2023._exec._resp._ao_req._133.2023_do_ver._rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 133/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/of._914.2023._exec._resp._ao_req._131.2023_do_ver._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/of._914.2023._exec._resp._ao_req._131.2023_do_ver._rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM RESPOSTA AO REQUERIMENTO 131/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/of._915.2023._exec._resp._ao_req._122.2023_da_ver._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/of._915.2023._exec._resp._ao_req._122.2023_da_ver._carla..pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM RESPOSTA AO REQUERIMENTO 122/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/of._917.2023._exec._solita_prazo_p._resp._ao_req._130.2023_do_ver._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/of._917.2023._exec._solita_prazo_p._resp._ao_req._130.2023_do_ver._rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM SOLICITAÇÃO DE PRAZO P/ RESPOSTA AO REQUERIMENTO 130/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/of._919.2023._exec._solita_prazo_p._resp._ao_req._131.2023_do_ver._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/of._919.2023._exec._solita_prazo_p._resp._ao_req._131.2023_do_ver._rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM SOLICITAÇÃO DE PRAZO P/ RESPOSTA AO REQUERIMENTO 131/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/of._927.2023._exec._solita_prazo_p._resp._ao_req._134.2023_da_ver._carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/of._927.2023._exec._solita_prazo_p._resp._ao_req._134.2023_da_ver._carla..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESP. AO REQUERIMENTO 134/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/of._928.2023._exec._solita_prazo_p._resp._ao_req._136.2023_do_ver._rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/of._928.2023._exec._solita_prazo_p._resp._ao_req._136.2023_do_ver._rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESP. AO REQUERIMENTO 136/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/of._933.2023._exec._resp._ao_req._126.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/of._933.2023._exec._resp._ao_req._126.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. EM RESP. AO REQUERIMENTO 126/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/of._934.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/of._934.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM SOLICITAÇÃO DE PRAZO PARA RESP. AO REQUERIMENTO 138/2023. RINALDO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/of._935.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/of._935.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM SOLICITAÇÃO DE PRAZO PARA RESP. AO REQUERIMENTO 135/2023. RINALDO.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/of._936.2023._exec._solicita_prazo_p._resp._ao_req._139.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/of._936.2023._exec._solicita_prazo_p._resp._ao_req._139.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. DO EXEC. COM SOLICITAÇÃO DE PRAZO PARA RESP. AO REQUERIMENTO 139/2023. CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/of._944.2023._exec._solicita_prazo_p._resp._ao_requerimento_077.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/of._944.2023._exec._solicita_prazo_p._resp._ao_requerimento_077.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 077/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/of._945.2023._exec._solicita_prazo_p._resp._ao_requerimento_078.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/of._945.2023._exec._solicita_prazo_p._resp._ao_requerimento_078.2023._frederick.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 078/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/of._948.2023._exec._solicita_prazo_p._resp._ao_requerimento_137.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/of._948.2023._exec._solicita_prazo_p._resp._ao_requerimento_137.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 137/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/of._950.2023._exec._resp._ao_requerimento_130.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/of._950.2023._exec._resp._ao_requerimento_130.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO REQUERIMENTO 130/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/of._952.2023._exec._solicita_prazo_p._resp._ao_requerimento_141.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/of._952.2023._exec._solicita_prazo_p._resp._ao_requerimento_141.2023._carla.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 141/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/of._953.2023._exec._solicita_prazo_p._resp._ao_requerimento_140.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/of._953.2023._exec._solicita_prazo_p._resp._ao_requerimento_140.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 140/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/of._954.2023._exec._solicita_prazo_p._resp._ao_requerimento_136.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/of._954.2023._exec._solicita_prazo_p._resp._ao_requerimento_136.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 136/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/of._958.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/of._958.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 135/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/of._959.2023._exec._resp._ao_req._139.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/of._959.2023._exec._resp._ao_req._139.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 139/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/of._961.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/of._961.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 138/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/of._963.2023._exec._solicita_prazo_p._resp._ao_req._123.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/of._963.2023._exec._solicita_prazo_p._resp._ao_req._123.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 123/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/of._964.2023._exec._solicita_prazo_p._resp._ao_req._125.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/of._964.2023._exec._solicita_prazo_p._resp._ao_req._125.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 125/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/of._973.2023._exec._solicita_prazo_p._resp._ao_req._142.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/of._973.2023._exec._solicita_prazo_p._resp._ao_req._142.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 142/2023 DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/of._974.2023._exec._solicita_prazo_p._resp._ao_req._145.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/of._974.2023._exec._solicita_prazo_p._resp._ao_req._145.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 145/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/of._975.2023._exec._solicita_prazo_p._resp._ao_req._143.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/of._975.2023._exec._solicita_prazo_p._resp._ao_req._143.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 143/2023 DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/of._976.2023._exec._solicita_prazo_p._resp._ao_req._144.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/of._976.2023._exec._solicita_prazo_p._resp._ao_req._144.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO PRAZO PARA RESPOSTA AO REQUERIMENTO 144/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/of._977.2023._exec._resp._ao_req._138.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/of._977.2023._exec._resp._ao_req._138.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 138/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/of._982.2023._exec._resp._ao_req._142.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/of._982.2023._exec._resp._ao_req._142.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 142/2023 DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/of._990.2023._exec._resp._ao_req._150.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/of._990.2023._exec._resp._ao_req._150.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 150/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/of._995.2023._exec._resp._ao_req._141.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/of._995.2023._exec._resp._ao_req._141.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 141/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/of._996.2023._solicita_prazo_p._exec._resp._ao_req._140.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/of._996.2023._solicita_prazo_p._exec._resp._ao_req._140.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 140/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/of._997.2023._exec._resp._ao_req._136.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/of._997.2023._exec._resp._ao_req._136.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESPOSTA AO REQUERIMENTO 136/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/of._1001.2023._exec._resp._ao_req._123.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/of._1001.2023._exec._resp._ao_req._123.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 123/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/of._1004.2023._exec._resp._ao_req._125.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/of._1004.2023._exec._resp._ao_req._125.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 125/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/of._1005.2023._exec._solicita_prazo_p._resp._ao_req._149.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/of._1005.2023._exec._solicita_prazo_p._resp._ao_req._149.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESP. AO REQUERIMENTO 149/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/of._1006.2023._exec._solicita_prazo_p._resp._ao_req._148.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/of._1006.2023._exec._solicita_prazo_p._resp._ao_req._148.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. SOLICITANDO PRAZO PARA RESP. AO REQUERIMENTO 148/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/of._1009.2023._exec._resp._ao_req._147.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/of._1009.2023._exec._resp._ao_req._147.2023._frederick.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 147/2023 DO VEREADOR FREDERICK.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/of._1013.2023._exec._resp._ao_req._148.2023._frederick_carlos_roberto_rinaldo_carla_dra._edinamar_claudio_leandro_e_germano_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/of._1013.2023._exec._resp._ao_req._148.2023._frederick_carlos_roberto_rinaldo_carla_dra._edinamar_claudio_leandro_e_germano_.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 148/2023 DOS VEREADORES FREDERICK, RINALDO, CARLA, DRA. EDINAMAR, GILMAR, LEANDRO CLAUDIO, CARLOS ROBERTO E GERMANO.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/of._1018.2023._exec._resp._ao_req._143.2023._gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/of._1018.2023._exec._resp._ao_req._143.2023._gilmar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 143/2023 DO VEREADOR GILMAR.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/of._1019.2023._exec._resp._ao_req._144.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/of._1019.2023._exec._resp._ao_req._144.2023._carla.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 144/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/of._1021.2023._exec._resp._ao_req._149.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/of._1021.2023._exec._resp._ao_req._149.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 149/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/of._1023.2023._exec._resp._ao_req._145.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/of._1023.2023._exec._resp._ao_req._145.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 145/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/of._1024.2023._exec._resp._ao_req._146.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/of._1024.2023._exec._resp._ao_req._146.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 146/2023 DO VEREADOR CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/of._1025.2023._exec._resp._ao_req._154.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/of._1025.2023._exec._resp._ao_req._154.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 154/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/of._1042.2023._resp._ao_req._159.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/of._1042.2023._resp._ao_req._159.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 159/2023 DA VEREADORA DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/of._1044.2023._exec._solicitacao_de_prazo_p._resp._ao_req._140.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/of._1044.2023._exec._solicitacao_de_prazo_p._resp._ao_req._140.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO SOLICITA PRAZO PARA RESPOSTA AO REQUERIMENTO 140/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>ANTPR</t>
   </si>
   <si>
     <t>Anteprojeto</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1202/anteprojeto_de_lei_001.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1202/anteprojeto_de_lei_001.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>CRIA INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1296/anteprojeto_de_lei_002.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1296/anteprojeto_de_lei_002.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>PROIBE A OFERTA DE EMBUTIDOS NA COMPOSIÇÃO DA MERENDA DE ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1261/anteprojeto_de_lei_003.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1261/anteprojeto_de_lei_003.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE GERIATRIA PARA ATENDIMENTO DE IDOSOS NO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1307/anteprojeto_de_lei_005.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1307/anteprojeto_de_lei_005.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONVÊNIO DE PARCERIA ENTRE A PREFEITURA DE IGARAPAVA E A ESCOLA PARA SURDOS DULCE DE OLIVEIRA, SEDIADA NA RUA ESPIR NICOLAU BICHUETE, 230, BAIRRO SÃO BENEDITO, UBERABA-MG.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1298/anteprojeto_de_lei_006.2023._rinaldo_.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1298/anteprojeto_de_lei_006.2023._rinaldo_.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT E § 2º DA LEI Nº. 771, DE 17 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1318/anteprojeto_de_lei_007.2023._rinaldo_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1318/anteprojeto_de_lei_007.2023._rinaldo_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA CIDADE LIMPA NO MUNICÍPIO DE IGARAPAVA/SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1366/anteprojeto_de_lei_008.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1366/anteprojeto_de_lei_008.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INCLUI EDUCADORES FÍSICOS NOS POSTOS DE SAÚDE DA FAMÍLIA DO MUNICÍPIO DE IGARAPAVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/anteprojeto_de_lei_009.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/anteprojeto_de_lei_009.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO DO MUNICIPIO DE IGARAPAVA-SP DISPONIBILIZAR E VIABILIZAR O ATENDIMENTO DOMICILIAR PARA COLÉTA DE EXAMES MÉDICOS A PESSOAS IDÓSAS E COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/anteprojeto_de_lei_010.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/anteprojeto_de_lei_010.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS VALORES DO VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE IGARAPAVA-SP QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>GILMAR FERNANDES, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/anteprojeto_de_lei_011.2023._gilmar_frederick_carla_dra._edinamar_carlos_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/anteprojeto_de_lei_011.2023._gilmar_frederick_carla_dra._edinamar_carlos_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 783, DE 17 DE ABRIL DE 2018.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/anteprojeto_de_lei_012.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/anteprojeto_de_lei_012.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO AO PLANTIO E MANUTENÇÃO DE ÁRVORES, MEDIANTE DESCONTO NO IPTU (IMPOSTO PREDIAL TERRITORIAL URBANO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/anteprojeto_de_lei_013.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/anteprojeto_de_lei_013.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICENTE RECANTO DE AMOR, CARIDADE E ESPERANÇA, (ABRACE), COM SEDE EM IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/anteprojeto_de_lei_014.2023._rinaldo_e_carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/anteprojeto_de_lei_014.2023._rinaldo_e_carla.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI A INSTALAÇÃO DE DETECTORES DE METAIS EM ESTABELECIMENTOS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1514/anteprojeto_de_lei_015.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1514/anteprojeto_de_lei_015.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO À CONTRATAÇÃO DE ARTISTAS E CANTORES LOCAIS PARA APRESENTAÇÕES E FESTAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1485/anteprojeto_de_lei_016.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1485/anteprojeto_de_lei_016.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 2º DA LEI DO MUNICÍPIO DE IGARAPAVA-SP Nº 835, DE 19 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1523/anteprojeto_de_lei_017.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1523/anteprojeto_de_lei_017.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA À ASSOCIAÇÃO DOS AMIGOS ARETESÃO DE IGARAPAVA-SP E REGIÃO, COM SEDE EM IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/anteprojeto_de_lei_018.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/anteprojeto_de_lei_018.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO AOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "HABITAÇÃO DIGNA PARA TODOS", NO MUNICIPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/anteprojeto_de_lei_020.2023._carlos_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/anteprojeto_de_lei_020.2023._carlos_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DA UTILIZAÇÃO DE CRACHA DE IDENTIFICAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1644/anteprojeto_de_lei_021.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1644/anteprojeto_de_lei_021.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 177/2028 NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/anteprojeto_de_lei_022.2023._carla.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/anteprojeto_de_lei_022.2023._carla.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE TODO IDOSO QUE RESIDE SOZINHO, TER ACOMPANHANTE (AUXILIAR DE ENFERMAGEM), NAS CONSULTAS E EXAMES, NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/anteprojeto_de_lei_023.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/anteprojeto_de_lei_023.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A IMPLANTAR O PROGRAMA "PARCEIRO DA SAÚDE DO IDOSO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/anteprojeto_de_lei_024.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/anteprojeto_de_lei_024.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI COMPLEMENTAR Nº 055/2018.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/anteprojeto_de_lei_025.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/anteprojeto_de_lei_025.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE POLÍTICAS PÚBLICAS NO AUXÍLIO DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA - TEA, SEUS FAMILIARES OU RESPONSÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/anteprojeto_de_lei_026.2023._carlos_roberto.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/anteprojeto_de_lei_026.2023._carlos_roberto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECLASSIFICAÇÃO DA REFERÊNCIA SALARIAL DO CARGO EFETIVO DE AUXILIAR DE ENFERMAGEM ALTERANDO A LEI COMPLEMENTAR Nº 003/2008 E ALTERAÇÕES POSTERIORES, ESPECIFICAMENTE SEU ANEXO IV.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/anteprojeto_de_lei_n._28.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/anteprojeto_de_lei_n._28.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMMA DE ALIMENTAÇÃO ESPECIAL PARA CRIANÇAS NAS UNIDADES ESCOLARES PÚBLICAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/anteprojeto_029.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/anteprojeto_029.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROTOCOLO DE CONTROLE DE POPULAÇÃO ANIMAL (PCPA) DE ANIMAIS SEM TUTOR RECONHECIDO (ASTC), NO ÂMBÍTO DO MUNICÍPIO DE IGARAPAVA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/anteprojeto_de_lei_030.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/anteprojeto_de_lei_030.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS CULTURAIS DO MUNICÍPIO DE IGARAPAVA-SP, O DIA MUNICIPAL DO KUNG FU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/anteprojeto_de_lei_031.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/anteprojeto_de_lei_031.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMITAÇÃO DO NÚMERO DE ALUNOS NAS SALAS DE AULA DO ENSINO PÚBLICO DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/anteprojeto_de_lei_032.2023._claudio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/anteprojeto_de_lei_032.2023._claudio.pdf</t>
   </si>
   <si>
     <t>INSTITUI PERSONALIDADE NEGRA DE IGARAPAVA - PRÊMIO TIA ODETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/anteprojeto_de_lei_033.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/anteprojeto_de_lei_033.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "IPTU SOCIAL" E AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER A ISENÇÃO DO IMPOSTO PREDIAL E TERITORIAL URBANO (IPTU) PARA PESSOAS DE BAIXA RENDA CADASTRADAS NO CADASTRO ÚNICO DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/anteprojeto_de_lei_034.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/anteprojeto_de_lei_034.2023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CARTEIRA DE IDENTIFICAÇÃO DA PESSOAS COM FIBROMIALGIA (CIPFIBRO) NO AMBÍTO DO MUNICÍPIO DE IGARAPAVA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/anteprojeto_de_lei_035.2023._carlos_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/anteprojeto_de_lei_035.2023._carlos_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE À ENDEMIAS (ACE) O INTENTIVO FINANCEIRO ADICIONAL - IFA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/anteprojeto_de_lei_036.2023._marcio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/anteprojeto_de_lei_036.2023._marcio.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "MORADIA DIGNA" NO MUNICÍPIO DE IGARAPAVA - SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>ATCOM</t>
   </si>
   <si>
     <t>Ata das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/ata_reuniao_extraordinaria_comissao_de_justica_e_redacao_06.02.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/ata_reuniao_extraordinaria_comissao_de_justica_e_redacao_06.02.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1242/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1242/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 13/02/2023.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1243/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1243/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO DE 13/02/2023.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1258/ata_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1258/ata_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária das Comissões de Justiça e Redação e Finanças e Orçamento de 23/02/2023.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1281/ata_da_reuniao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1281/ata_da_reuniao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 27/02/2023.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de__06.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de__06.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 06.03.2023.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1344/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1344/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 13/03/2023.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1347/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1347/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 13/03/2023.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/ata_reuniao_ordinaria_das_comissoes_de_20.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/ata_reuniao_ordinaria_das_comissoes_de_20.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DA COMISSÃO DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 20/03/2023.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1386/ata_da_reuniao_extraordinaria_das_comissoes_de_20.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1386/ata_da_reuniao_extraordinaria_das_comissoes_de_20.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 20.03.2023.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/ata_da_reuniao_ordinaria_das_comissoes_de_27.03.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/ata_da_reuniao_ordinaria_das_comissoes_de_27.03.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 27/03/2023.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE 03/04/2023.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/ata_reuniao_ordinaria_das_comissoes_de_10.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/ata_reuniao_ordinaria_das_comissoes_de_10.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 10/04/2023.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1484/ata_da_reuniao_ordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1484/ata_da_reuniao_ordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 17/04/2023.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1486/ata_da_reuniao_extraordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1486/ata_da_reuniao_extraordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 17/04/2023.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1506/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1506/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 24/04/2023.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1508/ata_da_reuniao_extraordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1508/ata_da_reuniao_extraordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 24/04/2023.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1556/ata_da_reuniao_ordinaria_da_reuniao_conjunta_das_comissoes_de_08.05.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1556/ata_da_reuniao_ordinaria_da_reuniao_conjunta_das_comissoes_de_08.05.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE 08/05/2023.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/ata_da_reuniao_das_comissoes_de_15.05.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/ata_da_reuniao_das_comissoes_de_15.05.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO, FINANÇAS E ORÇAMENTO E EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/ata_da_reuniao_ordinaria_das_comissoes_dia_23_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/ata_da_reuniao_ordinaria_das_comissoes_dia_23_05_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE 23/05/2023.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_29_05_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_29_05_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 29/05/2023.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1635/ata_da_reuniao_ordinaria_das_comissoes_do_dia_05.06.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1635/ata_da_reuniao_ordinaria_das_comissoes_do_dia_05.06.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DE 05/06/2023.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1650/ata_das_comissoes_de_12.06.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1650/ata_das_comissoes_de_12.06.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1663/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_de_fin._e_orcamento_de_19.06.2023_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1663/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_de_fin._e_orcamento_de_19.06.2023_1.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 19/06/2023.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_e_23.06.2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_e_23.06.2023..pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 23/06/2023.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_26_06_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_26_06_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DE 26/06/2023.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/ata_da_reuniao_ordinaria_das_comissoes_do_dia_03_07_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/ata_da_reuniao_ordinaria_das_comissoes_do_dia_03_07_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 03/07/2023.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_da_reuniao_ordinaria_das_comissoes_de_07.08.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_da_reuniao_ordinaria_das_comissoes_de_07.08.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DO DIA 07.08.2023.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/atas_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_de_finan._e_orc._16.08.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/atas_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_de_finan._e_orc._16.08.2023.pdf</t>
   </si>
   <si>
     <t>ATAS DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DO DIA 16.08.2023.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_21.08_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_21.08_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 21/08/2023.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_financas_e_orcamento_de_28.08.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_financas_e_orcamento_de_28.08.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS ORÇAMENTO DE 28/08/2023.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_04.09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_04.09_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 04/09/2023.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.09.2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.09.2023..pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 11/09/2023.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_18.09_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_18.09_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINARIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_25.09.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_25.09.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 25/09/2023.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ata_-_reuniao_ordinaria_-_comissoes_de_justica_e_redacao_e_de_financas_e_orcamento_-_dia_02.10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ata_-_reuniao_ordinaria_-_comissoes_de_justica_e_redacao_e_de_financas_e_orcamento_-_dia_02.10_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO CONJUNTA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 02/10/2023.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_02.10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_02.10_2023.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Extraordinária das Comissões de Justiça e Redação e Finanças e Orçamento de 02/10/2023.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 09.10.2023.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 09.10.2023.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_16.10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_16.10_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 16/10/2023.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_-_dia_23.10_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_-_dia_23.10_2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 23/10/2023.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_finanacas_e_orcamento_de_30.10.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_finanacas_e_orcamento_de_30.10.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 30/10/2023.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.11.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 06/11/2023.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf</t>
   </si>
   <si>
     <t>ATAS DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 13/11/2023.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 13/11/2023.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacaso_e_financas_e_orcamento_de_21.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacaso_e_financas_e_orcamento_de_21.11.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 21/11/2023.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf</t>
   </si>
   <si>
     <t>Ata da Reunião Ordinária das Comissões de Justiça e Redação e Finanças e Orçamento de 27.11.2023</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 27/11/2023.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 04/12/2023.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 11/12/2023.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO ORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E DE FINANÇAS E ORÇAMENTO DE 18/12/2023.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO EXTRAORDINÁRIA DAS COMISSÕES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO DE 18/12/2023.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>APÓS O PRESIDENTE ENCAMINHOU O PROJETO DE LEI COMPLEMENTAR 001/2023, O PROJETO DE LEI 001/2023 EXECUTIVO E O PROJETO DE LEI 002/2023, TODOS DO EXECUTIVO ÀS COMISSÕES.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>NESTE MOMENTO O PRESIDENTE ENCAMINHOU OS PROJETOS DE DECRETO LEGISLATIVO 001 E 002/2023 E OS PROJETOS DE LEI 001, 002 E 003/2023 DO LEGISLATIVO ÀS COMISSÕES, E DEVIDO À URGÊNCIA DO PROJETO DE RESOLUÇÃO PRIVATIVA 001/2023, SUSPENDEU A SESSÃO POR 15 MINUTOS PARA QUE A COMISSÃO DE JUSTIÇA E REDAÇÃO PUDESSE ANALISÁ-LO E EMITIR SEU PARECER. _x000D_
 _x000D_
 APÓS ELE REINICIOU A SESSÃO E SOLICITOU AO PRIMEIRO SECRETÁRIO QUE DESSE ANDAMENTO NA LEITURA DOS DEMAIS EXPEDIENTES.</t>
   </si>
   <si>
@@ -11767,870 +11767,870 @@
   <si>
     <t>NESTE MOMENTO A EDIL DRA. EDINAMAR SOLICITOU A DISPENSA DA PUBLICAÇÃO DA REDAÇÃO FINAL DOS PROJETOS DE LEI COMPLEMENTAR 008 E 012/2023 E DO PROJETO DE LEI 053/2023 DO EXECUTIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 009, 010, 011, 012, 013 E 014/2023 E DOS PROJETOS DE RESOLUÇÃO PRIVATIVA 006, 007 E 008/2023,  NOS TERMOS DO ARTIGO 185 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>NESTE MOMENTO A EDIL DRA. EDINAMAR REQUEREU QUE: “DIANTE DA IMPORTÂNCIA DAS MATÉRIAS E COM BASE NO ARTIGO 154, PARÁGRAFO SEGUNDO DO REGIMENTO INTERNO, FOSSE DISPENSADO O INTERSTÍCIO PARA QUE O PROJETO DE LEI COMPLEMENTAR 013/2023 EXECUTIVO, FOSSE COLOCADO NA ORDEM DO DIA DA PRESENTE SESSÃO EM 1º DISCUSSÃO E 1º VOTAÇÃO, E PARA QUE O PROJETO DE LEI 051/2023 DO EXECUTIVO, O PROJETO DE LEI 021/2023 DO LEGISLATIVO E OS PROJETOS DE DECRETO LEGISLATIVO 015 E 016/2023, FOSSEM COLOCADOS NA ORDEM DO DIA DA PRESENTE SESSÃO EM DISCUSSÃO E VOTAÇÃO ÚNICA.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>NESTE MOMENTO A EDIL DRA. EDINAMAR REQUEREU A DISPENSA DA PUBLICAÇÃO DA REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 015/2023, DOS PROJETOS DE LEI 040 E 051/2023 DO EXECUTIVO, DO PROJETO DE LEI 021/2023 DO LEGISLATIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 015 E 016/2023 E DA PROPOSTA DE EMENDA À LEI ORGÂNICA 002/2023, NOS TERMOS DO ARTIGO 185 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>OFEXE</t>
   </si>
   <si>
     <t>Ofício do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/of._055.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/of._055.2023._exec..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO SOLICITANDO AO DEP. ANDRÉ DO PRADO A SUBSTITUIÇÃO DA DEMANDA NO SISTEMA SEM PAPEL Nº. 018249.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/of._063.2023._exec._dep._municipal_de_educacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/of._063.2023._exec._dep._municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>OF. DO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/of._076.2023._exec._convite.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/of._076.2023._exec._convite.pdf</t>
   </si>
   <si>
     <t>Convite Eventos em Comemoração ao Aniversário de Igarapava.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_157.2023_do_exec._informacoes_req._12.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_157.2023_do_exec._informacoes_req._12.2023.pdf</t>
   </si>
   <si>
     <t>Solicita informações do Legislativo a respeito do Requerimento 12/2023.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/of._195.2023._exec._resp._ao_req._004.2023._frederick__claudio_carla_e_dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/of._195.2023._exec._resp._ao_req._004.2023._frederick__claudio_carla_e_dra._edinamar.pdf</t>
   </si>
   <si>
     <t>OF. RESP. AO REQUERIMENTO 004/2023. FREDERICK, CARLA, CLAUDIO E DRA. EDINAMAR.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/of._200.2023._sms.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/of._200.2023._sms.pdf</t>
   </si>
   <si>
     <t>OF. DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1482/of._233.2023._secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1482/of._233.2023._secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>OF. 233/2023 DO EXEC. SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1494/of._242.2023._secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1494/of._242.2023._secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>OF. DA SECRETARIA MUNICIPAL DE SAÚDE - 4º TERMO ADITIVO AO CONVÊNIO 008/2020.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1651/of._325.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_59.2023_do_vereador_rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1651/of._325.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_59.2023_do_vereador_rinaldo..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1652/of._334.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_62.2023_do_vereador_carlos_roberto..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1652/of._334.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_62.2023_do_vereador_carlos_roberto..pdf</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1653/of._337.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_63.2023_da_vereadora_carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1653/of._337.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_63.2023_da_vereadora_carla..pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/of._357.2023._exec._convite_copa_do_comercio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/of._357.2023._exec._convite_copa_do_comercio.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA ABERTURA DA COPA DO COMÉRCIO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1641/of._380.2023._secretaria_municipal_de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1641/of._380.2023._secretaria_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>OF. SECRETARIA MUNICIPAL DE SAÚDE - CONVÊNIO</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf</t>
   </si>
   <si>
     <t>OF. DEPARTAMENTO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/of._557.2023._exec._sms._termo_de_convenio_executivo_e_santa_casa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/of._557.2023._exec._sms._termo_de_convenio_executivo_e_santa_casa.pdf</t>
   </si>
   <si>
     <t>OF. SECRETARIA MUNICIPAL DE SAÚDE TERMO DE CONVÊNIO</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/of._580.2023._exec._dep._mun._de_educacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/of._580.2023._exec._dep._mun._de_educacao.pdf</t>
   </si>
   <si>
     <t>OF. DO DEP. MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/of._592.2023._exec._dep._municipal_de_educacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/of._592.2023._exec._dep._municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>OF. DO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO EM RESPOSTA AO OF. 411/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/of._611.2023._exec._dep._mun._de_educacao.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/of._611.2023._exec._dep._mun._de_educacao.pdf</t>
   </si>
   <si>
     <t>OF. 611/2023 DO DEP. MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/oficio_n_618-2023_-_projeto_de_lei_27.2023_do_executivo_1.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/oficio_n_618-2023_-_projeto_de_lei_27.2023_do_executivo_1.pdf</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/of._641.2023._secret._mun._de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/of._641.2023._secret._mun._de_saude.pdf</t>
   </si>
   <si>
     <t>OF. DEPARTAMENTO MUNICIPAL DE SAÚDE. ADITAMENTO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/of._644.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_089.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/of._644.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_089.2023.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO COM SOLICITAÇÃO DE PRAZO PARA RESPOSTA AO REQUERIMENTO 089/2023 DO VEREADOR GÉLIO.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/of._713.2023._exec._resp._ao_requerimento_088.2023._carlos_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/of._713.2023._exec._resp._ao_requerimento_088.2023._carlos_e_gilmar.pdf</t>
   </si>
   <si>
     <t>OF. COM RESPOSTA AO REQUERIMENTO 108/2023 DOS VEREADORES GILMAR E CARLOS ROBERTO.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/of._s.n_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/of._s.n_do_executivo..pdf</t>
   </si>
   <si>
     <t>OF. S/N EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/of._908.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/of._908.2023._exec..pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO MUNICIPAL CONVITE PARA REUNIÃO COM MEMBROS DO PREVIGARAPAVA, SINDICATO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/of._994.2023._exec._resp._ao_of._450.2023._leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/of._994.2023._exec._resp._ao_of._450.2023._leg.pdf</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO OF. 450/2023 DO LEG.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/6o_aditivo_de_termo_de_convenio_03.21_plano_de_trabalho_18_piso_enfermagem.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/6o_aditivo_de_termo_de_convenio_03.21_plano_de_trabalho_18_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>6º ADITIVO AO TERMO DE CONVÊNIO 003/2021 - SMS</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>3º ADITIVO AO TERMO DE CONVÊNIO 003/2023.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/oficio_n.1001.2023_executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/oficio_n.1001.2023_executivo.pdf</t>
   </si>
   <si>
     <t>Retirada de Projeto de Lei Complementar n.011/2023, do Executivo Municipal.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/of._1019.2023._exec._resp._ao_req._152.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/of._1019.2023._exec._resp._ao_req._152.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>OF. RESP. DO EXECUTIVO AO REQUERIMENTO 152/2023 DO VEREADOR RINALDO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/oficio_1051.2023_-_devolucao_de_duoecimos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/oficio_1051.2023_-_devolucao_de_duoecimos.pdf</t>
   </si>
   <si>
     <t>Restituição do saldo decorrente dos recursos destinados ao Poder Legislativo na forma de duodécimos para pagamento da folha salarial dos servidores públicos municipais</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>DOCDI</t>
   </si>
   <si>
     <t>Documentos Diversos</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/3_o_aditivo_termo_de_ciencia_e_plano_de_trabalho_003.2023._prefeitura-santa_casa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/3_o_aditivo_termo_de_ciencia_e_plano_de_trabalho_003.2023._prefeitura-santa_casa.pdf</t>
   </si>
   <si>
     <t>3º TERMO ADITIVO, TERMO DE CIÊNCIA E PLANO DE TRABALHO PREFEITURA - SANTA CASA.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1299/of._003.2023._sind._func._publicos_municipais.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1299/of._003.2023._sind._func._publicos_municipais.pdf</t>
   </si>
   <si>
     <t>OF. 003/2023 DO SINDICATO DOS FUNCIONÁRIOS PÚBLICOS DO MUN. DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1314/of._053.23._sintaema.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1314/of._053.23._sintaema.pdf</t>
   </si>
   <si>
     <t>OF. SINTAEMA - SINDICATO DOS TRABALHADORES EM ÁGUA, ESGOTO E MEIO AMBIENTE DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1315/edital_audiencia_publica.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1315/edital_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>EDITAL CONVITE DE AUDÊNCIA PÚBLICA DO PROJETO DE LEI 003/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1346/of._001.2023._servico_de_urgencia_e_emergencia_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1346/of._001.2023._servico_de_urgencia_e_emergencia_de_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. 001.2023. SERVIÇO DE URGÊNCIA E EMERGÊNCIA DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1348/convite_tiro_de_guerra.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1348/convite_tiro_de_guerra.pdf</t>
   </si>
   <si>
     <t>CONVITE TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/convite_santa_casa_de_misericordia_de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/convite_santa_casa_de_misericordia_de_igarapava.pdf</t>
   </si>
   <si>
     <t>CONVITE SANTA CASA DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/convite_p._audiencia_publica.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/convite_p._audiencia_publica.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA AUDIENCIA PÚBLICA DE LINHA DE TRANSMISSÃO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/of._044.2023_-_1._pj_-_mnva_sismp_62.07220000125.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/of._044.2023_-_1._pj_-_mnva_sismp_62.07220000125.2023.pdf</t>
   </si>
   <si>
     <t>OF. 044/2023 1º PJ MNVA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/of._paa_raps_regional_de_franca_002.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/of._paa_raps_regional_de_franca_002.2023.pdf</t>
   </si>
   <si>
     <t>OF. PAA RAPS REGIONAL DE FRANCA Nº 002/2023</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/of._005.2023._sabesp.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/of._005.2023._sabesp.pdf</t>
   </si>
   <si>
     <t>OF. DA SABESP EM RESPOSTA AO OF. 103/2023 DOS VEREADORES CARLA, CARLOS, DRA. EDINAMAR, GILMAR E RINALDO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1507/of._005.2023._sabesp.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1507/of._005.2023._sabesp.pdf</t>
   </si>
   <si>
     <t>OF. 005/2023 SABESP.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1518/of._011.2023._previgarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1518/of._011.2023._previgarapava.pdf</t>
   </si>
   <si>
     <t>OF. DO PREVIGARAPAVA - SOLICITAÇÃO DE APOIO E INTERVENÇÃO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1642/voto_de_pesar_pelo_falecimento_da_mae_da_vereadora_carla..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1642/voto_de_pesar_pelo_falecimento_da_mae_da_vereadora_carla..pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DA MÃE DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1677/of._s.n._santa_casa._resp._ao_of._172.2023_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1677/of._s.n._santa_casa._resp._ao_of._172.2023_do_legislativo.pdf</t>
   </si>
   <si>
     <t>OF. DA SANTA CASA EM RESPOSTA AO OF. 172/2023 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/convite_13_conferencia_municipal_de_assistencia_social.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/convite_13_conferencia_municipal_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>CONVITE 13º CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>Luan</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/of._renuncia_luan_soares_da_silva.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/of._renuncia_luan_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>OF. RENUNCIA DO VEREADOR LUAN SOARES DA SILVA.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/of._043.2023._diretora_emef_cap._chico_ribeiro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/of._043.2023._diretora_emef_cap._chico_ribeiro.pdf</t>
   </si>
   <si>
     <t>OF. DA DIRETORA DA EMEF CAP. CHICO RIBEIRO.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>PROCESSO TC-00021906.989.20-7.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/tc-00002659.989.18-0.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/tc-00002659.989.18-0.pdf</t>
   </si>
   <si>
     <t>PROCESSO TC-00002659.989.18-0.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/of._062.2023._oab.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/of._062.2023._oab.pdf</t>
   </si>
   <si>
     <t>OF. DA OAB EM RESP. AO OF. 409/2023 DA VEREADORA CARLA.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/of._sabesp._111.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/of._sabesp._111.2023.pdf</t>
   </si>
   <si>
     <t>OF. SABESP</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/of._208.2023._santa_casa.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/of._208.2023._santa_casa.pdf</t>
   </si>
   <si>
     <t>OF. 208/2023 DA SANTA CASA EM RESP. AO OF. 297/2023. LEG.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/tc-00005543.989.17-2.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/tc-00005543.989.17-2.pdf</t>
   </si>
   <si>
     <t>PROCESSO TC-00005543.989.17-2.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/tc-16354.989.19_-_tc_-16787.989.19_-_tc_-16789.989.19_-_tc_-24219.989.19_-_tc_-_27186.989.20_-__tc_-27193.989.20.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/tc-16354.989.19_-_tc_-16787.989.19_-_tc_-16789.989.19_-_tc_-24219.989.19_-_tc_-_27186.989.20_-__tc_-27193.989.20.pdf</t>
   </si>
   <si>
     <t>PROCESSOS TC-16354.989.19 - TC -16787.989.19 - TC -16789.989.19 - TC -24219.989.19 - TC - 27186.989.20 -  TC -27193.989.20.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/of._635.2023._dep._mun._de_saude.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/of._635.2023._dep._mun._de_saude.pdf</t>
   </si>
   <si>
     <t>OF. DO DEP. MUNICIPAL DE SAÚDE DE IGARAPAVA - ADITIVOS DE CONVÊNIO</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/of._875.2023._mp_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/of._875.2023._mp_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. DO MP PJ IGARAPAVA-SP</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/convite_camara_isntituto_lici.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/convite_camara_isntituto_lici.pdf</t>
   </si>
   <si>
     <t>CONVITE DO DEP. DE DESENVOLVIMENTO ECONÔMICO E INSTITUTO LICI.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/of._do_forum_das_endidades_p._a_camara_municipal.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/of._do_forum_das_endidades_p._a_camara_municipal.pdf</t>
   </si>
   <si>
     <t>OF. DO FORUM DAS ENTIDADES P/ A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/2o_aditivo_piso_enfermagem_saude_mental_e_plano_de_trabalho_-_outubro_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/2o_aditivo_piso_enfermagem_saude_mental_e_plano_de_trabalho_-_outubro_2023.pdf</t>
   </si>
   <si>
     <t>2º ADITIVO AO TERMO DE CONVÊNIO ESTABELECIDO PELA LEI MUNICIPAL 1105/2023.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/5o_termo_aditivo_convenio_e_plano_de_trabalho_-_piso_de_outubro_23.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/5o_termo_aditivo_convenio_e_plano_de_trabalho_-_piso_de_outubro_23.pdf</t>
   </si>
   <si>
     <t>5º ADITIVO AO TERMO DE CONVÊNIO ESTABELECIDO ENTRE A SANTA CASA E A PREFEITURA MUNICIPAL PELA LEI 944/2021.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3538/of._992.2023._pedido_de_apuracao_de_fatos.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3538/of._992.2023._pedido_de_apuracao_de_fatos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE APURAÇÃO DE FATOS INFORMADO PELO CHEFE DA DIVISÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/tc-000019467.989.19-0.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/tc-000019467.989.19-0.pdf</t>
   </si>
   <si>
     <t>PROCESSO TC-000019467.989.19-0.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/tc-000011167.989.23-5.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/tc-000011167.989.23-5.pdf</t>
   </si>
   <si>
     <t>PROCESSO TC-000011167.989.23-5.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>OFESP</t>
   </si>
   <si>
     <t>Ofício Especial</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/of._055.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/of._055.2023._exec..pdf</t>
   </si>
   <si>
     <t>OF. 55.2023 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf</t>
   </si>
   <si>
     <t>OFICIO DO DEPARTAMENTO MUNICIPAL DE SAUDE.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/of._sindicato_func._publicos_mun._de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/of._sindicato_func._publicos_mun._de_igarapava.pdf</t>
   </si>
   <si>
     <t>OF. ESPECIAL SINDICATO FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, EDINAMAR APARECIDA ISETE DA COSTA, GILMAR FERNANDES, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1200/proj._de_lei_001.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1200/proj._de_lei_001.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DOS EDIS FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, DRA. EDINAMAR AP. ISETE DA COSTA, CARLOS ROBERTO RODRIGUES LIME, GILMAR FERNANDES E RINALDO GROU GOBBI QUE: "DENOMINA LOGRADOUROS PÚBLICOS NO LOTEAMENTO RESIDENCIAL SANTA MARIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1201/proj._de_lei_002.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1201/proj._de_lei_002.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DOS EDIS FREDERICK REQUI MENDONÇA, CARLA ADRIANA MENDONÇA, DRA. EDINAMAR AP. ISETE DA COSTA, CARLOS ROBERTO RODRIGUES LIME, GILMAR FERNANDES E RINALDO GROU GOBBI QUE: "DENOMINA LOGRADOUROS PÚBLICOS NO RESIDENCIAL GRAND PARK, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._de_lei_003.2023._leg._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._de_lei_003.2023._leg._frederick.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS MUNICIPAL NO LOTEAMENTO JARDIM BANDEIRANTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1254/proj._de_lei_legislativo_004.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1254/proj._de_lei_legislativo_004.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO ORGULHO LGBTQIA+, A SER COMEMORADO ANUALMENTE EM 02 DE JULHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1337/proj._de_lei_005.2023._leg._carlos_roberto..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1337/proj._de_lei_005.2023._leg._carlos_roberto..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PLACAS INDICATIVAS EM OBRAS PÚBLICAS NO MUNICÍPIO DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1338/proj._de_lei_006.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1338/proj._de_lei_006.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS MUNICIPAL NO LOTEAMENTO RESIDENCIAL SANTA MARIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1339/proj._de_lei_007.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1339/proj._de_lei_007.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS MUNICIPAL NO LOTEAMENTO RESIDENCIAL GRAND PARK, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1340/proj._de_lei_008.2023._leg._frederick..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1340/proj._de_lei_008.2023._leg._frederick..pdf</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1343/proj._de_lei_009.2023._leg.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1343/proj._de_lei_009.2023._leg.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS E COMISSIONADOS, ATIVOS E INATIVOS, APOSENTADOS E PENSIONISTAS, DA CÂMARA MUNICIPAL DE IGARAPAVA, NOS TERMOS DO INCISO X, DO ARTIGO 37 DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/proj._de_lei_010.2023._mesa_da_camara_mun._de_igarapava.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/proj._de_lei_010.2023._mesa_da_camara_mun._de_igarapava.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DA CÂMARA MUNICIPAL DE IGARAPAVA-SP À UNIÃO DOS VEREADORES DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/proj._de_lei_011.2023._dra._edinamar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/proj._de_lei_011.2023._dra._edinamar.pdf</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_012.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_012.2023._frederick.pdf</t>
   </si>
   <si>
     <t>QUE DENOMINA LOGRADOUROS PÚBLICOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/projeto_de_lei_013.2023._frederick.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/projeto_de_lei_013.2023._frederick.pdf</t>
   </si>
   <si>
     <t>DE AUTORIA DO EDIL FREDERICK REQUI MENDONÇA, QUE DENOMINA PRAÇA PÚBLICA, E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1632/projeto_de_lei_substitutivo_ao_pl_014.2023._claudio_reis.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1632/projeto_de_lei_substitutivo_ao_pl_014.2023._claudio_reis.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOUROS PÚBLICOS MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1643/proj._de_lei_015.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1643/proj._de_lei_015.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>DENOMINA O CORETO DA PRAÇA PÚBLICA SINHÁ JUNQUEIRA DE "ARTHUR OSCAR RIBEIRO", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/projeto_de_lei_016.2023._mesa_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/projeto_de_lei_016.2023._mesa_do_legislativo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA DA CÂMARA MUNICIPAL DE IGARAPAVA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/projeto_de_lei_017.2023._rinaldo_carla_dra._edinamar_carlos_e_gilmar.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/projeto_de_lei_017.2023._rinaldo_carla_dra._edinamar_carlos_e_gilmar.pdf</t>
   </si>
   <si>
     <t>QUE DENOMINA CONJUNTO HABITACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/proj._de_lei_020.2023._rinaldo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/proj._de_lei_020.2023._rinaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE TRANSPARÊNCIA ATIVA E DADOS ABERTOS DAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>CARLA ADRIANA MENDONÇA, CARLOS ROBERTO RODRIGUES LIMA, CLAUDIO REIS VILAS BOAS, EDINAMAR APARECIDA ISETE DA COSTA, FREDERICK REQUI MENDONÇA, GERMANO BALTHAZAR BARBOZA, GILMAR FERNANDES, GÉLIO JOSÉ PRECIOZO, LEANDRO PEREIRA GASQUI, MÁRCIO WELLINGTON DA SILVA, RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/proj._de_021.2023._leg..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/proj._de_021.2023._leg..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A REPASSAR AOS AGENTES COMUNITÁRIOS DE DE SAÚDE (ACS) E AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE) O INCENTIVO FINANCEIRO ADICIONAL – IFA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>RFP</t>
   </si>
   <si>
     <t>Redação Final Projetos</t>
   </si>
   <si>
     <t>APÓS A APROVAÇÃO O REQUERIMENTO VERBAL DA VEREADORA DRA. EDINAMAR, O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 001/2023 DO EXECUTIVO E DA PROPOSTA DE EMENDA À LEI ORGÂNICA 001/2023. APÓS COLOCOU EM VOTAÇÃO A REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 001/2023 DO EXECUTIVO E DA PROPOSTA DE EMENDA À LEI ORGÂNICA 001/2023. REDAÇÃO FINAL DO PROJETO E DA PROPOSTA DE EMENDA À LEI ORGÂNICA APROVADOS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>ENTÃO O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI 006, 009 E 010/2023 DO EXECUTIVO E DO PROJETO DE LEI 009/2023 DA MESA DO LEGISLATIVO. APÓS COLOCOU EM VOTAÇÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI 006, 009 E 010/2023 DO EXECUTIVO E DO PROJETO DE LEI 009/2023 DA MESA DO LEGISLATIVO. REDAÇÃO FINAL DOS PROJETOS APROVADA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
@@ -12766,294 +12766,294 @@
   <si>
     <t>APÓS O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DO PROJETO DE LEI 050/2023 DO EXECUTIVO. ATO CONTÍNUO COLOCOU EM VOTAÇÃO A REDAÇÃO FINAL DO PROJETO DE LEI 050/2023 DO EXECUTIVO. OS VEREADORES QUE ESTIVEREM DE ACORDO PERMANEÇAM COMO SE ENCONTRAM, OS CONTRÁRIOS QUEIRAM SE MANIFESTAR. REDAÇÃO FINAL DO PROJETO APROVADA.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>APÓS A APROVAÇÃO DO REQUERIMENTO VERBAL DA VEREADORA DRA. EDINAMAR, O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI COMPLEMENTAR 008 E 012/2023 E DO PROJETO DE LEI 053/20223 DO EXECUTIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 009, 010, 011, 012, 013 E 014/2023 E DOS PROJETOS DE RESOLUÇÃO PRIVATIVA 006, 007 E 008/2023. APÓS COLOCOU EM VOTAÇÃO A REDAÇÃO FINAL DOS PROJETOS DE LEI COMPLEMENTAR 008 E 012/2023 E DO PROJETO DE LEI 053/20223 DO EXECUTIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 009, 010, 011, 012, 013 E 014/2023 E DOS PROJETOS DE RESOLUÇÃO PRIVATIVA 006, 007 E 008/2023. REDAÇÃO FINAL DOS PROJETOS APROVADA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>APÓS A APROVAÇÃO DO REQUERIMENTO VERBAL DA VEREADORA DRA. EDINAMAR O PRESIDENTE COLOCOU EM DISCUSSÃO A REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 015/2023, DOS PROJETOS DE LEI 040 E 051/2023 DO EXECUTIVO, DO PROJETO DE LEI 021/2023 DO LEGISLATIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 015 E 016/2023 E DA PROPOSTA DE EMENDA À LEI ORGÂNICA 002/2023. ATO CONTÍNUO COLOCOU EM VOTAÇÃO A REDAÇÃO FINAL DO PROJETO DE LEI COMPLEMENTAR 015/2023, DOS PROJETOS DE LEI 040 E 051/2023 DO EXECUTIVO, DO PROJETO DE LEI 021/2023 DO LEGISLATIVO, DOS PROJETOS DE DECRETO LEGISLATIVO 015 E 016/2023 E DA PROPOSTA DE EMENDA À LEI ORGÂNICA 002/2023.  REDAÇÃO FINAL DOS PROJETOS APROVADAS.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>SUBPL</t>
   </si>
   <si>
     <t>Substitutivo de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1282/substituto_proj._de_lei_complementar_001.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1282/substituto_proj._de_lei_complementar_001.2023.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO  PROJETO DE LEI COMPLEMENTAR 001/2023.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/substitutivo_ao_proj._de_lei_003.2023._exec..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/substitutivo_ao_proj._de_lei_003.2023._exec..pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO FINANCEIRO PARA ALIMENTAÇÃO, FORNECIMENTO DE TRANSPORTE E INSCRIÇÕES DO(S) ATLETA(S) AMADOR(ES) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_substitutivo_ao_pl_014.2023._executivo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_substitutivo_ao_pl_014.2023._executivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI 014/2023 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/substitutivo_ao_projeto_de_lei_019.2023_do_executivo..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/substitutivo_ao_projeto_de_lei_019.2023_do_executivo..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DO §3º, DO ART. 1, ACRESCENTA ALÍNEA V AO ART. 3, ALTERADA A REDAÇÃO DA ALÍNEA B DO ART. 6, ALTERADA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 8 E ALTERADA A REDAÇÃO DO ART. 15 DA LEI Nº 768/2017 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>Atos</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/ato_001.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/ato_001.2023.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO O LICENCIAMENTO AUOMÁTICO DO VEREADOR JOSÉ AGUINALDO DE OLIVEIRA, NOS TERMOS DO ART. 35 DA LEI ORGÂNICA DO MUNICÍPIO DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ato_002.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ato_002.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PORCENTUAL MÁXIMO DE CONSIGNAÇÃO PARA FINS DE EMPRÉSTIMO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE IGARAPAVA-SP.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ato_da_presidencia_003.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ato_da_presidencia_003.2023.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE IGARAPAVA-SP CONSOANTE CALENDÁRIO DOS FERIADOS E PONTOS FACULTATIVOS DISCIPLINADOS PELO DECRETO MUNICIPAL Nº 2697, DE 16 DE JANEIRO DE 2023.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/ato_004.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/ato_004.2023.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICA A SUSPENSÃO DA SESSÃO EXTRAORDINÁRIA CONVOCADA NA SESSÃO ORDINÁRIA 2116º, PARA O DIA 02 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1483/ato_da_presidencia_005.2023_e_of._cgc_der_113.2023_contas_anuais_legislativo_de_2020.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1483/ato_da_presidencia_005.2023_e_of._cgc_der_113.2023_contas_anuais_legislativo_de_2020.pdf</t>
   </si>
   <si>
     <t>ATO DA PRESIDÊNCIA 005/2023. TORNA PÚBLICO O JULGAMENTO DAS CONTAS DA CÂMARA MUNICIPAL DE IGARAPAVA, DO EXERCÍCIO DE 2020, PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/ato_006.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/ato_006.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ANTECIPAÇÃO DO PAGAMENTO DA GRATIFICAÇÃO NATALINA AOS SERVIDORES DA CÂMARA MUNICIPAL DE IGARAPAVA NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/regulamentacao_programa_de_integridade_-_ato_da_presidencia_07-2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/regulamentacao_programa_de_integridade_-_ato_da_presidencia_07-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE GOVERNANÇA PÚBLICA E COMPLIANCE NO ÂMBITO DA CÂMARA MUNICIPAL DE IGARAPAVA, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1862/ato_da_presidencia_008.2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1862/ato_da_presidencia_008.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO QUE DISCIPLINA E SOBRE O REGIME DE REVEZAMENTO DOS SERVIDORES OCUPANTES DO CARGO DE PROVIMENTO EFETIVO DE ADVOGADO NO EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ato_da_presidencia_n_09.2023_-_contas_2021.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ato_da_presidencia_n_09.2023_-_contas_2021.pdf</t>
   </si>
   <si>
     <t>TORNA PÚBLICO O JULGAMENTO DAS CONTAS ANUAIS DA CÂMARA MUNICIPAL DE IGARAPAVA, DO EXERCÍCIO DE 2021, PELO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1675/proj._de_lei_complementar_001.2023._mesa_do_legislativo.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1675/proj._de_lei_complementar_001.2023._mesa_do_legislativo.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 034, DE 28 DE JUNHO DE 2013, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>BAL</t>
   </si>
   <si>
     <t>BALANCETE DE RECEITA E DESPESA DO PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/balancete_receita_e_despesa_exec._janeiro_2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/balancete_receita_e_despesa_exec._janeiro_2023..pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. JANEIRO 2023.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/balancete_receita_e_despesa_exec._fevereiro_2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/balancete_receita_e_despesa_exec._fevereiro_2023..pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. FEVEREIRO 2023.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/balancete_receita_e_despesa_exec._marco_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/balancete_receita_e_despesa_exec._marco_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. MARÇO 2023.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/balancete_receita_e_despesa_exec._abril_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/balancete_receita_e_despesa_exec._abril_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. ABRIL 2023.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/balancete_receita_e_despesa_exec._maio_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/balancete_receita_e_despesa_exec._maio_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. MAIO 2023.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/balancete_receita_e_despesa_exec._junho_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/balancete_receita_e_despesa_exec._junho_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. JUNHO 2023.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/balancete_receita_e_despesa_exec._julho_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/balancete_receita_e_despesa_exec._julho_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. JULHO 2023.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/balancete_receita_e_despesa_exec._agosto_2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/balancete_receita_e_despesa_exec._agosto_2023..pdf</t>
   </si>
   <si>
     <t>BALANCETE RECEITA E DESPESA EXEC. AGOSTO 2023.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/balancetes_de_receita_e_despesas_executivo._setembro_de_2023.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/balancetes_de_receita_e_despesas_executivo._setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>BALANCETES DE RECEITA E DESPESAS EXECUTIVO - SETEMBRO DE 2023.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/balancete_de_receita_e_despesas_executivo_outubro_de_2023..pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/balancete_de_receita_e_despesas_executivo_outubro_de_2023..pdf</t>
   </si>
   <si>
     <t>BALANCETES DE RECEITA E DESPESAS EXECUTIVO - OUTUBRO DE 2023.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/despesa_isolado_novembro.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/despesa_isolado_novembro.pdf</t>
   </si>
   <si>
     <t>BALANCETE DE DESPESAS EXECUTIVO NOVEMBRO DE 2023.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/balancetes_dezembro_2023._exec.pdf</t>
+    <t>http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/balancetes_dezembro_2023._exec.pdf</t>
   </si>
   <si>
     <t>BALANCETES DEZEMBRO DE 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13360,67 +13360,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._de_decreto_legislativo_001.2023._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1197/proj._de_decreto_legislativo_002.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1535/proj._de_decreto_legislativo_003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_decreto_legislativo_04.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_decreto_legislativo_05.2023_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/proj._de_decreto_legislativo_006.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/proj._de_decreto_legislativo_007.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/proj._de_decreto_legislativo_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_decreto_legislativo_009.2023_titulo_de_cidadao_sebastiao_misiara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_decreto_legislativo_010.2023_titulo_de_cidadao_silvia_helena.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/projeto_de_decreto_legislativo_011.2023_titulo_de_honra_o_merito_uvesp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_decreto_legislativo_012.2023_titulo_de_cidadao_raissa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/proj._de_decreto_legislativo_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_decreto_legislativo_014.2023_titulo_de_cidadao_orlando_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/proj._de_decreto_legislativo_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/proj._de_decreto_legislativo_016.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._de_lei_001.2023._exec._of._062.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._de_lei_002.2023._exec._of._044.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._de_lei_003.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._de_lei_004.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_no_05.2023_do_exec..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1300/proj._de_lei_006.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1342/proj._de_lei_007.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/proj._de_lei_008.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/proj._de_lei_009.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/proj._de_lei_010.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1327/proj._de_lei_011.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_012.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1524/proj._de_lei_014.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1481/proj._de_lei_015.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proj._de_lei_016.2023._ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/proj._de_lei_017.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/proj._de_lei_018.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1659/projeto_de_lei_019.2023_de_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/proj._de_lei_021.2023._executivo_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/proj._de_lei_022.2023._executivo_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/proj._de_lei_023.2023._executivo_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/proj._de_lei_024.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_de_lei_25.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/projeto_de_lei_ordinaria_no_27-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/projeto_de_lei_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/proj._de_lei_029.2023.exec.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/proj._de_lei_030.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/proj._de_lei_031.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/proj._de_lei_032.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/proj._de_lei_033.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/proj._de_lei_034.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/proj._de_lei_035.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/proj._de_lei_036.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/proj._de_lei_037.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/proj._de_lei_038.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/proj._de_lei_039.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/proj._de_lei_040.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/proj.__de_lei_041.2023_-_exec..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/proj._de_lei_042.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/proj._de_lei_043.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/proj._de_lei_044.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/proj._de_lei_045.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/proj._de_lei_046.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/proj._de_lei_047.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/proj._de_lei_048.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/proj._de_lei_049.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_050.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/proj._de_lei_051.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/proj._de_lei_052.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/proj._de_lei_053.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/proj._de_lei_054.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._de_lei_complementar_001.2023._exec._of._040.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._de_lei_complementar_002.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1241/proj._de_lei_complementar_003.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/proj._de_lei_complementar_004.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/proj._de_lei_complementar_005.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/proj._de_lei_complementar_006.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1533/proj._de_lei_complementar_007.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1634/proj._de_lei_complementar_substitutivo_ao_projeto_de_lei_complementar_008.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_de_lei_complementar_n_09_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/projeto_de_lei_complementar_010.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/proj._de_lei_comnplementar_011.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/proj._de_lei_comnplementar_012.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/substitutivo_ao_proj._de_lei_complementar_013.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/substitutivo_ao_proj._de_lei_complementar_014.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/proj._de_lei_complementar_015.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1219/proj._de_resolucao_privativa_001.2023._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1649/proj._de_resolucao_privativa_002.2023._mesa_da_camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/projeto_de_resolucao_privativa_003.2023._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_resolucao_privativa_04.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_resolucao_privativa_005.2023_-_revisa_reforma_e_atualiza_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/proj._de_resolucao_privativa_006.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/proj._de_resolucao_privativa_007.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/proj._de_resolucao_privativa_008.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1233/proposta_de_emenda_a_lei_organica_001.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/proposta_de_emenda_a_lei_organica_municipal_002.2023_-_atualiza_e_reforma_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/substitutivo_a_proposta_de_emenda_a_lei_organica_001.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1231/mocao_de_aplausos_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_de_aplausos_002.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/mocao_de_aplausos_003.2023._camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_005.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_de_aplausos_006.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/mocao_de_aplausos_007.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplausos_008.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_de_aplausos_009.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/mocao_de_aplausos_10.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_de_aplausos_011.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/mocao_de_aplausos_012.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/mocao_de_aplausos_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_002.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_003.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/requerimento_004.2023._vereadores_da_camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_005.2023._leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_007.2023._carla_dra._dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_009.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_010.2023._carla_dra._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1240/requerimento_011.2023._carla_dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1255/rquerimento_012.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1257/rquerimento_013.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1256/rquerimento_014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1270/requerimento_015.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1271/requerimento_016.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_017.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1273/requerimento_018.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1275/requerimento_020.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1276/requerimento_021.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_023.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1310/requerimento_024.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1303/requerimento_025.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_026.2023._carlos_roberto_frederick_carla_dra._edinamar_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_027.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_029.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_031.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1371/requerimento_032.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_034.2023._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_035.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_036.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/requerimento_037.2023._rinaldo_carla_carlos_roberto_dra._edinamar_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_038.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_039.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_040.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_041.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_042.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_043.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_044.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_045.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_046.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_047.2023._carlos_rinaldo_carla_dra._edinamar_frederick_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_048.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_049.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_050.2023._carlos_carla_dra._edinamar_frederick_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_052.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_054.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_055.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_056.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1552/requerimento_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1555/requerimento_060.2023._frederick_carlos_carla_claudio_dra._edinamar_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_061.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_062.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/requerimento_063.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_064.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/requerimento_065.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_066.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_067.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1630/requerimento_068.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1633/requerimento_069.2023._frederick_rinaldo_gilmar_carla_dra._edinamar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_070.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_073.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/requerimento_074.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/requerimento_075.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/requerimento_076.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1678/requerimento_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_079.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/requerimento_081.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/requerimento_082.2023._dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_083.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_084.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_085.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/requerimento_.._086.2023._edil_frederick.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/requerimento_87.023_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_88.2023_gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/requerimento_89.2023_gelio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_90.2023_nanau_e_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_n._92.2023._vereadores..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/requerimento_093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/requerimento_94.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/requerimento_95.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_96.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_97.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_98.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/requerimento_99.2023._gilmar_e_nanau..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_100.2023._nanau.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/requerimento_102.2023._frederick_rinaldo_carlos_dra._edinamar_carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/requerimento_103.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_105.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/requerimento_106.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_111.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_112.2023._frederick_rinaldo_carla_gilmar_claudio_edinamar_gelio_leandro_carlos_e_germano.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/requerimento_113.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_114.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_115.2923._frederick.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_116.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_117.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_118.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_119.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_121.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_124.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_126.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_127.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_128.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/requerimento_129.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_130.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_131.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_132.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_133.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_134.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_139.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_146.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_147.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/requerimento_148.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/requerimento_150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/requerimento_151.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_152.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_153.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_154.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_155.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/requerimento_156.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_157.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/requerimento_158.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_159.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_160.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1478/of._244.2023._exec._veto_ao_projeto_de_lei_007.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1479/of._245.2023._exec._veto_ao_projeto_de_lei_006.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1480/of._246.2023._exec._veto_ao_projeto_de_lei_008.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_ao_autografo_035.2023._proj._de_lei_014.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/of._651.2023._exec._veto_ao_autografo_037.2023._pl_020.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/of._652.2023._exec._veto_ao_autografo_038.2023._pl_021.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_001.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_002.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_004.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_005.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_007.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_009.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_010.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_011.2023._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_012.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_014.2023._gelio_marcio_germano_claudio_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_016.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_017.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_020.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_021.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_023.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_024.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_025.2023._carlos_roberto_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_026.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_027.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_028.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_029.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_030.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_031.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_032.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_034.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_035.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_036.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_037.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_038.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_039.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_040.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_041.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_043.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_044.2023._fredreick.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_045.2023._frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_046.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_047.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_048.2023._frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_049.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao_052.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_054.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_055.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_060.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_061.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_062.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_063.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_064.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_066.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_067.2023.__rinaldo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_068.2023.__rinaldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_069.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_070.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_074.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_075.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_076.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_077.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_078.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_079.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_080.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_081.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_082.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_083.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_084.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_085.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_086.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_087.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_089.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_090.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_091.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_092.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_094.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_095.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_096.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_099.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_100.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_101.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_102.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_103.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_105.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_106.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_107.2023._rinaldo_carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_108.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_109.2023._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_110.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_111.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_112.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_113.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_114.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_115.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_116.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_119.2023._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_121.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_122.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_123.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_124.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_125.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_126.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_127.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_128.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_129.2023._carlos_frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_130.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_131._2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_132._2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_133._2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_134._2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_139.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_141.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_142.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_143.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_144.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_146.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_147.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_148.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_151.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_152.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_153.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_154.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_155.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_156.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_157.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_158.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_159.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_160.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_161.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_162.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_163.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_164.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_166.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_167.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_169.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_170.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_171.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_172.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_173.2023_gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_174.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_175.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_176.2023_fred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_177.2023_rinaldo._carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n._178.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n._179.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_n._180.2023._rinaldo_e_gilmar..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n._181.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n._182.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n._183.2023._gelio..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n._184.2023._gelio..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_185.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_186.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_188.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_189.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_190.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_191.2023._gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_192.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_193.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_194.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_195.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_196.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_197.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_198.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_199.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_200.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_201.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_202.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_203.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_204.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_205.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_206.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_207.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_208.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_209.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_210.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_211.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_213.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_215.2023._germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_216.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_217.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_218.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_219.2023._germano.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_220.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_221.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_222.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_223.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_224.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_225.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_226.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_227.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_228.2023._germano.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_229.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_230.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_232.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_233.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_234.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_235.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_236.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_238.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_239.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_240.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_241.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_242.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_243.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_244.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/indicacao_245.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_246.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_247.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_248.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_249.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_250.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_251.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_252.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_253.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_254.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_255.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_256.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/indicacao_257.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/indicacao_258.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/indicacao_260.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_261.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_262.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_263.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_264.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/indicacao_265.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_266.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_267.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_268.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_269.2023._carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_270.2023._marcio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_271.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_272.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_273.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_274.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_275.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_276.2023._claudio._pdf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_277.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_278.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_279.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_281.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_282.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_283.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_284.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_286.2023._carlos_frederick_gilmar_rinaldo_dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_287.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_288.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_289.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_290.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_291.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_292.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_293.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_294.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_295.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_296.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao_297.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao_298.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao_299.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1385/proposta_de_emenda_supressiva_projeto_de_lei_n_011_2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proposta_de_emenda_modificativa_de_redacao_001.2023_ao_projeto_de_lei_017.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proposta_de_emenda_projeto_de_lei_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proposta_de_emenda_modificativa_de_redacao_ao_projeto_de_lei_002.2023._do_executivo..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_20.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_021.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/proposta_de_emenda_supressiva_01.2023_ao_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/proposta_de_emenda_modificativa_de_redacao_01.2023_ao_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/proposta_de_emenda_modificativa_de_redacao_02.2023_ao_pl_24.2023_3.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/proposta_de_emenda_aditiva_pl_019.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/proposta_de_emenda_ao_projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/proposta_de_emenda_ao_projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/proposta_de_emenda_substitutiva_ao_proj._de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/proposta_de_emenda_modificativa_ao_proj._de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/proposta_de_emenda_supressiva_16.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/proposta_de_emenda_aditiva_17.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/proposta_de_emenda_aditiva_018.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/proposta_de_emenda_modificativa_19.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/proposta_de_emenda_modificativa_20.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/proposta_de_emenda_supressiva_21.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/proposta_de_emenda_aditiva_22.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/proposta_de_emenda_aditiva_23.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/proposta_de_emenda_modificativa_24.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/proposta_de_emenda_modificativa_25.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/proposta_de_emenda_modificativa_026.2023._ao_proj._de_lei_037.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/proposta_de_emenda_substitutiva_027.2023_ao_proj._de_lei_038.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_supressiva_028.2023_ao_pl_040.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_modificativa_029.2023_ao_pl_040.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/proposta_de_emenda_substitutiva_030.2023_ao_proj._de_lei_020.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/proposta_de_emenda_modificativa_033.2023_ao_proj._de_lei_047.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_substitutiva_034.2023_ao_pl_040.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_supressiva_035.2023._pl_040.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_substitutiva_036.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_n._64.2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/oficio_n._04.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/oficio_n._05.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/oficio_n._06.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/oficio_n._07.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3358/oficio_n._09.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/oficio_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/oficio_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/oficio_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/of._013.2023._camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/oficio_015.2023_encaminhando_doc._sessao_de_06.02.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/oficio_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/oficio_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_n._30.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/oficio_n_031_2023_enc_documentos_sessao_de_13_02_2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_n._32.2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/oficio_042_2023_ref_aos_documentos_sessao_de_23_02_2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/oficio_043_2023_ref_aos_doc_sessao_de_27_02_2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_n._44.2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_n._45.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_n._47.2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_n._60.2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_n._62.2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/oficio_063_2023_ref_aos_doc_sessao_de_13_03_2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3357/oficio_n._64.2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_065.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_067.2023_do_legisl..pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/oficio_068_2023_edil_frederick_requi_menconca.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_069.2023_do_legil..pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/oficio_0832023_ref_aos_doc_sessao_20_03_2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_095.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_096.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/oficio_097.2023_encaminhando_doc._sessao_de_27.03.2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_098.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/of_099_2023_leg_encaminhamento_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/oficio_102_2023_ref_doc_sessao_de_10_042023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_103.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_104.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_106.2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_107.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/of_110_2023_leg_documentos_sessao_17_04_2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_111.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_112.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/oficio_113_2023_ref_doc_sessao_de_24_04_2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_115.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_119.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/oficio_120_2023_ref_aos_doc_sessao_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/oficio_144_2023_ref_doc_sessao_de_08_05_2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/oficio_159_2023_enc_doc_sessao_de_15_05_2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_163.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_167.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/oficio_168.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_169.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/oficio_171.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/oficio_173_2023_ref_aos_doc_sessao_de_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/oficio_188.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/oficio_193_2023_enc_doc_sessao_de_29_05_2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/oficio_203.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/oficio_204.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/oficio_208_2023_enc_doc_sessao_de_05_06_2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/oficio_209.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/oficio_212.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/oficio_213_2023_enc_doc_sessao_de_12_06_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/oficio_214.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_217.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/oficio_218.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/oficio_223.2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/oficio_228_2023_ref_aos_doc_sessao_de_19_06_2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/oficio_232.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/oficio_233.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/oficio_235.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/oficio_n_237_2023_autografos_031_e_032_2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/oficio_238_2023_enc_doc_sessao_de_26_06_2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/oficio_239.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/oficio_240.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/oficio_242.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/oficio_243.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/oficio_244.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/oficio_245_2023_enc_doc_sessao_de_03_07_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/oficio_255.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/oficio_258.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/oficio_259.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/oficio_260.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/oficio_261.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/oficio_264_2023_enc_doc_sessao_de_10_07_2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/oficio_270.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/oficio_271.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/oficio_273.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/oficio__276.2023._comissoes_-_projeto_de_lei_19-2023_comtur_-_substitutivo_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/oficio__277.2023._comissoes_-_projeto_de_lei_22_e_23-2023_credito_-_santa_casa_-_sabesp_e_cpfl_-_e.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/oficio_278_2023_enc_doc_sessao_de_07_08_2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/oficio_280.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/oficio_285.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/oficio_292.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/oficio_293_2023_enc_doc_sessao_de_16_08_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_296.2023_dp_leg..pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_297.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/oficio_299_2023_enc_doc_sessao_de_21_08_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_304.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/oficio_310_2023_enc._doc._sessao_28.08.2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_315.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/oficio_320.2023_encaminhando_doc._sessao_de_04.09.2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_321.2023_do_leg.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/oficio_322.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/oficio_325_2023_enc_doc_sessao_de_18_09_2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/oficio_326.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/oficio_344.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/oficio_345_2023_enc_doc_sessao_de_25_09_2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/oficio_347.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/oficio_349.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/oficio_369_2023_enc_doc_sessao_de_02_10_2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/oficio_370.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/oficio_371.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/oficio_372.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/oficio_373.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/oficio_374.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3275/oficio_375.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/oficio_380_2023_enc_doc_sessao_de_09_10_2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/oficio_382_2023_enc_doc_sessao_de_16_10_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_n_384_2023_enc_doc_sessao_de_23_10_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/oficio_385.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/oficio_n._407.2023_-_enc._doc._da_sessao_ordinaria_de_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/oficio_409.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/oficio_410.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/oficio_412.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/oficio_418_2023_enc._doc._sessao_de_04.09.2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/oficio_n_419.2023_-_suplementaccao_de_dotacao_orcamentaria_cmi.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/oficio_433_2023_enc_doc_sessao_de_13_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/oficio_441.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/oficio_442.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/oficio_443.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/oficio_444.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/oficio_446.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/oficio_447_2023_enc_doc_sessao_de_21_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/oficio_449_2023_enc_doc_sessao_de_27_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/oficio_450.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/oficio_451.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/oficio_458_2023_enc_doc_sessao_de_04_12_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/oficio_460.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/oficio_464.2023_do_leg.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/oficio_465.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/oficio_468_2023_que_enc_doc_sessao_de_11_12_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/oficio_469.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/oficio_470.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_471.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/oficio_473_2023_enc._doc._sessao_de_18_12_2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/oficio_474.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/oficio_477.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/oficio_478.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/oficio_481.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/oficio_482.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/oficio_483.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1207/of._012.2022._exec._resp._ao_req._143.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1208/of._013.2022._exec._resp._ao_req._145.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/of._025.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1209/of._050.2022._exec._resp._ao_req._146.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1210/of._055.2023._exec._resp._ao_req._141.2022._carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/of._057.2023._exec._resp._ao_req._118.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/of._102.2023._exec._resp._ao_req._002.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1279/of._114.2023._exec._resp._ao_req._005.2023._leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1280/of._115.2023._exec._resp._ao_req._003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1286/of._133.2023._exec._resp._ao_req._008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1287/of._141.2023._exec._resp._ao_req._006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/of._143.2023._exec._resp._ao_req._013.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1345/of._145.2023._exec_rsp._ao_of._047.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1359/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1360/of._165.2023._exec._resp._ao_req._007.2023._carla_dra._edinamar_rinaldo_carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/of._166.2023._exec._resp._ao_req._020_e_021.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1363/of._167.2023._exec._resp._ao_req._019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1362/of._168.2023._exec._resp._ao_req._011.2023._carla_dra._edinamar_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1361/of._169.2023._exec._resp._ao_req._010.2023._carla_dra._edinamar_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/of._170.2023._exec._resp._ao_req._015.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1368/of._172.2023._exec._resp._ao_req._016.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1367/of._173.2023._exec._resp._ao_req._017.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/of._177.2023._exec._resp._ao_req._018.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/of._187.2023._exec._resp._ao_req._001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/of._194.2023._exec._resp._ao_req._118.2022._carlos_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/of._195.2023._exec._resp._ao_req._024.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/of._197.2023._exec._resp._ao_req._022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/of._198.2023._exec._resp._ao_req._025.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/of._199.2023._exec._resp._ao_req._112.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/of._205.2023._exec._resp._ao_req._027.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/of._213.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/of._214.2023._exec._resp._ao_req._029.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/of._216.2023._exec._resp._ao_req._032.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/of._217.2023._exec._resp._ao_req._023.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/of._223.2023._exec._resp._ao_req._031.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/of._227.2023._exec._resp._ao_requerimento_037.2023._rinaldo_carla_carlos_dra._edinamar_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/of._233.2023._resp._ao_req._033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/of._234.2023._resp._ao_req._030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/of._248.2023._resp._ao_requerimento_036.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1491/of._260.2023._resp._ao_requerimento_040.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1492/of._263.2023._resp._ao_requerimento_039.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1493/of._264.2023._resp._ao_requerimento_035.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1525/of._280.2023._exec._resp._ao_requerimento_045.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1526/of._281.2023._exec._resp._ao_requerimento_046.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1538/of._283.2023._exec._resp._ao_requerimento_048.2023._dra._edinamar_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1527/of._285.2023._exec._resp._ao_requerimento_044.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/of._288.2023._exec._resp._ao_requerimento_038.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/of._290.2023._exec._resp._ao_requerimento_041.2023._gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/of._292.2023._exec._resp._ao_requerimento_042.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/of._299.2023._exec._resp._ao_requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/of._303.2023._exec._resp._ao_requerimento_043.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/of._309.2023._exec._resp._ao_requerimento_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/of._312.2023._exec._resp._ao_req._047.2023._carla_carlos_dra._edinamar_gilmar_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/of._313.2023._exec._resp._ao_req._052.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/of._317.2023._exec._resp._ao_req._051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/of._320.2023._exec._resp._ao_requerimento_061.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/of._322.2023._exec._resp._ao_requerimento_049.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/of._326.2023._exec._resp._ao_requerimento_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/of._328.2023._exec._resp._ao_requerimento_060.2023._frederick_carlos_carla_gilmar_dra._edinamar_rinaldo_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/of._329.2023._exec._resp._ao_requerimento_056.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/of._330.2023._exec._resp._ao_requerimento_055.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/of._334.2023._exec._docs._proj._de_lei_014.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1624/of._339.2023._exec._resp._ao_requerimento_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1639/of._411.2023._exec._resp._ao_requerimento_054.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1640/of._412.2023._exec._resp._ao_requerimento_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1670/of._427.2023._exec._solicitacao_de_prazo_p._resposta_do_requerimento_064.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1657/of._428.2023._exec._resp._ao_requerimento_065.2023_carla.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1661/of._438.2023._exec._resp._ao_requerimento_067.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1656/of._515.2023._exec._resp._ao_requerimento_066.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/of._519.2023._exc._resp._ao_requerimento_062.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1655/of._520.2023._exec._resp._ao_requerimento_063.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/of._524.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_069.2023._frederick_rinaldo_carla_carlos_roberto._dra._edinamar_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/of._531.2023._exec._resp._ao_requerimento_070.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/of._532.2023._exec._resp._ao_requerimento_068.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/of._540.2023._exec._resp._ao_requerimento_064.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/of._553.2023._exec._resp._ao_requerimento_074.3034._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/of._554.2023._exec._resp._ao_requerimento_073.3034._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/of._558.2023._exec._resp._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/of._570.2023._exec._resp._ao_requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1743/of._571.2023._exec._resp._ao_requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/of._590.2023_resp._ao_req._82.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/of._594.2023_resp._ao_req._84.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/of._600.2023_executivo_solic._prazo_de_req._77_e_78.2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/of._603.2023_executivo_solic._prazo_de_req._81.2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/of._605.2023_resp._ao_req._76.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/of._611.2023_resp._ao_req._83.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/of._614.2023_resp._ao_req._85.2023_dra._ednamar.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/of._616.2023_resp._ao_req._75.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/of._617.2023_resp._ao_req._86.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/of._619.2023_resp._ao_req._80.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/of._558.2023._exec._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/of._635.2023._resposta_ao_req._79.2023._nanau..pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/of._641.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_091.2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/of._642.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/of._643.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/of._644.2023._exec._resp._ao_requerimento_087.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/of._645.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_077_e_078.2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/of._654.2023._exec._resp._ao_req._099.2023_de_autoria_dos_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/of._655.2023._exec._resp._ao_req._081.2023_de_autoria_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/of._657.2023._exec._resp._ao_req._098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/of._658.2023._exec._resp._ao_req._092.2023._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/of._662.2023._exec._solicitacao_de_prazo_p._resp._ao_req._100.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/of._663.2023._exec._resp._ao_req._091.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/of._664.2023._exec._resp._ao_req._090.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/of._665.2023._exec._resp._ao_req._093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/of._666.2023._exec._solicitacao_de_prazo_p._resp._ao_req._094.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/of._667.2023._exec._resp._ao_req._089.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/of._669.2023._exec._solicitacao_de_prazo_p._resp._ao_req._095.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/of._670.2023._exec._solicitacao_de_prazo_p._resp._ao_req._096.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/of._671.2023._exec._solicitacao_de_prazo_p._resp._ao_req._097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/of._resp._ao_requerimento_102.2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/of._674.2023._exec._solicitacao_de_prazo_p._resp._ao_req._088.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/of._691.2023._exec._solicitacao_de_prazo_p._resp._ao_req._101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/of._693.2023._exec._solicitacao_de_prazo_p._resp._ao_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/of._694.2023._exec._resp._ao_req._103.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/of._695.2023._exec._solicitacao_de_prazo_p._resp._ao_req._105.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/of._703.2023._exec._resp._ao_requerimento_094.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/of._705.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/of._706.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/of._707.2023._exec._resp._ao_requerimento_105.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/of._708.2023._exec._resp._ao_requerimento_098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/of._709.2023._exec._resp._ao_requerimento_101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/of._712.2023._exec._resp._aos_requerimentos_095_e_096.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/of._713.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_112.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/of._714.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/of._715.2023._exec._pedido_de_prazo_p._resp._ao_requerimento_108.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/of._716.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/of._717.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/of._719.2023._exec._resp._ao_requerimento_097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/of._721.2023._exec._resp._ao_requerimento_100.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/of._734.2023._exec._resp._ao_req._111.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/of._735.2023._exec._resp._ao_req._101.2023_claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/of._736.2023._exec._resp._ao_req._114.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/of._738.2023._exec._resp._ao_req._103.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/of._739.2023._exec._resp._ao_req._105.2023_carlos.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/of._740.2023._exec._resp._ao_req._113.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/of._741.2023._exec._solicitacao_prazo_p._resp._ao_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/of._747.2023._exec._resp._ao_req._109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/of._748.2023._exec._solicitacao_de_prazo_p._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/of._749.2023._exec._solicitacao_de_prazo_p._resp._ao_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/of._750.2023._exec._solicitacao_de_prazo_p._resp._ao_req._116.2023._rinaldo_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/of._751.2023._exec._solicitacao_de_prazo_p._resp._ao_req._118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/of._752.2023._exec._solicitacao_de_prazo_p._resp._ao_req._115.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/of._842.2023._exec._solicitacao_de_prazo_p._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/of._845.2023._exec._resp._ao_req._112.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/of._846.2023._exec._resp._ao_req._097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/of._847.2023._exec._resp._ao_req._116.2023._rinaldo_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/of._853.2023._exec._resp._ao_req._110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/of._854.2023._exec._solicita_praso_p._resp._ao_req._122.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/of._860.2023._exec._resp._ao_req._119.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/of._864.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/of._865.2023._exec._resp._ao_req._120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/of._867.2023._exec._solicita_prazo_p._resp._de_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/of._868.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/of._870.2023._exec._solicita_prazo_p._resp._de_req._122.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/of._873.2023._exec._resp._ao_req._118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/of._874.2023._exec._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/of._875.2023._exec._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/of._876.2023._exec._resp._ao_req._115.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/of._885.2023_do_exec._resp._do_req._127.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/of._886.2023_do_exec._resp._do_req._104.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/of._887.2023_do_exec._resp._do_req._129.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/of._888.2023_do_exec._resp._do_req._128.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/of._889.2023_do_exec._resp._do_req._117.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/of._892.2023_do_exec._resp._do_req._124.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/of._896.2023_do_exec._solicita_prazo_p._resp._do_req._126.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/of._897.2023_do_exec._resp._do_req._132.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/of._912.2023._exec._resp._ao_req._133.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/of._914.2023._exec._resp._ao_req._131.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/of._915.2023._exec._resp._ao_req._122.2023_da_ver._carla..pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/of._917.2023._exec._solita_prazo_p._resp._ao_req._130.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/of._919.2023._exec._solita_prazo_p._resp._ao_req._131.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/of._927.2023._exec._solita_prazo_p._resp._ao_req._134.2023_da_ver._carla..pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/of._928.2023._exec._solita_prazo_p._resp._ao_req._136.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/of._933.2023._exec._resp._ao_req._126.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/of._934.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/of._935.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/of._936.2023._exec._solicita_prazo_p._resp._ao_req._139.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/of._944.2023._exec._solicita_prazo_p._resp._ao_requerimento_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/of._945.2023._exec._solicita_prazo_p._resp._ao_requerimento_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/of._948.2023._exec._solicita_prazo_p._resp._ao_requerimento_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/of._950.2023._exec._resp._ao_requerimento_130.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/of._952.2023._exec._solicita_prazo_p._resp._ao_requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/of._953.2023._exec._solicita_prazo_p._resp._ao_requerimento_140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/of._954.2023._exec._solicita_prazo_p._resp._ao_requerimento_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/of._958.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/of._959.2023._exec._resp._ao_req._139.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/of._961.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/of._963.2023._exec._solicita_prazo_p._resp._ao_req._123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/of._964.2023._exec._solicita_prazo_p._resp._ao_req._125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/of._973.2023._exec._solicita_prazo_p._resp._ao_req._142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/of._974.2023._exec._solicita_prazo_p._resp._ao_req._145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/of._975.2023._exec._solicita_prazo_p._resp._ao_req._143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/of._976.2023._exec._solicita_prazo_p._resp._ao_req._144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/of._977.2023._exec._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/of._982.2023._exec._resp._ao_req._142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/of._990.2023._exec._resp._ao_req._150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/of._995.2023._exec._resp._ao_req._141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/of._996.2023._solicita_prazo_p._exec._resp._ao_req._140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/of._997.2023._exec._resp._ao_req._136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/of._1001.2023._exec._resp._ao_req._123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/of._1004.2023._exec._resp._ao_req._125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/of._1005.2023._exec._solicita_prazo_p._resp._ao_req._149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/of._1006.2023._exec._solicita_prazo_p._resp._ao_req._148.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/of._1009.2023._exec._resp._ao_req._147.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/of._1013.2023._exec._resp._ao_req._148.2023._frederick_carlos_roberto_rinaldo_carla_dra._edinamar_claudio_leandro_e_germano_.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/of._1018.2023._exec._resp._ao_req._143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/of._1019.2023._exec._resp._ao_req._144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/of._1021.2023._exec._resp._ao_req._149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/of._1023.2023._exec._resp._ao_req._145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/of._1024.2023._exec._resp._ao_req._146.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/of._1025.2023._exec._resp._ao_req._154.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/of._1042.2023._resp._ao_req._159.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/of._1044.2023._exec._solicitacao_de_prazo_p._resp._ao_req._140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1202/anteprojeto_de_lei_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1296/anteprojeto_de_lei_002.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1261/anteprojeto_de_lei_003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1307/anteprojeto_de_lei_005.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1298/anteprojeto_de_lei_006.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1318/anteprojeto_de_lei_007.2023._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1366/anteprojeto_de_lei_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/anteprojeto_de_lei_009.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/anteprojeto_de_lei_010.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/anteprojeto_de_lei_011.2023._gilmar_frederick_carla_dra._edinamar_carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/anteprojeto_de_lei_012.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/anteprojeto_de_lei_013.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/anteprojeto_de_lei_014.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1514/anteprojeto_de_lei_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1485/anteprojeto_de_lei_016.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1523/anteprojeto_de_lei_017.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/anteprojeto_de_lei_018.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/anteprojeto_de_lei_020.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1644/anteprojeto_de_lei_021.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/anteprojeto_de_lei_022.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/anteprojeto_de_lei_023.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/anteprojeto_de_lei_024.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/anteprojeto_de_lei_025.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/anteprojeto_de_lei_026.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/anteprojeto_de_lei_n._28.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/anteprojeto_029.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/anteprojeto_de_lei_030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/anteprojeto_de_lei_031.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/anteprojeto_de_lei_032.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/anteprojeto_de_lei_033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/anteprojeto_de_lei_034.2023.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/anteprojeto_de_lei_035.2023._carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/anteprojeto_de_lei_036.2023._marcio.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/ata_reuniao_extraordinaria_comissao_de_justica_e_redacao_06.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1242/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1243/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1258/ata_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1281/ata_da_reuniao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de__06.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1344/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1347/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/ata_reuniao_ordinaria_das_comissoes_de_20.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1386/ata_da_reuniao_extraordinaria_das_comissoes_de_20.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/ata_da_reuniao_ordinaria_das_comissoes_de_27.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/ata_reuniao_ordinaria_das_comissoes_de_10.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1484/ata_da_reuniao_ordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1486/ata_da_reuniao_extraordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1506/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1508/ata_da_reuniao_extraordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1556/ata_da_reuniao_ordinaria_da_reuniao_conjunta_das_comissoes_de_08.05.2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/ata_da_reuniao_das_comissoes_de_15.05.2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/ata_da_reuniao_ordinaria_das_comissoes_dia_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_29_05_2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1635/ata_da_reuniao_ordinaria_das_comissoes_do_dia_05.06.2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1650/ata_das_comissoes_de_12.06.2023.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1663/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_de_fin._e_orcamento_de_19.06.2023_1.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_e_23.06.2023..pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_26_06_2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/ata_da_reuniao_ordinaria_das_comissoes_do_dia_03_07_2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_da_reuniao_ordinaria_das_comissoes_de_07.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/atas_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_de_finan._e_orc._16.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_21.08_2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_financas_e_orcamento_de_28.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_04.09_2023.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.09.2023..pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_18.09_2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_25.09.2023.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ata_-_reuniao_ordinaria_-_comissoes_de_justica_e_redacao_e_de_financas_e_orcamento_-_dia_02.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_02.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_16.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_-_dia_23.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_finanacas_e_orcamento_de_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacaso_e_financas_e_orcamento_de_21.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/of._055.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/of._063.2023._exec._dep._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/of._076.2023._exec._convite.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_157.2023_do_exec._informacoes_req._12.2023.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/of._195.2023._exec._resp._ao_req._004.2023._frederick__claudio_carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/of._200.2023._sms.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1482/of._233.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1494/of._242.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1651/of._325.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_59.2023_do_vereador_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1652/of._334.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_62.2023_do_vereador_carlos_roberto..pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1653/of._337.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_63.2023_da_vereadora_carla..pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/of._357.2023._exec._convite_copa_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1641/of._380.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/of._557.2023._exec._sms._termo_de_convenio_executivo_e_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/of._580.2023._exec._dep._mun._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/of._592.2023._exec._dep._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/of._611.2023._exec._dep._mun._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/oficio_n_618-2023_-_projeto_de_lei_27.2023_do_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/of._641.2023._secret._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/of._644.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/of._713.2023._exec._resp._ao_requerimento_088.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/of._s.n_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/of._908.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/of._994.2023._exec._resp._ao_of._450.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/6o_aditivo_de_termo_de_convenio_03.21_plano_de_trabalho_18_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/oficio_n.1001.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/of._1019.2023._exec._resp._ao_req._152.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/oficio_1051.2023_-_devolucao_de_duoecimos.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/3_o_aditivo_termo_de_ciencia_e_plano_de_trabalho_003.2023._prefeitura-santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1299/of._003.2023._sind._func._publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1314/of._053.23._sintaema.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1315/edital_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1346/of._001.2023._servico_de_urgencia_e_emergencia_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1348/convite_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/convite_santa_casa_de_misericordia_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/convite_p._audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/of._044.2023_-_1._pj_-_mnva_sismp_62.07220000125.2023.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/of._paa_raps_regional_de_franca_002.2023.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/of._005.2023._sabesp.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1507/of._005.2023._sabesp.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1518/of._011.2023._previgarapava.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1642/voto_de_pesar_pelo_falecimento_da_mae_da_vereadora_carla..pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1677/of._s.n._santa_casa._resp._ao_of._172.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/convite_13_conferencia_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/of._renuncia_luan_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/of._043.2023._diretora_emef_cap._chico_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/tc-00002659.989.18-0.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/of._062.2023._oab.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/of._sabesp._111.2023.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/of._208.2023._santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/tc-00005543.989.17-2.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/tc-16354.989.19_-_tc_-16787.989.19_-_tc_-16789.989.19_-_tc_-24219.989.19_-_tc_-_27186.989.20_-__tc_-27193.989.20.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/of._635.2023._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/of._875.2023._mp_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/convite_camara_isntituto_lici.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/of._do_forum_das_endidades_p._a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/2o_aditivo_piso_enfermagem_saude_mental_e_plano_de_trabalho_-_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/5o_termo_aditivo_convenio_e_plano_de_trabalho_-_piso_de_outubro_23.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3538/of._992.2023._pedido_de_apuracao_de_fatos.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/tc-000019467.989.19-0.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/tc-000011167.989.23-5.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/of._055.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/of._sindicato_func._publicos_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1200/proj._de_lei_001.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1201/proj._de_lei_002.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._de_lei_003.2023._leg._frederick.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1254/proj._de_lei_legislativo_004.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1337/proj._de_lei_005.2023._leg._carlos_roberto..pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1338/proj._de_lei_006.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1339/proj._de_lei_007.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1340/proj._de_lei_008.2023._leg._frederick..pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1343/proj._de_lei_009.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/proj._de_lei_010.2023._mesa_da_camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/proj._de_lei_011.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_012.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/projeto_de_lei_013.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1632/projeto_de_lei_substitutivo_ao_pl_014.2023._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1643/proj._de_lei_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/projeto_de_lei_016.2023._mesa_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/projeto_de_lei_017.2023._rinaldo_carla_dra._edinamar_carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/proj._de_lei_020.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/proj._de_021.2023._leg..pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1282/substituto_proj._de_lei_complementar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/substitutivo_ao_proj._de_lei_003.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_substitutivo_ao_pl_014.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/substitutivo_ao_projeto_de_lei_019.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/ato_001.2023.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ato_002.2023.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ato_da_presidencia_003.2023.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/ato_004.2023.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1483/ato_da_presidencia_005.2023_e_of._cgc_der_113.2023_contas_anuais_legislativo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/ato_006.2023.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/regulamentacao_programa_de_integridade_-_ato_da_presidencia_07-2023.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1862/ato_da_presidencia_008.2023.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ato_da_presidencia_n_09.2023_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1675/proj._de_lei_complementar_001.2023._mesa_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/balancete_receita_e_despesa_exec._janeiro_2023..pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/balancete_receita_e_despesa_exec._fevereiro_2023..pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/balancete_receita_e_despesa_exec._marco_2023.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/balancete_receita_e_despesa_exec._abril_2023.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/balancete_receita_e_despesa_exec._maio_2023.pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/balancete_receita_e_despesa_exec._junho_2023.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/balancete_receita_e_despesa_exec._julho_2023.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/balancete_receita_e_despesa_exec._agosto_2023..pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/balancetes_de_receita_e_despesas_executivo._setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/balancete_de_receita_e_despesas_executivo_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/despesa_isolado_novembro.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/balancetes_dezembro_2023._exec.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1203/proj._de_decreto_legislativo_001.2023._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1197/proj._de_decreto_legislativo_002.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1535/proj._de_decreto_legislativo_003.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1777/projeto_de_decreto_legislativo_04.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1778/projeto_de_decreto_legislativo_05.2023_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2101/proj._de_decreto_legislativo_006.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2138/proj._de_decreto_legislativo_007.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2155/proj._de_decreto_legislativo_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2223/projeto_de_decreto_legislativo_009.2023_titulo_de_cidadao_sebastiao_misiara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2221/projeto_de_decreto_legislativo_010.2023_titulo_de_cidadao_silvia_helena.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2222/projeto_de_decreto_legislativo_011.2023_titulo_de_honra_o_merito_uvesp.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_decreto_legislativo_012.2023_titulo_de_cidadao_raissa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2236/proj._de_decreto_legislativo_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2240/projeto_de_decreto_legislativo_014.2023_titulo_de_cidadao_orlando_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2274/proj._de_decreto_legislativo_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2277/proj._de_decreto_legislativo_016.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1214/proj._de_lei_001.2023._exec._of._062.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1213/proj._de_lei_002.2023._exec._of._044.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1216/proj._de_lei_003.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1217/proj._de_lei_004.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1234/projeto_de_lei_no_05.2023_do_exec..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1300/proj._de_lei_006.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1342/proj._de_lei_007.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1324/proj._de_lei_008.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1325/proj._de_lei_009.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1326/proj._de_lei_010.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1327/proj._de_lei_011.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_012.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1524/proj._de_lei_014.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1481/proj._de_lei_015.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proj._de_lei_016.2023._ldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1534/proj._de_lei_017.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1505/proj._de_lei_018.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1659/projeto_de_lei_019.2023_de_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1745/proj._de_lei_021.2023._executivo_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1746/proj._de_lei_022.2023._executivo_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1747/proj._de_lei_023.2023._executivo_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1749/proj._de_lei_024.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1751/projeto_de_lei_25.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1794/projeto_de_lei_ordinaria_no_27-2023_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1797/projeto_de_lei_n._028.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1882/proj._de_lei_029.2023.exec.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1957/proj._de_lei_030.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1958/proj._de_lei_031.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1959/proj._de_lei_032.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1960/proj._de_lei_033.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1961/proj._de_lei_034.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1962/proj._de_lei_035.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1963/proj._de_lei_036.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1964/proj._de_lei_037.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1981/proj._de_lei_038.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1982/proj._de_lei_039.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1999/proj._de_lei_040.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1994/proj.__de_lei_041.2023_-_exec..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2027/proj._de_lei_042.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2073/proj._de_lei_043.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2089/proj._de_lei_044.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2090/proj._de_lei_045.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2122/proj._de_lei_046.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2180/proj._de_lei_047.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2181/proj._de_lei_048.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2182/proj._de_lei_049.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_050.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2254/proj._de_lei_051.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2309/proj._de_lei_052.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2275/proj._de_lei_053.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2306/proj._de_lei_054.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1206/proj._de_lei_complementar_001.2023._exec._of._040.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1218/proj._de_lei_complementar_002.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1241/proj._de_lei_complementar_003.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1382/proj._de_lei_complementar_004.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1383/proj._de_lei_complementar_005.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1404/proj._de_lei_complementar_006.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1533/proj._de_lei_complementar_007.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1634/proj._de_lei_complementar_substitutivo_ao_projeto_de_lei_complementar_008.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1750/projeto_de_lei_complementar_n_09_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1850/projeto_de_lei_complementar_010.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2128/proj._de_lei_comnplementar_011.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2115/proj._de_lei_comnplementar_012.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2183/substitutivo_ao_proj._de_lei_complementar_013.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2201/substitutivo_ao_proj._de_lei_complementar_014.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2202/proj._de_lei_complementar_015.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1219/proj._de_resolucao_privativa_001.2023._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1649/proj._de_resolucao_privativa_002.2023._mesa_da_camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1735/projeto_de_resolucao_privativa_003.2023._mesa_da_camara.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1781/projeto_de_resolucao_privativa_04.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_resolucao_privativa_005.2023_-_revisa_reforma_e_atualiza_o_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2282/proj._de_resolucao_privativa_006.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2283/proj._de_resolucao_privativa_007.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2284/proj._de_resolucao_privativa_008.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1233/proposta_de_emenda_a_lei_organica_001.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2246/proposta_de_emenda_a_lei_organica_municipal_002.2023_-_atualiza_e_reforma_a_lei_organica_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2290/substitutivo_a_proposta_de_emenda_a_lei_organica_001.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1231/mocao_de_aplausos_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/mocao_de_aplausos_002.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1729/mocao_de_aplausos_003.2023._camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2008/mocao_de_aplausos_005.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2024/mocao_de_aplausos_006.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2025/mocao_de_aplausos_007.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2026/mocao_de_aplausos_008.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2123/mocao_de_aplausos_009.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2165/mocao_de_aplausos_10.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2203/mocao_de_aplausos_011.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2259/mocao_de_aplausos_012.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2273/mocao_de_aplausos_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1195/requerimento_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1192/requerimento_002.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1196/requerimento_003.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/requerimento_004.2023._vereadores_da_camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1212/requerimento_005.2023._leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1232/requerimento_006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1236/requerimento_007.2023._carla_dra._dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1237/requerimento_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1238/requerimento_009.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1239/requerimento_010.2023._carla_dra._dra._edinamar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1240/requerimento_011.2023._carla_dra._edinamar_gilmar_rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1255/rquerimento_012.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1257/rquerimento_013.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1256/rquerimento_014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1270/requerimento_015.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1271/requerimento_016.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1272/requerimento_017.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1273/requerimento_018.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1274/requerimento_019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1275/requerimento_020.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1276/requerimento_021.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1308/requerimento_022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1309/requerimento_023.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1310/requerimento_024.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1303/requerimento_025.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1333/requerimento_026.2023._carlos_roberto_frederick_carla_dra._edinamar_rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1334/requerimento_027.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1335/requerimento_028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1336/requerimento_029.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1357/requerimento_030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1378/requerimento_031.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1371/requerimento_032.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1375/requerimento_034.2023._carla_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1376/requerimento_035.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1393/requerimento_036.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1410/requerimento_037.2023._rinaldo_carla_carlos_roberto_dra._edinamar_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1413/requerimento_038.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1427/requerimento_039.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1428/requerimento_040.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1430/requerimento_041.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1441/requerimento_042.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/requerimento_043.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/requerimento_044.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/requerimento_045.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/requerimento_046.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1470/requerimento_047.2023._carlos_rinaldo_carla_dra._edinamar_frederick_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_048.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1502/requerimento_049.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1503/requerimento_050.2023._carlos_carla_dra._edinamar_frederick_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1512/requerimento_051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1513/requerimento_052.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1530/requerimento_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1531/requerimento_054.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1542/requerimento_055.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1543/requerimento_056.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1551/requerimento_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1552/requerimento_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1553/requerimento_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1555/requerimento_060.2023._frederick_carlos_carla_claudio_dra._edinamar_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1562/requerimento_061.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/requerimento_062.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/requerimento_063.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/requerimento_064.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/requerimento_065.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/requerimento_066.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/requerimento_067.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1630/requerimento_068.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1633/requerimento_069.2023._frederick_rinaldo_gilmar_carla_dra._edinamar_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1631/requerimento_070.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1645/requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1646/requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1654/requerimento_073.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/requerimento_074.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/requerimento_075.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/requerimento_076.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1678/requerimento_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/requerimento_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/requerimento_079.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/requerimento_081.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/requerimento_082.2023._dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1728/requerimento_083.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1734/requerimento_084.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1732/requerimento_085.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1737/requerimento_.._086.2023._edil_frederick.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1754/requerimento_87.023_carla_adriana.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1771/requerimento_88.2023_gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1762/requerimento_89.2023_gelio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1770/requerimento_90.2023_nanau_e_dra_edinamar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1806/requerimento_n._92.2023._vereadores..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1812/requerimento_093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1813/requerimento_94.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1814/requerimento_95.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1815/requerimento_96.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1816/requerimento_97.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1817/requerimento_98.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1821/requerimento_99.2023._gilmar_e_nanau..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1822/requerimento_100.2023._nanau.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1833/requerimento_101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1846/requerimento_102.2023._frederick_rinaldo_carlos_dra._edinamar_carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1847/requerimento_103.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1843/requerimento_104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1844/requerimento_105.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1848/requerimento_106.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1858/requerimento_107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1859/requerimento_108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1860/requerimento_109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1861/requerimento_110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1881/requerimento_111.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1864/requerimento_112.2023._frederick_rinaldo_carla_gilmar_claudio_edinamar_gelio_leandro_carlos_e_germano.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1870/requerimento_113.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1871/requerimento_114.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1899/requerimento_115.2923._frederick.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1900/requerimento_116.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1901/requerimento_117.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1908/requerimento_118.2923._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1931/requerimento_119.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1966/requerimento_120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1932/requerimento_121.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1972/requerimento_123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2009/requerimento_124.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1973/requerimento_125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2010/requerimento_126.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2023/requerimento_127.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2011/requerimento_128.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2012/requerimento_129.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2044/requerimento_130.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2045/requerimento_131.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2046/requerimento_132.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2047/requerimento_133.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2068/requerimento_134.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2091/requerimento_135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2070/requerimento_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2092/requerimento_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2093/requerimento_138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2102/requerimento_139.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2114/requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2124/requerimento_143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2131/requerimento_144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2137/requerimento_145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2224/requerimento_146.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2175/requerimento_147.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2174/requerimento_148.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2170/requerimento_149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2171/requerimento_150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2172/requerimento_151.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2237/requerimento_152.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2204/requerimento_153.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2238/requerimento_154.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2239/requerimento_155.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2265/requerimento_156.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_157.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2267/requerimento_158.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2268/requerimento_159.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2269/requerimento_160.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1478/of._244.2023._exec._veto_ao_projeto_de_lei_007.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1479/of._245.2023._exec._veto_ao_projeto_de_lei_006.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1480/of._246.2023._exec._veto_ao_projeto_de_lei_008.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1738/veto_ao_autografo_035.2023._proj._de_lei_014.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1851/of._651.2023._exec._veto_ao_autografo_037.2023._pl_020.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1852/of._652.2023._exec._veto_ao_autografo_038.2023._pl_021.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1199/indicacao_001.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_002.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1194/indicacao_003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1215/indicacao_004.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1229/indicacao_005.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1230/indicacao_006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1235/indicacao_007.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1248/indicacao_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1249/indicacao_009.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1250/indicacao_010.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1251/indicacao_011.2023._rinaldo_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1252/indicacao_012.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1253/indicacao_013.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1291/indicacao_014.2023._gelio_marcio_germano_claudio_e_leandro.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1262/indicacao_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1263/indicacao_016.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1304/indicacao_017.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1265/indicacao_019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1266/indicacao_020.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1267/indicacao_021.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1268/indicacao_022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1269/indicacao_023.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1288/indicacao_024.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1290/indicacao_025.2023._carlos_roberto_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1289/indicacao_026.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1292/indicacao_027.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1293/indicacao_028.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1294/indicacao_029.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1316/indicacao_030.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1295/indicacao_031.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1305/indicacao_032.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1306/indicacao_033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1301/indicacao_034.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1302/indicacao_035.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1321/indicacao_036.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1322/indicacao_037.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1328/indicacao_038.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1317/indicacao_039.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1319/indicacao_040.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1320/indicacao_041.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1330/indicacao_043.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1331/indicacao_044.2023._fredreick.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1332/indicacao_045.2023._frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1341/indicacao_046.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1353/indicacao_047.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1354/indicacao_048.2023._frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1355/indicacao_049.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1364/indicacao_051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1365/indicacao_052.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1372/indicacao_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1374/indicacao_054.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1377/indicacao_055.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_060.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_061.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_062.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_063.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1425/indicacao_064.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_066.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1407/indicacao_067.2023.__rinaldo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_068.2023.__rinaldo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_069.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_070.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1434/indicacao_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_074.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_075.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_076.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_077.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_078.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_079.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_080.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_081.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_082.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_083.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_084.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_085.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_086.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1475/indicacao_087.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_089.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_090.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_091.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_092.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_094.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_095.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1515/indicacao_096.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_099.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_100.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_101.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1522/indicacao_102.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_103.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_105.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_106.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1554/indicacao_107.2023._rinaldo_carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1544/indicacao_108.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1537/indicacao_109.2023._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1541/indicacao_110.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_111.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_112.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_113.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_114.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_115.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1565/indicacao_116.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_119.2023._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_121.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/indicacao_122.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/indicacao_123.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/indicacao_124.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_125.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_126.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_127.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_128.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_129.2023._carlos_frederick_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_130.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_131._2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_132._2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_133._2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_134._2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_139.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_141.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_142.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_143.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_144.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_146.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_147.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_148.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_151.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_152.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_153.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_154.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/indicacao_155.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_156.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_157.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_158.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/indicacao_159.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_160.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_161.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_162.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/indicacao_163.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_164.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_166.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_167.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_169.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_170.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_171.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_172.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_173.2023_gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_174.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_175.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_176.2023_fred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_177.2023_rinaldo._carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n._178.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n._179.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1801/indicacao_n._180.2023._rinaldo_e_gilmar..pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n._181.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n._182.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n._183.2023._gelio..pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n._184.2023._gelio..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1809/indicacao_185.2023._carla..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1810/indicacao_186.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_188.2023._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_189.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_190.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_191.2023._gilmar_e_nanau.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_192.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_193.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_194.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_195.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_196.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_197.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_198.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_199.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1865/indicacao_200.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1866/indicacao_201.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_202.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1867/indicacao_203.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1872/indicacao_204.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2550/indicacao_205.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1895/indicacao_206.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1873/indicacao_207.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1874/indicacao_208.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1879/indicacao_209.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1880/indicacao_210.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1912/indicacao_211.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1911/indicacao_213.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1913/indicacao_215.2023._germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_216.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_217.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_218.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1954/indicacao_219.2023._germano.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1965/indicacao_220.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1955/indicacao_221.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1956/indicacao_222.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1968/indicacao_223.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1969/indicacao_224.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1970/indicacao_225.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1971/indicacao_226.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2000/indicacao_227.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2001/indicacao_228.2023._germano.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2002/indicacao_229.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2003/indicacao_230.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2004/indicacao_232.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2005/indicacao_233.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2006/indicacao_234.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2019/indicacao_235.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2007/indicacao_236.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2020/indicacao_238.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2021/indicacao_239.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2022/indicacao_240.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2039/indicacao_241.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2040/indicacao_242.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_243.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2042/indicacao_244.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2043/indicacao_245.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2053/indicacao_246.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_247.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_248.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_249.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_250.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_251.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_252.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_253.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2096/indicacao_254.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_255.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_256.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2110/indicacao_257.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2111/indicacao_258.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2112/indicacao_260.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2129/indicacao_261.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_262.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_263.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_264.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2136/indicacao_265.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2139/indicacao_266.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_267.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_268.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_269.2023._carla_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_270.2023._marcio.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2166/indicacao_271.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2167/indicacao_272.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_273.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_274.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_275.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2173/indicacao_276.2023._claudio._pdf.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_277.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_278.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2192/indicacao_279.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_281.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_282.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2208/indicacao_283.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_284.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2244/indicacao_286.2023._carlos_frederick_gilmar_rinaldo_dra._edinamar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2230/indicacao_287.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2231/indicacao_288.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2232/indicacao_289.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2233/indicacao_290.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2234/indicacao_291.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2255/indicacao_292.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2235/indicacao_293.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2256/indicacao_294.2023._leandro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2257/indicacao_295.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2258/indicacao_296.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2270/indicacao_297.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2271/indicacao_298.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2272/indicacao_299.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1385/proposta_de_emenda_supressiva_projeto_de_lei_n_011_2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proposta_de_emenda_modificativa_de_redacao_001.2023_ao_projeto_de_lei_017.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proposta_de_emenda_projeto_de_lei_n_12.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proposta_de_emenda_modificativa_de_redacao_ao_projeto_de_lei_002.2023._do_executivo..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1785/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_20.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1786/proposta_de_emenda_aditiva_01.2023_ao_projeto_de_lei_021.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1787/proposta_de_emenda_supressiva_01.2023_ao_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1788/proposta_de_emenda_modificativa_de_redacao_01.2023_ao_pl_24.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1789/proposta_de_emenda_modificativa_de_redacao_02.2023_ao_pl_24.2023_3.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1876/proposta_de_emenda_aditiva_pl_019.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1877/proposta_de_emenda_ao_projeto_de_lei_no_022-2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1878/proposta_de_emenda_ao_projeto_de_lei_no_023-2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1918/proposta_de_emenda_substitutiva_ao_proj._de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1919/proposta_de_emenda_modificativa_ao_proj._de_lei_029.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1984/proposta_de_emenda_supressiva_16.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1985/proposta_de_emenda_aditiva_17.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1986/proposta_de_emenda_aditiva_018.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1987/proposta_de_emenda_modificativa_19.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1988/proposta_de_emenda_modificativa_20.2023_ao_proj._de_lei_035.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1989/proposta_de_emenda_supressiva_21.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1990/proposta_de_emenda_aditiva_22.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1991/proposta_de_emenda_aditiva_23.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1992/proposta_de_emenda_modificativa_24.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1993/proposta_de_emenda_modificativa_25.2023_ao_proj._de_lei_036.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2049/proposta_de_emenda_modificativa_026.2023._ao_proj._de_lei_037.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2075/proposta_de_emenda_substitutiva_027.2023_ao_proj._de_lei_038.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2278/emenda_supressiva_028.2023_ao_pl_040.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2281/emenda_modificativa_029.2023_ao_pl_040.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2143/proposta_de_emenda_substitutiva_030.2023_ao_proj._de_lei_020.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2211/proposta_de_emenda_modificativa_033.2023_ao_proj._de_lei_047.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2280/emenda_substitutiva_034.2023_ao_pl_040.2023_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2279/emenda_supressiva_035.2023._pl_040.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2285/emenda_substitutiva_036.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/oficio_n._64.2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/oficio_n._04.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/oficio_n._05.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/oficio_n._06.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/oficio_n._07.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3358/oficio_n._09.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/oficio_n._10.2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/oficio_n._11.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/oficio_n._12.2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/of._013.2023._camara_municipal_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/oficio_015.2023_encaminhando_doc._sessao_de_06.02.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/oficio_n._16.2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/oficio_n._17.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/oficio_n._18.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/oficio_n._27.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/oficio_n._28.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/oficio_n._30.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/oficio_n_031_2023_enc_documentos_sessao_de_13_02_2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/oficio_n._32.2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/oficio_042_2023_ref_aos_documentos_sessao_de_23_02_2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/oficio_043_2023_ref_aos_doc_sessao_de_27_02_2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/oficio_n._44.2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/oficio_n._45.2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/oficio_n._47.2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/oficio_n._60.2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/oficio_n._62.2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/oficio_063_2023_ref_aos_doc_sessao_de_13_03_2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3357/oficio_n._64.2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/oficio_065.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/oficio_067.2023_do_legisl..pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1387/oficio_068_2023_edil_frederick_requi_menconca.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/oficio_069.2023_do_legil..pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/oficio_0832023_ref_aos_doc_sessao_20_03_2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/oficio_095.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/oficio_096.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/oficio_097.2023_encaminhando_doc._sessao_de_27.03.2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/oficio_098.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/of_099_2023_leg_encaminhamento_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/oficio_102_2023_ref_doc_sessao_de_10_042023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/oficio_103.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/oficio_104.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/oficio_106.2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/oficio_107.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/of_110_2023_leg_documentos_sessao_17_04_2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/oficio_111.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/oficio_112.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/oficio_113_2023_ref_doc_sessao_de_24_04_2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/oficio_115.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/oficio_119.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/oficio_120_2023_ref_aos_doc_sessao_02_05_2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/oficio_144_2023_ref_doc_sessao_de_08_05_2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/oficio_159_2023_enc_doc_sessao_de_15_05_2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/oficio_163.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/oficio_167.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/oficio_168.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/oficio_169.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/oficio_171.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/oficio_173_2023_ref_aos_doc_sessao_de_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/oficio_188.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/oficio_193_2023_enc_doc_sessao_de_29_05_2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/oficio_203.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/oficio_204.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/oficio_208_2023_enc_doc_sessao_de_05_06_2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/oficio_209.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/oficio_212.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/oficio_213_2023_enc_doc_sessao_de_12_06_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/oficio_214.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/oficio_217.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/oficio_218.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/oficio_223.2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/oficio_228_2023_ref_aos_doc_sessao_de_19_06_2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/oficio_232.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/oficio_233.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/oficio_235.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/oficio_n_237_2023_autografos_031_e_032_2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/oficio_238_2023_enc_doc_sessao_de_26_06_2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/oficio_239.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/oficio_240.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/oficio_242.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/oficio_243.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/oficio_244.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/oficio_245_2023_enc_doc_sessao_de_03_07_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/oficio_255.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/oficio_258.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/oficio_259.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/oficio_260.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/oficio_261.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/oficio_264_2023_enc_doc_sessao_de_10_07_2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/oficio_270.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/oficio_271.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/oficio_273.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1792/oficio__276.2023._comissoes_-_projeto_de_lei_19-2023_comtur_-_substitutivo_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1793/oficio__277.2023._comissoes_-_projeto_de_lei_22_e_23-2023_credito_-_santa_casa_-_sabesp_e_cpfl_-_e.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/oficio_278_2023_enc_doc_sessao_de_07_08_2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/oficio_280.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/oficio_285.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/oficio_292.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/oficio_293_2023_enc_doc_sessao_de_16_08_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3220/oficio_296.2023_dp_leg..pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/oficio_297.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/oficio_299_2023_enc_doc_sessao_de_21_08_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3222/oficio_304.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/oficio_310_2023_enc._doc._sessao_28.08.2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3223/oficio_315.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/oficio_320.2023_encaminhando_doc._sessao_de_04.09.2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3224/oficio_321.2023_do_leg.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3225/oficio_322.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/oficio_325_2023_enc_doc_sessao_de_18_09_2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3226/oficio_326.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3227/oficio_344.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/oficio_345_2023_enc_doc_sessao_de_25_09_2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3228/oficio_347.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3229/oficio_349.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/oficio_369_2023_enc_doc_sessao_de_02_10_2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3245/oficio_370.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/oficio_371.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3247/oficio_372.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3273/oficio_373.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3274/oficio_374.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3275/oficio_375.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/oficio_380_2023_enc_doc_sessao_de_09_10_2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/oficio_382_2023_enc_doc_sessao_de_16_10_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_n_384_2023_enc_doc_sessao_de_23_10_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3276/oficio_385.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/oficio_n._407.2023_-_enc._doc._da_sessao_ordinaria_de_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3277/oficio_409.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3278/oficio_410.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3279/oficio_412.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/oficio_418_2023_enc._doc._sessao_de_04.09.2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/oficio_n_419.2023_-_suplementaccao_de_dotacao_orcamentaria_cmi.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/oficio_433_2023_enc_doc_sessao_de_13_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3280/oficio_441.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3281/oficio_442.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3282/oficio_443.2023_doleg..pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3283/oficio_444.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3284/oficio_446.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/oficio_447_2023_enc_doc_sessao_de_21_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/oficio_449_2023_enc_doc_sessao_de_27_11_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3285/oficio_450.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3286/oficio_451.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/oficio_458_2023_enc_doc_sessao_de_04_12_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3287/oficio_460.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3290/oficio_464.2023_do_leg.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3291/oficio_465.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/oficio_468_2023_que_enc_doc_sessao_de_11_12_2023_1_.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3292/oficio_469.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3293/oficio_470.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3294/oficio_471.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/oficio_473_2023_enc._doc._sessao_de_18_12_2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3296/oficio_474.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3297/oficio_477.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3298/oficio_478.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3299/oficio_481.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3300/oficio_482.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3301/oficio_483.2023_do_leg..pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1207/of._012.2022._exec._resp._ao_req._143.2022._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1208/of._013.2022._exec._resp._ao_req._145.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1447/of._025.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1209/of._050.2022._exec._resp._ao_req._146.2022._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1210/of._055.2023._exec._resp._ao_req._141.2022._carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1211/of._057.2023._exec._resp._ao_req._118.2022._carlos_roberto_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1278/of._102.2023._exec._resp._ao_req._002.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1279/of._114.2023._exec._resp._ao_req._005.2023._leandro_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1280/of._115.2023._exec._resp._ao_req._003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1286/of._133.2023._exec._resp._ao_req._008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1287/of._141.2023._exec._resp._ao_req._006.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1358/of._143.2023._exec._resp._ao_req._013.2023._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1345/of._145.2023._exec_rsp._ao_of._047.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1359/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1381/of._164.2023._exec._resp._ao_req._014.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1360/of._165.2023._exec._resp._ao_req._007.2023._carla_dra._edinamar_rinaldo_carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1370/of._166.2023._exec._resp._ao_req._020_e_021.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1363/of._167.2023._exec._resp._ao_req._019.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1362/of._168.2023._exec._resp._ao_req._011.2023._carla_dra._edinamar_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1361/of._169.2023._exec._resp._ao_req._010.2023._carla_dra._edinamar_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1369/of._170.2023._exec._resp._ao_req._015.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1368/of._172.2023._exec._resp._ao_req._016.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1367/of._173.2023._exec._resp._ao_req._017.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1391/of._177.2023._exec._resp._ao_req._018.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1394/of._187.2023._exec._resp._ao_req._001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1418/of._194.2023._exec._resp._ao_req._118.2022._carlos_gilmar_e_carla.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1419/of._195.2023._exec._resp._ao_req._024.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1421/of._197.2023._exec._resp._ao_req._022.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1423/of._198.2023._exec._resp._ao_req._025.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1422/of._199.2023._exec._resp._ao_req._112.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1431/of._205.2023._exec._resp._ao_req._027.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1432/of._213.2023._exec._resp._ao_req._028.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1433/of._214.2023._exec._resp._ao_req._029.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1448/of._216.2023._exec._resp._ao_req._032.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1449/of._217.2023._exec._resp._ao_req._023.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/of._223.2023._exec._resp._ao_req._031.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1540/of._227.2023._exec._resp._ao_requerimento_037.2023._rinaldo_carla_carlos_dra._edinamar_gilmar_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/of._233.2023._resp._ao_req._033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/of._234.2023._resp._ao_req._030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1490/of._248.2023._resp._ao_requerimento_036.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1491/of._260.2023._resp._ao_requerimento_040.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1492/of._263.2023._resp._ao_requerimento_039.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1493/of._264.2023._resp._ao_requerimento_035.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1525/of._280.2023._exec._resp._ao_requerimento_045.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1526/of._281.2023._exec._resp._ao_requerimento_046.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1538/of._283.2023._exec._resp._ao_requerimento_048.2023._dra._edinamar_.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1527/of._285.2023._exec._resp._ao_requerimento_044.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1539/of._288.2023._exec._resp._ao_requerimento_038.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1545/of._290.2023._exec._resp._ao_requerimento_041.2023._gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1546/of._292.2023._exec._resp._ao_requerimento_042.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/of._299.2023._exec._resp._ao_requerimento_050.2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/of._303.2023._exec._resp._ao_requerimento_043.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/of._309.2023._exec._resp._ao_requerimento_057.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/of._312.2023._exec._resp._ao_req._047.2023._carla_carlos_dra._edinamar_gilmar_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/of._313.2023._exec._resp._ao_req._052.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/of._317.2023._exec._resp._ao_req._051.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/of._320.2023._exec._resp._ao_requerimento_061.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/of._322.2023._exec._resp._ao_requerimento_049.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/of._326.2023._exec._resp._ao_requerimento_058.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/of._328.2023._exec._resp._ao_requerimento_060.2023._frederick_carlos_carla_gilmar_dra._edinamar_rinaldo_e_claudio.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/of._329.2023._exec._resp._ao_requerimento_056.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/of._330.2023._exec._resp._ao_requerimento_055.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/of._334.2023._exec._docs._proj._de_lei_014.2023._exec.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1624/of._339.2023._exec._resp._ao_requerimento_059.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1639/of._411.2023._exec._resp._ao_requerimento_054.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1640/of._412.2023._exec._resp._ao_requerimento_053.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1670/of._427.2023._exec._solicitacao_de_prazo_p._resposta_do_requerimento_064.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1657/of._428.2023._exec._resp._ao_requerimento_065.2023_carla.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1661/of._438.2023._exec._resp._ao_requerimento_067.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1656/of._515.2023._exec._resp._ao_requerimento_066.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/of._519.2023._exc._resp._ao_requerimento_062.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1655/of._520.2023._exec._resp._ao_requerimento_063.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/of._524.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_069.2023._frederick_rinaldo_carla_carlos_roberto._dra._edinamar_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/of._531.2023._exec._resp._ao_requerimento_070.2023._carla_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/of._532.2023._exec._resp._ao_requerimento_068.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/of._540.2023._exec._resp._ao_requerimento_064.2023._gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/of._543.2023._exec._resposta_com_pedido_de_prazo_para_o_requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1730/of._553.2023._exec._resp._ao_requerimento_074.3034._carlos_roberto_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1731/of._554.2023._exec._resp._ao_requerimento_073.3034._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1741/of._558.2023._exec._resp._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1742/of._570.2023._exec._resp._ao_requerimento_072.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1743/of._571.2023._exec._resp._ao_requerimento_071.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1755/of._590.2023_resp._ao_req._82.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1756/of._594.2023_resp._ao_req._84.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1757/of._600.2023_executivo_solic._prazo_de_req._77_e_78.2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1759/of._603.2023_executivo_solic._prazo_de_req._81.2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1760/of._605.2023_resp._ao_req._76.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1765/of._611.2023_resp._ao_req._83.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1764/of._614.2023_resp._ao_req._85.2023_dra._ednamar.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1766/of._616.2023_resp._ao_req._75.2023_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1767/of._617.2023_resp._ao_req._86.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1768/of._619.2023_resp._ao_req._80.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1791/of._558.2023._exec._ao_requerimento_069.2023._carlos_gilmar_dra._edinamar_carla_rinaldo_e_frederick.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1818/of._635.2023._resposta_ao_req._79.2023._nanau..pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1827/of._641.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_091.2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1828/of._642.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_088.2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1829/of._643.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_090.2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1830/of._644.2023._exec._resp._ao_requerimento_087.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1832/of._645.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_077_e_078.2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1856/of._654.2023._exec._resp._ao_req._099.2023_de_autoria_dos_gilmar_e_carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1857/of._655.2023._exec._resp._ao_req._081.2023_de_autoria_do_edil_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1889/of._657.2023._exec._resp._ao_req._098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1869/of._658.2023._exec._resp._ao_req._092.2023._camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1887/of._662.2023._exec._solicitacao_de_prazo_p._resp._ao_req._100.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1893/of._663.2023._exec._resp._ao_req._091.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1891/of._664.2023._exec._resp._ao_req._090.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1890/of._665.2023._exec._resp._ao_req._093.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1886/of._666.2023._exec._solicitacao_de_prazo_p._resp._ao_req._094.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1892/of._667.2023._exec._resp._ao_req._089.2023._gelio.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1885/of._669.2023._exec._solicitacao_de_prazo_p._resp._ao_req._095.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1884/of._670.2023._exec._solicitacao_de_prazo_p._resp._ao_req._096.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1883/of._671.2023._exec._solicitacao_de_prazo_p._resp._ao_req._097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1906/of._resp._ao_requerimento_102.2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1888/of._674.2023._exec._solicitacao_de_prazo_p._resp._ao_req._088.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1902/of._691.2023._exec._solicitacao_de_prazo_p._resp._ao_req._101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1904/of._693.2023._exec._solicitacao_de_prazo_p._resp._ao_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1903/of._694.2023._exec._resp._ao_req._103.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1905/of._695.2023._exec._solicitacao_de_prazo_p._resp._ao_req._105.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1949/of._703.2023._exec._resp._ao_requerimento_094.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1935/of._705.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1936/of._706.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1943/of._707.2023._exec._resp._ao_requerimento_105.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1944/of._708.2023._exec._resp._ao_requerimento_098.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1945/of._709.2023._exec._resp._ao_requerimento_101.2023._claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1948/of._712.2023._exec._resp._aos_requerimentos_095_e_096.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1937/of._713.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_112.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1938/of._714.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1939/of._715.2023._exec._pedido_de_prazo_p._resp._ao_requerimento_108.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1940/of._716.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1941/of._717.2023._exec._pedido_de_prazo_p._resp._ao_requerimentos_110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1942/of._719.2023._exec._resp._ao_requerimento_097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1947/of._721.2023._exec._resp._ao_requerimento_100.2023._carlos.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1974/of._734.2023._exec._resp._ao_req._111.2023_rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1975/of._735.2023._exec._resp._ao_req._101.2023_claudio_germano_e_gelio.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1976/of._736.2023._exec._resp._ao_req._114.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1977/of._738.2023._exec._resp._ao_req._103.2023_frederick.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1980/of._739.2023._exec._resp._ao_req._105.2023_carlos.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1978/of._740.2023._exec._resp._ao_req._113.2023_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1979/of._741.2023._exec._solicitacao_prazo_p._resp._ao_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2029/of._747.2023._exec._resp._ao_req._109.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2013/of._748.2023._exec._solicitacao_de_prazo_p._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2014/of._749.2023._exec._solicitacao_de_prazo_p._resp._ao_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2015/of._750.2023._exec._solicitacao_de_prazo_p._resp._ao_req._116.2023._rinaldo_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2016/of._751.2023._exec._solicitacao_de_prazo_p._resp._ao_req._118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2017/of._752.2023._exec._solicitacao_de_prazo_p._resp._ao_req._115.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2018/of._842.2023._exec._solicitacao_de_prazo_p._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2030/of._845.2023._exec._resp._ao_req._112.2023._vereadores.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2031/of._846.2023._exec._resp._ao_req._097.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2033/of._847.2023._exec._resp._ao_req._116.2023._rinaldo_e_carlos.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2034/of._853.2023._exec._resp._ao_req._110.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2032/of._854.2023._exec._solicita_praso_p._resp._ao_req._122.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2054/of._860.2023._exec._resp._ao_req._119.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2055/of._864.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2056/of._865.2023._exec._resp._ao_req._120.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2057/of._867.2023._exec._solicita_prazo_p._resp._de_req._104.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2063/of._868.2023._exec._solicita_prazo_p._resp._de_req._117.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2060/of._870.2023._exec._solicita_prazo_p._resp._de_req._122.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2064/of._873.2023._exec._resp._ao_req._118.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2065/of._874.2023._exec._resp._ao_req._107.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2066/of._875.2023._exec._resp._ao_req._108.2023._rinaldo_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2067/of._876.2023._exec._resp._ao_req._115.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2079/of._885.2023_do_exec._resp._do_req._127.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2080/of._886.2023_do_exec._resp._do_req._104.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2081/of._887.2023_do_exec._resp._do_req._129.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2082/of._888.2023_do_exec._resp._do_req._128.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2083/of._889.2023_do_exec._resp._do_req._117.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2084/of._892.2023_do_exec._resp._do_req._124.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2085/of._896.2023_do_exec._solicita_prazo_p._resp._do_req._126.2023_da_vereadora_carla.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2086/of._897.2023_do_exec._resp._do_req._132.2023_do_vereador_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2116/of._912.2023._exec._resp._ao_req._133.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2120/of._914.2023._exec._resp._ao_req._131.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2121/of._915.2023._exec._resp._ao_req._122.2023_da_ver._carla..pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2117/of._917.2023._exec._solita_prazo_p._resp._ao_req._130.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2118/of._919.2023._exec._solita_prazo_p._resp._ao_req._131.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2132/of._927.2023._exec._solita_prazo_p._resp._ao_req._134.2023_da_ver._carla..pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2133/of._928.2023._exec._solita_prazo_p._resp._ao_req._136.2023_do_ver._rinaldo..pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2160/of._933.2023._exec._resp._ao_req._126.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2161/of._934.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2162/of._935.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2163/of._936.2023._exec._solicita_prazo_p._resp._ao_req._139.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2193/of._944.2023._exec._solicita_prazo_p._resp._ao_requerimento_077.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2194/of._945.2023._exec._solicita_prazo_p._resp._ao_requerimento_078.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2195/of._948.2023._exec._solicita_prazo_p._resp._ao_requerimento_137.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2196/of._950.2023._exec._resp._ao_requerimento_130.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2197/of._952.2023._exec._solicita_prazo_p._resp._ao_requerimento_141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2198/of._953.2023._exec._solicita_prazo_p._resp._ao_requerimento_140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2199/of._954.2023._exec._solicita_prazo_p._resp._ao_requerimento_136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2215/of._958.2023._exec._solicita_prazo_p._resp._ao_req._135.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2216/of._959.2023._exec._resp._ao_req._139.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2217/of._961.2023._exec._solicita_prazo_p._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2218/of._963.2023._exec._solicita_prazo_p._resp._ao_req._123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2219/of._964.2023._exec._solicita_prazo_p._resp._ao_req._125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2225/of._973.2023._exec._solicita_prazo_p._resp._ao_req._142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2226/of._974.2023._exec._solicita_prazo_p._resp._ao_req._145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2227/of._975.2023._exec._solicita_prazo_p._resp._ao_req._143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2228/of._976.2023._exec._solicita_prazo_p._resp._ao_req._144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2291/of._977.2023._exec._resp._ao_req._138.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2260/of._982.2023._exec._resp._ao_req._142.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2261/of._990.2023._exec._resp._ao_req._150.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2262/of._995.2023._exec._resp._ao_req._141.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2263/of._996.2023._solicita_prazo_p._exec._resp._ao_req._140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2264/of._997.2023._exec._resp._ao_req._136.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2292/of._1001.2023._exec._resp._ao_req._123.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2293/of._1004.2023._exec._resp._ao_req._125.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2294/of._1005.2023._exec._solicita_prazo_p._resp._ao_req._149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2295/of._1006.2023._exec._solicita_prazo_p._resp._ao_req._148.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2296/of._1009.2023._exec._resp._ao_req._147.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2316/of._1013.2023._exec._resp._ao_req._148.2023._frederick_carlos_roberto_rinaldo_carla_dra._edinamar_claudio_leandro_e_germano_.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2317/of._1018.2023._exec._resp._ao_req._143.2023._gilmar.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2318/of._1019.2023._exec._resp._ao_req._144.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2320/of._1021.2023._exec._resp._ao_req._149.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2321/of._1023.2023._exec._resp._ao_req._145.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2315/of._1024.2023._exec._resp._ao_req._146.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2322/of._1025.2023._exec._resp._ao_req._154.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2310/of._1042.2023._resp._ao_req._159.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2323/of._1044.2023._exec._solicitacao_de_prazo_p._resp._ao_req._140.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1202/anteprojeto_de_lei_001.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1296/anteprojeto_de_lei_002.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1261/anteprojeto_de_lei_003.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1307/anteprojeto_de_lei_005.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1298/anteprojeto_de_lei_006.2023._rinaldo_.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1318/anteprojeto_de_lei_007.2023._rinaldo_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1366/anteprojeto_de_lei_008.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1403/anteprojeto_de_lei_009.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1414/anteprojeto_de_lei_010.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1442/anteprojeto_de_lei_011.2023._gilmar_frederick_carla_dra._edinamar_carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1429/anteprojeto_de_lei_012.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/anteprojeto_de_lei_013.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1471/anteprojeto_de_lei_014.2023._rinaldo_e_carla.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1514/anteprojeto_de_lei_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1485/anteprojeto_de_lei_016.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1523/anteprojeto_de_lei_017.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/anteprojeto_de_lei_018.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/anteprojeto_de_lei_020.2023._carlos_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1644/anteprojeto_de_lei_021.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/anteprojeto_de_lei_022.2023._carla.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/anteprojeto_de_lei_023.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/anteprojeto_de_lei_024.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/anteprojeto_de_lei_025.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1740/anteprojeto_de_lei_026.2023._carlos_roberto.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1798/anteprojeto_de_lei_n._28.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1841/anteprojeto_029.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1855/anteprojeto_de_lei_030.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1909/anteprojeto_de_lei_031.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1907/anteprojeto_de_lei_032.2023._claudio.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1953/anteprojeto_de_lei_033.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2113/anteprojeto_de_lei_034.2023.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2156/anteprojeto_de_lei_035.2023._carlos_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2200/anteprojeto_de_lei_036.2023._marcio.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/ata_reuniao_extraordinaria_comissao_de_justica_e_redacao_06.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1242/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1243/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.02.2023.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1258/ata_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1281/ata_da_reuniao_conjunta_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1311/ata_da_reuniao_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de__06.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1344/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1347/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1380/ata_reuniao_ordinaria_das_comissoes_de_20.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1386/ata_da_reuniao_extraordinaria_das_comissoes_de_20.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1416/ata_da_reuniao_ordinaria_das_comissoes_de_27.03.2023.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1443/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_03.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/ata_reuniao_ordinaria_das_comissoes_de_10.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1484/ata_da_reuniao_ordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1486/ata_da_reuniao_extraordinaria_das_comissoes_de_just._e_redacao_e_financas_e_orcamento_de_17.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1506/ata_da_reuniao_ordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1508/ata_da_reuniao_extraordinaria_da_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_24.04.2023.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1556/ata_da_reuniao_ordinaria_da_reuniao_conjunta_das_comissoes_de_08.05.2023.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/ata_da_reuniao_das_comissoes_de_15.05.2023.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/ata_da_reuniao_ordinaria_das_comissoes_dia_23_05_2023.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao__-_dia_29_05_2023.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1635/ata_da_reuniao_ordinaria_das_comissoes_do_dia_05.06.2023.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1650/ata_das_comissoes_de_12.06.2023.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1663/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_de_fin._e_orcamento_de_19.06.2023_1.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1684/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_e_23.06.2023..pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1689/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_de_26_06_2023.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/ata_da_reuniao_ordinaria_das_comissoes_do_dia_03_07_2023.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1783/ata_da_reuniao_ordinaria_das_comissoes_de_07.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1807/atas_da_reuniao_ordinaria_das_com._de_justica_e_redacao_e_de_finan._e_orc._16.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1823/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_21.08_2023.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1849/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_financas_e_orcamento_de_28.08.2023.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1863/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_04.09_2023.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1875/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.09.2023..pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1916/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_-_dia_18.09_2023.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1967/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_25.09.2023.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1983/ata_-_reuniao_ordinaria_-_comissoes_de_justica_e_redacao_e_de_financas_e_orcamento_-_dia_02.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1995/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_02.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2028/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2035/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_09.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2048/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_do_dia_16.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2074/ata_-_reuniao_ordinaria_-_comissao_de_justica_e_redacao_e_financas_e_orcamento_-_dia_23.10_2023.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2103/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_finanacas_e_orcamento_de_30.10.2023.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2119/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_06.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2142/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2145/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_13.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2177/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacaso_e_financas_e_orcamento_de_21.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2209/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2210/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_27.11.2023.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2247/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2248/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_04.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2276/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2286/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_11.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2299/ata_da_reuniao_ordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2302/ata_da_reuniao_extraordinaria_das_comissoes_de_justica_e_redacao_e_financas_e_orcamento_de_18.12.2023.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1748/of._055.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2184/of._063.2023._exec._dep._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1536/of._076.2023._exec._convite.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/oficio_157.2023_do_exec._informacoes_req._12.2023.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1420/of._195.2023._exec._resp._ao_req._004.2023._frederick__claudio_carla_e_dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1392/of._200.2023._sms.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1482/of._233.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1494/of._242.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1651/of._325.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_59.2023_do_vereador_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1652/of._334.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_62.2023_do_vereador_carlos_roberto..pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1653/of._337.2023_do_exec._solicitacao_de_prazo_de_resp._ao_requerimento_63.2023_da_vereadora_carla..pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/of._357.2023._exec._convite_copa_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1641/of._380.2023._secretaria_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1779/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1914/of._557.2023._exec._sms._termo_de_convenio_executivo_e_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2144/of._580.2023._exec._dep._mun._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2185/of._592.2023._exec._dep._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2253/of._611.2023._exec._dep._mun._de_educacao.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1795/oficio_n_618-2023_-_projeto_de_lei_27.2023_do_executivo_1.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2100/of._641.2023._secret._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1831/of._644.2023._exec._solicitacao_de_prazo_resp._ao_requerimento_089.2023.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1946/of._713.2023._exec._resp._ao_requerimento_088.2023._carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2107/of._s.n_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2108/of._908.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2252/of._994.2023._exec._resp._ao_of._450.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2311/6o_aditivo_de_termo_de_convenio_03.21_plano_de_trabalho_18_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2420/oficio_n.1001.2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2319/of._1019.2023._exec._resp._ao_req._152.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2313/oficio_1051.2023_-_devolucao_de_duoecimos.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1228/3_o_aditivo_termo_de_ciencia_e_plano_de_trabalho_003.2023._prefeitura-santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1299/of._003.2023._sind._func._publicos_municipais.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1314/of._053.23._sintaema.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1315/edital_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1346/of._001.2023._servico_de_urgencia_e_emergencia_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1348/convite_tiro_de_guerra.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1379/convite_santa_casa_de_misericordia_de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1415/convite_p._audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1472/of._044.2023_-_1._pj_-_mnva_sismp_62.07220000125.2023.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1473/of._paa_raps_regional_de_franca_002.2023.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1504/of._005.2023._sabesp.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1507/of._005.2023._sabesp.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1518/of._011.2023._previgarapava.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1642/voto_de_pesar_pelo_falecimento_da_mae_da_vereadora_carla..pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1677/of._s.n._santa_casa._resp._ao_of._172.2023_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1680/convite_13_conferencia_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/of._renuncia_luan_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2041/of._043.2023._diretora_emef_cap._chico_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/tc-00002659.989.18-0.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2241/of._062.2023._oab.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2242/of._sabesp._111.2023.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1868/of._208.2023._santa_casa.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/tc-00005543.989.17-2.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/tc-16354.989.19_-_tc_-16787.989.19_-_tc_-16789.989.19_-_tc_-24219.989.19_-_tc_-_27186.989.20_-__tc_-27193.989.20.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2058/of._635.2023._dep._mun._de_saude.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1917/of._875.2023._mp_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2061/convite_camara_isntituto_lici.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2062/of._do_forum_das_endidades_p._a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2297/2o_aditivo_piso_enfermagem_saude_mental_e_plano_de_trabalho_-_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2298/5o_termo_aditivo_convenio_e_plano_de_trabalho_-_piso_de_outubro_23.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/3538/of._992.2023._pedido_de_apuracao_de_fatos.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/tc-000019467.989.19-0.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/tc-000011167.989.23-5.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1780/of._055.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1790/of._456.2023._secretaria_mun._de_saude._aditivo_de_convenio.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1934/of._sindicato_func._publicos_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1200/proj._de_lei_001.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1201/proj._de_lei_002.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1204/proj._de_lei_003.2023._leg._frederick.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1254/proj._de_lei_legislativo_004.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1337/proj._de_lei_005.2023._leg._carlos_roberto..pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1338/proj._de_lei_006.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1339/proj._de_lei_007.2023._leg._frederick_carla_dra._edinamar_carlos_roberto_gilmar_e_rinaldo..pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1340/proj._de_lei_008.2023._leg._frederick..pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1343/proj._de_lei_009.2023._leg.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1411/proj._de_lei_010.2023._mesa_da_camara_mun._de_igarapava.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1424/proj._de_lei_011.2023._dra._edinamar.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/projeto_de_lei_012.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/projeto_de_lei_013.2023._frederick.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1632/projeto_de_lei_substitutivo_ao_pl_014.2023._claudio_reis.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1643/proj._de_lei_015.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/projeto_de_lei_016.2023._mesa_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1733/projeto_de_lei_017.2023._rinaldo_carla_dra._edinamar_carlos_e_gilmar.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2099/proj._de_lei_020.2023._rinaldo.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2300/proj._de_021.2023._leg..pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1282/substituto_proj._de_lei_complementar_001.2023.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1384/substitutivo_ao_proj._de_lei_003.2023._exec..pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1688/projeto_de_lei_substitutivo_ao_pl_014.2023._executivo.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/substitutivo_ao_projeto_de_lei_019.2023_do_executivo..pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2154/ato_001.2023.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2150/ato_002.2023.pdf" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2151/ato_da_presidencia_003.2023.pdf" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2152/ato_004.2023.pdf" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1483/ato_da_presidencia_005.2023_e_of._cgc_der_113.2023_contas_anuais_legislativo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2153/ato_006.2023.pdf" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1736/regulamentacao_programa_de_integridade_-_ato_da_presidencia_07-2023.pdf" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1862/ato_da_presidencia_008.2023.pdf" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2164/ato_da_presidencia_n_09.2023_-_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1675/proj._de_lei_complementar_001.2023._mesa_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1923/balancete_receita_e_despesa_exec._janeiro_2023..pdf" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1924/balancete_receita_e_despesa_exec._fevereiro_2023..pdf" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1925/balancete_receita_e_despesa_exec._marco_2023.pdf" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1926/balancete_receita_e_despesa_exec._abril_2023.pdf" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1927/balancete_receita_e_despesa_exec._maio_2023.pdf" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1928/balancete_receita_e_despesa_exec._junho_2023.pdf" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1929/balancete_receita_e_despesa_exec._julho_2023.pdf" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/1930/balancete_receita_e_despesa_exec._agosto_2023..pdf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2189/balancetes_de_receita_e_despesas_executivo._setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2190/balancete_de_receita_e_despesas_executivo_outubro_de_2023..pdf" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2343/despesa_isolado_novembro.pdf" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.igarapava.sp.leg.br/media/sapl/public/materialegislativa/2023/2344/balancetes_dezembro_2023._exec.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1283"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>