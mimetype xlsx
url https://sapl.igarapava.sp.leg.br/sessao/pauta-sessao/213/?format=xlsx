--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -103,51 +103,51 @@
   <si>
     <t>MARIANA ITAGINO SACONATO CORREIA</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR O RATEIO DA SOBRA DE VALORES DO INCENTIVO FINANCEIRO ADICIONAL (IFA) AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATES ÀS ENDEMIAS (ACE) QUE NÃO APRESEMTARAM FALTAS INJUSTIFICADAS NO EXERCÍCIO DE REFERÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 17 de 2026</t>
   </si>
   <si>
     <t>EDINAMAR APARECIDA ISETE DA COSTA</t>
   </si>
   <si>
     <t>INDICAR AO EXECUTIVO QUE IMPLANTE O PROGRAMA "CLICK ÀRVORE" NO MINICÍPIO DE IGARAPAVA, VISANDO FACILITAR A ARBORIZAÇÃO URBANA ATRAVÉS DE UMA PLATAFORMA DIGITAL PARA SOLICITAÇÃO E PLANTIO GRATUITO DE MUDAS.</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI</t>
   </si>
   <si>
-    <t>SOLICITA DO EXECUTIVO A LIMPEZA DA CIDADE, COM PRIORIDADE APRA A REMOÇÃO DE ENTULHOS.</t>
+    <t>SOLICITA DO EXECUTIVO A LIMPEZA DA CIDADE, COM PRIORIDADE PARA A REMOÇÃO DE ENTULHOS.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO A MANUTENÇÃO DA RUA PEDRO ALVES DE MENDONÇA, CRUZAMENTO COM AS RUA HÉLIO SOAERS DO OLIVEIRA E ADIB SOUKEF.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 7 de 2026</t>
   </si>
   <si>
     <t>ANA LUIZA RILKO MATTAR</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A PREVENÇÃO, IDENTIFICAÇÃO PRECOCE E MANEJO DAS COMPLICAÇÕES DO PÉ DIABÉTICO NO AMBITO DO SITEMA_x000D_
 ÚNICO DE SAÚDE (SUS) DO MUNICÍPIO DE IGARAPAVA.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 8 de 2026</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES PARA O FORTALECIMENTO DA EDUCAÇÃO INCLUSIVA E DA ARTICULAÇÃO ENTRE AS POLÍTICAS PÚBLICAS DE EDUCAÇÃO E SAÚDE NO MUNICÍPIO DE IGARAPAVA, E DA OUTRAS PROVIDÉNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 9 de 2026</t>