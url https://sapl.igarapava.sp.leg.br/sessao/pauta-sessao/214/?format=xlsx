--- v0 (2026-03-12)
+++ v1 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="77">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 11 de 2026</t>
   </si>
   <si>
@@ -161,57 +161,54 @@
   <si>
     <t>Resposta do Requerimentro 03.2026, sobre informações prestadas pela diretoria do Departamento de Saúde.</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal nº 80 de 2026</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 07/2026 do Vereador Márcio com informações do Departamento De Engenharia.</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal nº 81 de 2026</t>
   </si>
   <si>
     <t>OF. DO EXECUTIVO EM RESPOSTA AO REQUERIMENTO 008/2026 DOS VEREADORES MARCIO E FABÍOLA.</t>
   </si>
   <si>
     <t>Ofício de Resposta do Executivo Municipal nº 89 de 2026</t>
   </si>
   <si>
     <t>Resposta ao Requerimento 06/2026 do vereador Márcio, informações prestadas pela Diretora do Departamento de Saúde em resposta à solicitação formulada.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 17 de 2026</t>
   </si>
   <si>
-    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONALD ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 18 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo nº 20 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE UM CRÉDITO ESPECIAL DE RS 2.158.015,30 (DOIS MILHÕES, CENTO E CINQUENTA E OITO MIL, QUINZE REAIS E TRINTA CENTAVOS), PARA ABERTURA DE DOTAÇÃO ORCAMENTÁRIA FISCAL DO EXERCÍCIO DE 2026 DO MUNICÍPIO DE IGARAPAVA/SP, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Anteprojeto nº 9 de 2026</t>
   </si>
   <si>
     <t>RINALDO GROU GOBBI</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA PERMANENTE "VALORIZAÇÃO À VIDA" NAS ESCOLAS MUNICIPAIS DE IGARAPAVA, COM O OBJETIVO DE PROMOVER A CONSCIENTIZAÇÃO E O COMBATE À DEPRESSÃO NO AMBIENTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Anteprojeto nº 10 de 2026</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA MULHER EMPREENDEDORA RURAL, A SER COMEMORADA ANUALMENTE NA ÚLTIMA SEMANA DO MÊS DE JULHO , NO MUNICÍPIO DE IGARAPAVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicação nº 18 de 2026</t>
   </si>
@@ -954,268 +951,268 @@
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5573</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>5592</v>
       </c>
       <c r="B20" t="s">
         <v>31</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>5588</v>
       </c>
       <c r="B21" t="s">
         <v>31</v>
       </c>
       <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
         <v>54</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>5589</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F22" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>5582</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>5583</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" t="s">
         <v>61</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>5590</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>5591</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>5556</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" t="s">
         <v>68</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>5587</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>5580</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
         <v>73</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>5595</v>
       </c>
       <c r="B30" t="s">
         <v>31</v>
       </c>
       <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>