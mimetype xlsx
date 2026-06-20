--- v0 (2026-05-02)
+++ v1 (2026-06-20)
@@ -91,51 +91,51 @@
   <si>
     <t>SOLICITA DO EXECUTIVO QUE DETERMINE AO DEPARTAMENTO RESPONSÁVEL QUE NOTIFIQUE O PROPRIETÁRIO DE UM TERRENO LOCALIZADO AO LADO DO GINÁSIO DE ESPORTES, RUA ALZIRA BASILE GALUPPO PARA QUE REALIZE SUA LIMPEZA E A RETIRADA DO MATO. TAMBÉM QUE FAÇA A LIMPEZA DA CALÇADA DSA ESCOLA EMEI MARIA DA CONCEIÇÃO DOS SANTOS, QUE FICA AO LADO DO MESMO REFERIDO TERENO.</t>
   </si>
   <si>
     <t>Indicação nº 44 de 2026</t>
   </si>
   <si>
     <t>MARIANA ITAGINO SACONATO CORREIA</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA), NA RUA ALAMIDA JACARANDA, PRÓXIMO AO Nº 115, BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>Indicação nº 45 de 2026</t>
   </si>
   <si>
     <t>SOLICITA DO PODER EXECUTIVO REALIZAÇÃO DE SERVIÇOS DE ZELADORIA NO BAIRRO MORADA DO VERDE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 16 de 2026</t>
   </si>
   <si>
     <t>FABÍOLA VASCONCELOS ALVES</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A PUBLIÇÃO DO CURRÍCULO DOS OCUPANTES DE CARGOS COMISSIONADOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE IGARAPAVA E DA OUTRAS PROVIDÊNCIAS.</t>
+    <t>DISPÕE SOBRE A PUBLICAÇÃO DO CURRÍCULO DOS OCUPANTES DE CARGOS COMISSIONADOS DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE IGARAPAVA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Ao Gabinete da Presidência para análise</t>
   </si>
   <si>
     <t>Moção nº 5 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS MAMÃES ABENÇOADAS, BEM COMO ÁS MAMÃES DE FIBRAS, EM RECONHECIMENTO AO BRILHANTE TRABALHO DESENVOLVIDO EM PROL DA CAMINHADA PELA CONSCIENTIZAÇÃO DO AUTISMO, REALIZADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 35 de 2026</t>
   </si>
   <si>
     <t>JOSÉ AGUINALDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES E DOCUMENTOS: NOMES DOS DEPUTADOS RESPONSÁVEIS PELO ENCAMINHAMENTO DAS SEGUINTES EMENDAS PARLAMENTARES AO MUNICÍPIO; IMPANTAÇÃO DE SEMÁFARO, REFORMA DO TIRO DE GUERRA E CONSTRUÇÃO DA ESTAÇÃO ELEVATÓRIA DE ESGOTO NO DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>Requerimento Legislativo nº 36 de 2026</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: INFORMAR COMO SE ENCONTRA O PROCESSO LICITATÓRIO REFERENTE À CONTRUÇÃO DO MERCADÃO MUNICIAPAL, SE HÁ PREVISÃO PARA A CONCLUSÃO DO REFERIDO PROCESSO LICITATÓRIO E O INICÍO DA CONSTRUÇÃO, CASO NÃO HAJA PREVISÃO, INFORMAR EM QUAL ESTÁGIO SE ENCONTRA O PROCEDIMENTO ADMINISTRATIVO, APRESENTADO, SE POSSÍVEL, JUSTIFICATIVAS E ESTIMATIVAS DO ANDAMENTO.</t>
   </si>